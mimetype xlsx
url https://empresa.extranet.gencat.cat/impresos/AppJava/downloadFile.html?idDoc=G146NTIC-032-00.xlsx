--- v0 (2025-10-18)
+++ v1 (2026-04-08)
@@ -11,81 +11,84 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\G_0142_Analisi_processos_IC00081\_Subvencions\S G Politiques Digitals\2025\SDC009_TIC_BretxaDigital\4_Annexos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\P0457_DGSD\P0637_Societat digital\P0638_Projectes d'inclusió i capacitació digital\N-Bretxa Digital\Subvencions\2026\Pluriennal\Models normalitzats\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="Pressupost equilibrat" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B58" i="1" l="1"/>
+  <c r="B46" i="1"/>
+  <c r="C50" i="1" l="1"/>
+  <c r="B50" i="1"/>
+  <c r="C46" i="1"/>
+  <c r="C38" i="1"/>
+  <c r="C56" i="1" s="1"/>
+  <c r="B38" i="1"/>
+  <c r="B56" i="1" s="1"/>
   <c r="C52" i="1" l="1"/>
-  <c r="C54" i="1" s="1"/>
+  <c r="C57" i="1" s="1"/>
+  <c r="C58" i="1" s="1"/>
   <c r="B52" i="1"/>
-  <c r="C48" i="1"/>
-[...2 lines deleted...]
-  <c r="B38" i="1"/>
   <c r="B57" i="1" s="1"/>
-  <c r="B54" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="A59" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Granger Llauradó, Meritxell</author>
   </authors>
   <commentList>
     <comment ref="B14" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Granger Llauradó, Meritxell:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -99,128 +102,128 @@
     </comment>
     <comment ref="C14" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Granger Llauradó, Meritxell:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Informació a omplir en el moment de la justificació</t>
         </r>
       </text>
     </comment>
-    <comment ref="B45" authorId="0" shapeId="0">
+    <comment ref="B43" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Granger Llauradó, Meritxell:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Informació a omplir en el moment de presentar la sol·licitud</t>
         </r>
       </text>
     </comment>
-    <comment ref="C45" authorId="0" shapeId="0">
+    <comment ref="C43" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Granger Llauradó, Meritxell:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Informació a omplir en el moment de la justificació</t>
         </r>
       </text>
     </comment>
-    <comment ref="A50" authorId="0" shapeId="0">
+    <comment ref="A48" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Granger Llauradó, Meritxell:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Import màxim a sol·licitar 25.000 €</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="22">
   <si>
     <t>Pressupost de l'activitat</t>
   </si>
   <si>
     <t>Empresa o entitat sol·licitant:</t>
   </si>
   <si>
     <t>Total pressupost despeses</t>
   </si>
   <si>
     <t>Ingressos</t>
   </si>
   <si>
     <t>Recursos propis destinats al projecte</t>
   </si>
   <si>
     <t>Altres ingressos destinats al projecte</t>
   </si>
   <si>
     <t>Total ingressos propis</t>
   </si>
   <si>
     <t>Subvenció sol·licitada en aquesta convocatòria</t>
   </si>
   <si>
@@ -239,64 +242,70 @@
     <r>
       <t xml:space="preserve">Deespeses </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(afegir les despeses detallades per files)</t>
     </r>
   </si>
   <si>
     <t>Total despeses</t>
   </si>
   <si>
     <t>Codi:</t>
   </si>
   <si>
     <t>G146NTIC-032</t>
   </si>
   <si>
     <t>Despesa provisional</t>
   </si>
   <si>
-    <t>Subvenció en l'àmbit de les TIC 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Ingressos previstos</t>
   </si>
   <si>
     <t>Ingressos efectius</t>
+  </si>
+  <si>
+    <t>Sol·licitud</t>
+  </si>
+  <si>
+    <t>Justificació</t>
+  </si>
+  <si>
+    <t>Subvenció Bretxa Digital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -341,484 +350,261 @@
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="23">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...66 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...107 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Bé" xfId="1" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF7C80"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF7C80"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1131,572 +917,588 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D59"/>
+  <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="192" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="F57" sqref="F57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.453125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="17.26953125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A1" s="8"/>
-[...2 lines deleted...]
-      <c r="D1" s="8"/>
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A2" s="8"/>
-      <c r="B2" s="16" t="s">
+      <c r="A2" s="3"/>
+      <c r="B2" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="17" t="s">
+      <c r="C2" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="8"/>
+      <c r="D2" s="3"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A3" s="8"/>
-[...2 lines deleted...]
-      <c r="D3" s="8"/>
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A4" s="8"/>
-[...2 lines deleted...]
-      <c r="D4" s="8"/>
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A5" s="8"/>
-[...2 lines deleted...]
-      <c r="D5" s="8"/>
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A6" s="10" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="8"/>
+      <c r="A6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="3"/>
     </row>
     <row r="7" spans="1:4" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="10"/>
-[...2 lines deleted...]
-      <c r="D7" s="8"/>
+      <c r="A7" s="5"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="3"/>
     </row>
     <row r="8" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="49"/>
-[...1 lines deleted...]
-      <c r="D8" s="51"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A9" s="8"/>
-[...2 lines deleted...]
-      <c r="D9" s="8"/>
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="3"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A10" s="8"/>
-[...2 lines deleted...]
-      <c r="D10" s="8"/>
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="3"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A11" s="8"/>
-[...19 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="3"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="A12" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="3"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="6"/>
+      <c r="B13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="3"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="15" t="s">
+      <c r="B14" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="40" t="s">
+      <c r="C14" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="8"/>
+      <c r="D14" s="3"/>
     </row>
     <row r="15" spans="1:4" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="37"/>
-[...3 lines deleted...]
-      <c r="C15" s="41">
+      <c r="A15" s="14"/>
+      <c r="B15" s="14">
+        <v>0</v>
+      </c>
+      <c r="C15" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A16" s="39"/>
-[...3 lines deleted...]
-      <c r="C16" s="38">
+      <c r="A16" s="28"/>
+      <c r="B16" s="13">
+        <v>0</v>
+      </c>
+      <c r="C16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="2"/>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38">
+      <c r="B17" s="13">
+        <v>0</v>
+      </c>
+      <c r="C17" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="2"/>
-      <c r="B18" s="38">
-[...2 lines deleted...]
-      <c r="C18" s="38">
+      <c r="B18" s="13">
+        <v>0</v>
+      </c>
+      <c r="C18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="2"/>
-      <c r="B19" s="38">
-[...2 lines deleted...]
-      <c r="C19" s="38">
+      <c r="B19" s="13">
+        <v>0</v>
+      </c>
+      <c r="C19" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="2"/>
-      <c r="B20" s="38">
-[...2 lines deleted...]
-      <c r="C20" s="38">
+      <c r="B20" s="13">
+        <v>0</v>
+      </c>
+      <c r="C20" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" s="2"/>
-      <c r="B21" s="38">
-[...2 lines deleted...]
-      <c r="C21" s="38">
+      <c r="B21" s="13">
+        <v>0</v>
+      </c>
+      <c r="C21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22" s="2"/>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38">
+      <c r="B22" s="13">
+        <v>0</v>
+      </c>
+      <c r="C22" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
-      <c r="B23" s="38">
-[...2 lines deleted...]
-      <c r="C23" s="38">
+      <c r="B23" s="13">
+        <v>0</v>
+      </c>
+      <c r="C23" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
-      <c r="B24" s="38">
-[...2 lines deleted...]
-      <c r="C24" s="38">
+      <c r="B24" s="13">
+        <v>0</v>
+      </c>
+      <c r="C24" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
-      <c r="B25" s="38">
-[...2 lines deleted...]
-      <c r="C25" s="38">
+      <c r="B25" s="13">
+        <v>0</v>
+      </c>
+      <c r="C25" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
-      <c r="B26" s="38">
-[...2 lines deleted...]
-      <c r="C26" s="38">
+      <c r="B26" s="13">
+        <v>0</v>
+      </c>
+      <c r="C26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38">
+      <c r="B27" s="13">
+        <v>0</v>
+      </c>
+      <c r="C27" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
-      <c r="B28" s="38">
-[...2 lines deleted...]
-      <c r="C28" s="38">
+      <c r="B28" s="13">
+        <v>0</v>
+      </c>
+      <c r="C28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A29" s="2"/>
-      <c r="B29" s="38">
-[...2 lines deleted...]
-      <c r="C29" s="38">
+      <c r="B29" s="13">
+        <v>0</v>
+      </c>
+      <c r="C29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A30" s="2"/>
-      <c r="B30" s="38">
-[...2 lines deleted...]
-      <c r="C30" s="38">
+      <c r="B30" s="13">
+        <v>0</v>
+      </c>
+      <c r="C30" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A31" s="2"/>
-      <c r="B31" s="38">
-[...2 lines deleted...]
-      <c r="C31" s="38">
+      <c r="B31" s="13">
+        <v>0</v>
+      </c>
+      <c r="C31" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A32" s="2"/>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38">
+      <c r="B32" s="13">
+        <v>0</v>
+      </c>
+      <c r="C32" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A33" s="2"/>
-      <c r="B33" s="38">
-[...2 lines deleted...]
-      <c r="C33" s="38">
+      <c r="B33" s="13">
+        <v>0</v>
+      </c>
+      <c r="C33" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A34" s="2"/>
-      <c r="B34" s="38">
-[...2 lines deleted...]
-      <c r="C34" s="38">
+      <c r="B34" s="13">
+        <v>0</v>
+      </c>
+      <c r="C34" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A35" s="2"/>
-      <c r="B35" s="38">
-[...2 lines deleted...]
-      <c r="C35" s="38">
+      <c r="B35" s="13">
+        <v>0</v>
+      </c>
+      <c r="C35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A36" s="2"/>
-      <c r="B36" s="38">
-[...16 lines deleted...]
-      <c r="A38" s="19" t="s">
+      <c r="B36" s="13">
+        <v>0</v>
+      </c>
+      <c r="C36" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2">
+        <v>0</v>
+      </c>
+      <c r="C37" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A38" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B38" s="20">
+      <c r="B38" s="29">
         <f>SUM(B15:B37)</f>
         <v>0</v>
       </c>
-      <c r="C38" s="42">
+      <c r="C38" s="30">
         <f>SUM(C15:C37)</f>
         <v>0</v>
       </c>
-      <c r="D38" s="8"/>
+      <c r="D38" s="3"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A39" s="21"/>
-[...2 lines deleted...]
-      <c r="D39" s="8"/>
+      <c r="A39" s="10"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="3"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A40" s="21"/>
-[...2 lines deleted...]
-      <c r="D40" s="8"/>
+      <c r="A40" s="10"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="3"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A41" s="21"/>
-[...2 lines deleted...]
-      <c r="D41" s="8"/>
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="3"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A42" s="21"/>
-[...2 lines deleted...]
-      <c r="D42" s="8"/>
+      <c r="A42" s="3"/>
+      <c r="B42" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="3"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A43" s="21"/>
-[...11 lines deleted...]
-      <c r="A45" s="14" t="s">
+      <c r="A43" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="15" t="s">
+      <c r="B43" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="C45" s="44" t="s">
+      <c r="D43" s="3"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A44" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" s="2">
+        <v>0</v>
+      </c>
+      <c r="C44" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A45" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="2">
+        <v>0</v>
+      </c>
+      <c r="C45" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A46" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="15">
+        <f>SUM(B44:B45)</f>
+        <v>0</v>
+      </c>
+      <c r="C46" s="15">
+        <f>SUM(C44:C45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A47" s="16"/>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A48" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="2">
+        <v>0</v>
+      </c>
+      <c r="C48" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A49" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="2">
+        <v>0</v>
+      </c>
+      <c r="C49" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A50" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="15">
+        <f>SUM(B48:B49)</f>
+        <v>0</v>
+      </c>
+      <c r="C50" s="15">
+        <f>SUM(C48:C49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A51" s="16"/>
+      <c r="B51" s="16"/>
+      <c r="C51" s="16"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A52" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="27">
+        <f>B46+B50</f>
+        <v>0</v>
+      </c>
+      <c r="C52" s="27">
+        <f>C46+C50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A53" s="12"/>
+      <c r="B53" s="12"/>
+      <c r="C53" s="12"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A54" s="12"/>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A55" s="3"/>
+      <c r="B55" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="D45" s="8"/>
-[...82 lines deleted...]
-      <c r="A54" s="25" t="s">
+      <c r="C55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B56" s="15">
+        <f>B38</f>
+        <v>0</v>
+      </c>
+      <c r="C56" s="15">
+        <f>C38</f>
+        <v>0</v>
+      </c>
+      <c r="D56" s="33"/>
+    </row>
+    <row r="57" spans="1:4" ht="14.5" x14ac:dyDescent="0.3">
+      <c r="A57" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B54" s="26">
-[...40 lines deleted...]
-        <f>IF(B57=B58,"Pressupost equilibrat","Pressupost NO equilibrat")</f>
+      <c r="B57" s="17">
+        <f>B52</f>
+        <v>0</v>
+      </c>
+      <c r="C57" s="25">
+        <f>C52</f>
+        <v>0</v>
+      </c>
+      <c r="D57" s="34"/>
+    </row>
+    <row r="58" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="32"/>
+      <c r="B58" s="31" t="str">
+        <f>IF(B56=B57,"Pressupost equilibrat","Pressupost NO equilibrat")</f>
         <v>Pressupost equilibrat</v>
       </c>
-      <c r="B59" s="52"/>
-      <c r="C59" s="27"/>
+      <c r="C58" s="36" t="str">
+        <f>IF(C56=C57,"Pressupost equilibrat","Pressupost NO equilibrat")</f>
+        <v>Pressupost equilibrat</v>
+      </c>
+      <c r="D58" s="35"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="A59:B59"/>
   </mergeCells>
-  <conditionalFormatting sqref="A59 C59">
+  <conditionalFormatting sqref="A58 C58">
     <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="no">
-      <formula>NOT(ISERROR(SEARCH("no",A59)))</formula>
+      <formula>NOT(ISERROR(SEARCH("no",A58)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="1.1023622047244095" right="0.59055118110236227" top="1.5748031496062993" bottom="1.3779527559055118" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005B287FBC6A4BE5429AFF47B89FF05CE4" ma:contentTypeVersion="9" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="bca149eea838ac896d8f890f093289c6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1eecb35c-94e1-4437-b098-482f8815fc09" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7095925ff2da9b8bed8ee68f9cd961eb" ns3:_="">
     <xsd:import namespace="1eecb35c-94e1-4437-b098-482f8815fc09"/>
@@ -1851,102 +1653,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{010DA23D-CC30-4CC8-87BC-7B451BFE9310}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1eecb35c-94e1-4437-b098-482f8815fc09"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABBB14EE-A325-4117-AD62-6E967D1E331E}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0C947A6-525D-47D2-896B-56EEBC300BDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABBB14EE-A325-4117-AD62-6E967D1E331E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="1eecb35c-94e1-4437-b098-482f8815fc09"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pressupost equilibrat</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CTTI</Company>