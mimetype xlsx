--- v1 (2026-02-10)
+++ v2 (2026-08-24)
@@ -1,72 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SG_SI\PLA_2\Imports econòmics agents SI\Plantilles actualitzades_taxes\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\IC00309_PIV i formularis\Formularis_Annexos\Formularis i documents\SIN_Seguretat industrial\Taxes\ITV\G146NSIN-279\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FD7F1E61-3B75-445C-88E6-FAD35F648117}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7054"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IP-EDG" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'IP-EDG'!$A$11:$F$23</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D23" i="3" l="1"/>
   <c r="F19" i="3" l="1"/>
   <c r="F18" i="3"/>
   <c r="F20" i="3"/>
   <c r="F21" i="3"/>
   <c r="F22" i="3"/>
   <c r="F17" i="3" l="1"/>
   <c r="F16" i="3"/>
   <c r="F23" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
   <si>
     <t>Tipus instal·lació</t>
   </si>
@@ -124,60 +130,60 @@
   <si>
     <t>Instal·lació individual (potència &gt; 70 KW)</t>
   </si>
   <si>
     <t>Instal·lació comuna (potència ≤ 2.000 KW)</t>
   </si>
   <si>
     <t>Instal·lació comuna (potència &gt; 2.000 KW)</t>
   </si>
   <si>
     <t>Instal·lacions receptores</t>
   </si>
   <si>
     <t>Document de liquidació de taxes generades  per les inspeccions periòdiques de les empreses instal·ladores</t>
   </si>
   <si>
     <t>Nom de l'empresa instal·ladora</t>
   </si>
   <si>
     <t>Número de RASIC</t>
   </si>
   <si>
     <t>Ordinària agrupada</t>
   </si>
   <si>
-    <t>Data actualització: 27.10.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>G146NSIN-279</t>
+  </si>
+  <si>
+    <t>Data actualització: 14.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode=";;;"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -866,50 +872,51 @@
     <xf numFmtId="1" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -990,94 +997,99 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2228850</xdr:colOff>
+      <xdr:colOff>2226129</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>534924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imatge 1"/>
+        <xdr:cNvPr id="3" name="Imatge 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-2" r="58817" b="45760"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2228850" cy="534924"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1090,163 +1102,163 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1379,422 +1391,422 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:C7"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.3828125" defaultRowHeight="14.6" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.84375" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="11.3828125" style="4"/>
+    <col min="1" max="1" width="40.81640625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="36.54296875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="45.81640625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="18.81640625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="12.81640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.81640625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="11.453125" style="4"/>
+    <col min="8" max="8" width="11.81640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.453125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="5"/>
     </row>
-    <row r="2" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" s="5"/>
     </row>
-    <row r="3" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="5"/>
     </row>
-    <row r="4" spans="1:8" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="39" t="s">
+    <row r="4" spans="1:8" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="40"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+    </row>
+    <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="60"/>
-[...3 lines deleted...]
-      <c r="F6" s="62"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="63"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
     </row>
-    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="57"/>
-      <c r="C7" s="57"/>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="H7" s="9"/>
     </row>
-    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="58"/>
-      <c r="C8" s="59"/>
+      <c r="B8" s="59"/>
+      <c r="C8" s="60"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="H8" s="9"/>
     </row>
-    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="67"/>
-      <c r="C9" s="67"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="H9" s="9"/>
     </row>
-    <row r="10" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A11" s="41" t="s">
+    <row r="10" spans="1:8" ht="14" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="42"/>
-      <c r="C11" s="47" t="s">
+      <c r="B11" s="43"/>
+      <c r="C11" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="50" t="s">
+      <c r="D11" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="53" t="s">
+      <c r="E11" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="F11" s="54"/>
+      <c r="F11" s="55"/>
       <c r="G11" s="10"/>
     </row>
-    <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="E12" s="55" t="s">
+    <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="44"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="F12" s="56"/>
+      <c r="F12" s="57"/>
       <c r="G12" s="10"/>
     </row>
-    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D13" s="51"/>
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="44"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="52"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="10"/>
     </row>
-    <row r="14" spans="1:8" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="D14" s="52"/>
+    <row r="14" spans="1:8" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="46"/>
+      <c r="B14" s="47"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="53"/>
       <c r="E14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G14" s="10"/>
     </row>
-    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="34" t="s">
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="35"/>
-[...3 lines deleted...]
-      <c r="F15" s="38"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="37"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="39"/>
       <c r="G15" s="10"/>
     </row>
-    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="63" t="s">
+    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="64"/>
+      <c r="B16" s="65"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="13">
-        <v>6.85</v>
+        <v>7</v>
       </c>
       <c r="F16" s="14">
         <f t="shared" ref="F16:F22" si="0">D16*E16</f>
         <v>0</v>
       </c>
       <c r="G16" s="10"/>
     </row>
-    <row r="17" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B17" s="66"/>
+    <row r="17" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="66"/>
+      <c r="B17" s="67"/>
       <c r="C17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="13">
-        <v>11.4</v>
+        <v>11.65</v>
       </c>
       <c r="F17" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="10"/>
     </row>
-    <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="68" t="s">
+    <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="69"/>
-[...2 lines deleted...]
-      <c r="E18" s="37">
+      <c r="B18" s="70"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38">
         <v>2.8</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F18" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G18" s="10"/>
     </row>
-    <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15"/>
       <c r="C19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="13">
-        <v>2.9</v>
+        <v>2.95</v>
       </c>
       <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="10"/>
       <c r="H19" s="17"/>
     </row>
-    <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="13">
-        <v>6.85</v>
+        <v>7</v>
       </c>
       <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="10"/>
     </row>
-    <row r="21" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="15"/>
       <c r="C21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="13">
-        <v>6.85</v>
+        <v>7</v>
       </c>
       <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="15"/>
       <c r="C22" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="13">
-        <v>11.4</v>
+        <v>11.65</v>
       </c>
       <c r="F22" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:8" s="25" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A23" s="32" t="s">
+    <row r="23" spans="1:8" s="25" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="33"/>
-      <c r="C23" s="33"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
       <c r="D23" s="21">
         <f>D16+D17+D19+D20+D21+D22</f>
         <v>0</v>
       </c>
       <c r="E23" s="22"/>
       <c r="F23" s="23">
         <f>SUM(F16:F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="24"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="26"/>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
     </row>
-    <row r="25" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:8" ht="14" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="27"/>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="28"/>
       <c r="D26" s="28"/>
       <c r="E26" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="30"/>
     </row>
-    <row r="27" spans="1:8" ht="15" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:8" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A27" s="31" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="F27" s="71" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="F27" s="32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="28"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C31" s="28"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3WFfa7GrWfSaUdighcSl5kXncMPVQ7r4K7RXY8bOKRzEHQOeetC+B5MEIs05fqYVlkC1s32gBJp0Q3Gs5Tsq4w==" saltValue="99RmT9LvPXTuyIH2J0mMFQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="reT56MNuIOpVoOt4OXKE2iXYb/zxM1j3T3RkKhxiAd09MXy+hnxkTI85D78wUqH2Khq0qdYWx7tqvB55ZO+bHg==" saltValue="RqKvTeoAAEhkfY+RlR7Rig==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="16">
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A11:B14"/>
     <mergeCell ref="C11:C14"/>
     <mergeCell ref="D11:D14"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="A16:B17"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="D18:F18"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:C7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:C7" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$A$26:$A$28</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Arial,Normal"&amp;8G146NSIN-279</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>