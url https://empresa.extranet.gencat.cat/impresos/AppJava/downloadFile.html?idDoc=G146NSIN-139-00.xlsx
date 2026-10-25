--- v0 (2026-03-10)
+++ v1 (2026-10-25)
@@ -1,69 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\IC00309_PIV i formularis\Formularis_Annexos\Formularis i documents\SIN_Seguretat industrial\Taxes\ActualitzacioMarç2023\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\IC00309_PIV i formularis\Formularis_Annexos\Formularis i documents\SIN_Seguretat industrial\Taxes\ITV\G146NSIN-139\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{41AD1EA9-DDF6-4E44-84CF-302248560851}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IP-EDG" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D19" i="3" l="1"/>
   <c r="F18" i="3" l="1"/>
   <c r="F17" i="3"/>
   <c r="F16" i="3"/>
   <c r="F15" i="3"/>
   <c r="F19" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Tipus instal·lació</t>
   </si>
   <si>
     <t>Àmbit reglamentari</t>
   </si>
@@ -103,57 +109,57 @@
   <si>
     <t>Import a liquidar</t>
   </si>
   <si>
     <t>G146NSIN-139-00</t>
   </si>
   <si>
     <t>Ordinària</t>
   </si>
   <si>
     <t>Complementària</t>
   </si>
   <si>
     <t>Document de liquidació de taxes generades per les inspeccions d'instal·lacions receptores de gasos combustibles per canalització de les Empreses Distribuïdores de Gas (EDG)</t>
   </si>
   <si>
     <t>Instal·lació individual (potència ≤ 70 KW)</t>
   </si>
   <si>
     <t>Instal·lació comuna (potència ≤ 2.000 KW)</t>
   </si>
   <si>
     <t>Quota taxa article 14.04.04</t>
   </si>
   <si>
-    <t xml:space="preserve">Data actualització: 15.3.2023 </t>
+    <t>Data actualització: 14.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode=";;;"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -703,266 +709,272 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="17" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2228851</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>534924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imatge 1"/>
+        <xdr:cNvPr id="3" name="Imatge 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="-2" r="58817" b="45760"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="2228850" cy="534924"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -975,163 +987,163 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1264,321 +1276,321 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H23"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.81640625" style="11" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.453125" style="11"/>
+    <col min="1" max="1" width="40.81640625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="30.81640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="45.81640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="18.81640625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="12.81640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.81640625" style="6" customWidth="1"/>
+    <col min="7" max="16384" width="11.453125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="12"/>
+      <c r="C1" s="7"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="12"/>
+      <c r="C2" s="7"/>
     </row>
     <row r="3" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C3" s="12"/>
+      <c r="C3" s="7"/>
     </row>
     <row r="4" spans="1:8" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="13" t="s">
+      <c r="A4" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="14"/>
-[...3 lines deleted...]
-      <c r="F4" s="14"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="19"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="20"/>
-[...4 lines deleted...]
-      <c r="H7" s="22"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="H7" s="11"/>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="23"/>
-[...4 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="H8" s="11"/>
     </row>
     <row r="9" spans="1:8" ht="14" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="26"/>
-      <c r="C10" s="27" t="s">
+      <c r="B10" s="37"/>
+      <c r="C10" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="28" t="s">
+      <c r="D10" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="E10" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="F10" s="29"/>
-      <c r="G10" s="30"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="12"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="31"/>
-[...3 lines deleted...]
-      <c r="E11" s="8" t="s">
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="35"/>
-      <c r="G11" s="30"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="12"/>
     </row>
     <row r="12" spans="1:8" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="31"/>
-[...5 lines deleted...]
-      <c r="G12" s="30"/>
+      <c r="A12" s="38"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="12"/>
     </row>
     <row r="13" spans="1:8" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="37"/>
-[...2 lines deleted...]
-      <c r="D13" s="40"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="47"/>
       <c r="E13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G13" s="30"/>
+      <c r="G13" s="12"/>
     </row>
     <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5"/>
-[...4 lines deleted...]
-      <c r="G14" s="30"/>
+      <c r="B14" s="30"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="12"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="44"/>
-      <c r="C15" s="45" t="s">
+      <c r="B15" s="59"/>
+      <c r="C15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="2"/>
-      <c r="E15" s="10">
-[...2 lines deleted...]
-      <c r="F15" s="46">
+      <c r="E15" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="F15" s="15">
         <f t="shared" ref="F15:F18" si="0">D15*E15</f>
         <v>0</v>
       </c>
-      <c r="G15" s="30"/>
+      <c r="G15" s="12"/>
     </row>
     <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="47"/>
-[...1 lines deleted...]
-      <c r="C16" s="45" t="s">
+      <c r="A16" s="60"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2"/>
-      <c r="E16" s="10">
-[...2 lines deleted...]
-      <c r="F16" s="46">
+      <c r="E16" s="5">
+        <v>7</v>
+      </c>
+      <c r="F16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G16" s="30"/>
+      <c r="G16" s="12"/>
     </row>
     <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="47"/>
-[...1 lines deleted...]
-      <c r="C17" s="45" t="s">
+      <c r="A17" s="60"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="2"/>
-      <c r="E17" s="10">
-[...2 lines deleted...]
-      <c r="F17" s="46">
+      <c r="E17" s="5">
+        <v>7</v>
+      </c>
+      <c r="F17" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G17" s="30"/>
+      <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="49"/>
-[...1 lines deleted...]
-      <c r="C18" s="51" t="s">
+      <c r="A18" s="62"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="16" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="3"/>
-      <c r="E18" s="10">
-[...2 lines deleted...]
-      <c r="F18" s="52">
+      <c r="E18" s="5">
+        <v>11.65</v>
+      </c>
+      <c r="F18" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G18" s="30"/>
-[...2 lines deleted...]
-      <c r="A19" s="53" t="s">
+      <c r="G18" s="12"/>
+    </row>
+    <row r="19" spans="1:7" s="22" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="54"/>
-[...1 lines deleted...]
-      <c r="D19" s="55">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="18">
         <f>SUM(D15:D18)</f>
         <v>0</v>
       </c>
-      <c r="E19" s="56"/>
-      <c r="F19" s="57">
+      <c r="E19" s="19"/>
+      <c r="F19" s="20">
         <f>SUM(F15:F18)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="58"/>
+      <c r="G19" s="21"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A20" s="60"/>
-[...4 lines deleted...]
-      <c r="F20" s="60"/>
+      <c r="A20" s="23"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
     </row>
     <row r="21" spans="1:7" ht="14" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="61"/>
-[...4 lines deleted...]
-      <c r="F21" s="61"/>
+      <c r="A21" s="24"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="E22" s="62" t="s">
+      <c r="E22" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="F22" s="63" t="s">
+      <c r="F22" s="26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="E23" s="62" t="s">
+      <c r="E23" s="25" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3afBTdFRrM08HEouiBM8hXOy9xQmmTOeY8TwZs8dLpi4U7SlCMU/vWSLWyR6kRIVW2ukoJX7nTBz19MYL4roqQ==" saltValue="irp/B4Ke6IJZqXK1ItCRRg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UnSgHxgi9FiJ1lGohdEodAFJ8KkCNX7kY9hDckr1NVEebYTb71DtWD0YuwKnJbr8IhNzrqKTqe9wYaBk8gfuNQ==" saltValue="50YKaDqVAQR/J9lzRDv2Hg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="13">
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A10:B13"/>
     <mergeCell ref="C10:C13"/>
     <mergeCell ref="D10:D13"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="A15:B18"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:C7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:C7" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$E$22:$E$23</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>