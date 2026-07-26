--- v0 (2026-03-07)
+++ v1 (2026-07-26)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{68DDBFD7-CDE7-4689-A085-E8902B1E2D3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="72r7wOR0EvJ+oCj36F5Ufx6YuvVMe9ul8qhjoxIv4IWjF/8wFxZ1WyyuMNZH9IVqOjZWqiWha+Oh/kdkjpYvBQ==" workbookSaltValue="UXSh7hsn20Xp5vxinOfj0A==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16896" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PUNT_ACT_1" sheetId="37" r:id="rId1"/>
     <sheet name="PUNT_ACT_2" sheetId="39" r:id="rId2"/>
     <sheet name="PUNT_ACT_3" sheetId="26" r:id="rId3"/>
     <sheet name="PUNT_ACT_4" sheetId="29" r:id="rId4"/>
     <sheet name="PUNT_ACT_5" sheetId="35" r:id="rId5"/>
     <sheet name="PUNT_ACT_6" sheetId="28" r:id="rId6"/>
     <sheet name="PUNT_ACT_7" sheetId="34" r:id="rId7"/>
     <sheet name="RESUM_SIOAS" sheetId="11" r:id="rId8"/>
     <sheet name="ANNEX_ESPECIALITAT" sheetId="5" r:id="rId9"/>
     <sheet name="ANNEX_CODI_AREA" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="9">ANNEX_CODI_AREA!$A$1:$C$427</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">ANNEX_ESPECIALITAT!$A$1:$E$774</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">PUNT_ACT_1!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">PUNT_ACT_2!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">PUNT_ACT_3!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">PUNT_ACT_4!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">PUNT_ACT_5!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">PUNT_ACT_6!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">PUNT_ACT_7!$A$1:$M$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">RESUM_SIOAS!$A$1:$R$44</definedName>
     <definedName name="DDDDDD" localSheetId="0">#REF!</definedName>
@@ -190,80 +191,79 @@
     <definedName name="Z" localSheetId="6">PUNT_ACT_7!#REF!</definedName>
     <definedName name="Z">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A39" i="11" l="1"/>
+  <c r="A36" i="11" l="1"/>
+  <c r="A34" i="11"/>
+  <c r="A39" i="11"/>
   <c r="I4" i="28" l="1"/>
   <c r="I4" i="35"/>
   <c r="I3" i="28"/>
   <c r="I3" i="35"/>
   <c r="I4" i="39" l="1"/>
   <c r="I3" i="39"/>
   <c r="M35" i="11"/>
   <c r="I35" i="11"/>
   <c r="H35" i="11"/>
   <c r="A35" i="11"/>
   <c r="L13" i="39"/>
   <c r="K17" i="39" s="1"/>
   <c r="J13" i="39"/>
   <c r="I17" i="39" s="1"/>
   <c r="J17" i="39" s="1"/>
   <c r="I4" i="11"/>
   <c r="I3" i="11"/>
   <c r="I3" i="34"/>
-  <c r="A36" i="11"/>
   <c r="I4" i="34"/>
   <c r="I3" i="29"/>
   <c r="I4" i="29"/>
   <c r="I4" i="26"/>
-  <c r="I3" i="26"/>
   <c r="K20" i="39" l="1"/>
   <c r="M34" i="11"/>
   <c r="I34" i="11"/>
   <c r="H34" i="11"/>
-  <c r="A34" i="11"/>
   <c r="L13" i="37"/>
   <c r="K17" i="37" s="1"/>
   <c r="K20" i="37" s="1"/>
   <c r="K22" i="37" s="1"/>
   <c r="J13" i="37"/>
   <c r="I17" i="37" s="1"/>
   <c r="J17" i="37" s="1"/>
   <c r="K22" i="39" l="1"/>
   <c r="P35" i="11" s="1"/>
   <c r="J35" i="11"/>
   <c r="P34" i="11"/>
   <c r="J34" i="11"/>
   <c r="L13" i="29" l="1"/>
   <c r="M40" i="11" l="1"/>
   <c r="M39" i="11"/>
   <c r="M38" i="11"/>
   <c r="M37" i="11"/>
   <c r="M36" i="11"/>
   <c r="I40" i="11"/>
   <c r="I39" i="11"/>
   <c r="I38" i="11"/>
   <c r="I37" i="11"/>
   <c r="I36" i="11"/>
   <c r="H40" i="11"/>
   <c r="H39" i="11"/>
@@ -275,64 +275,64 @@
   <c r="A37" i="11"/>
   <c r="L13" i="35"/>
   <c r="J13" i="35"/>
   <c r="I17" i="35" s="1"/>
   <c r="J17" i="35" s="1"/>
   <c r="L13" i="34"/>
   <c r="K17" i="34" s="1"/>
   <c r="J13" i="34"/>
   <c r="I17" i="34" s="1"/>
   <c r="J17" i="34" s="1"/>
   <c r="K17" i="35" l="1"/>
   <c r="K20" i="35" s="1"/>
   <c r="K20" i="34"/>
   <c r="J13" i="29"/>
   <c r="I17" i="29" s="1"/>
   <c r="J17" i="29" s="1"/>
   <c r="K22" i="35" l="1"/>
   <c r="P38" i="11" s="1"/>
   <c r="J38" i="11"/>
   <c r="K22" i="34"/>
   <c r="P40" i="11" s="1"/>
   <c r="J40" i="11"/>
   <c r="K17" i="29"/>
   <c r="K20" i="29" s="1"/>
   <c r="L13" i="28"/>
-  <c r="K17" i="28" s="1"/>
   <c r="J13" i="28"/>
   <c r="I17" i="28" s="1"/>
   <c r="J17" i="28" s="1"/>
   <c r="L13" i="26"/>
   <c r="J13" i="26"/>
   <c r="I17" i="26" s="1"/>
   <c r="J17" i="26" s="1"/>
   <c r="H41" i="11"/>
   <c r="I41" i="11"/>
-  <c r="K22" i="29" l="1"/>
+  <c r="K17" i="28" l="1"/>
+  <c r="K20" i="28"/>
+  <c r="K22" i="29"/>
   <c r="P37" i="11" s="1"/>
   <c r="J37" i="11"/>
-  <c r="K20" i="28"/>
   <c r="K17" i="26"/>
   <c r="K20" i="26" s="1"/>
   <c r="Q21" i="11"/>
   <c r="M41" i="11" l="1"/>
   <c r="K22" i="28"/>
   <c r="P39" i="11" s="1"/>
   <c r="J39" i="11"/>
   <c r="K22" i="26"/>
   <c r="J36" i="11"/>
   <c r="P36" i="11" l="1"/>
   <c r="P41" i="11" s="1"/>
   <c r="J41" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2490" uniqueCount="1613">
   <si>
     <t xml:space="preserve">CÀLCUL PRESSUPOSTARI ANNEX A LA SOL·LICITUD SIOAS  PUNT D'ACTUACIÓ </t>
   </si>
   <si>
     <t>Nom de l’entitat sol·licitant</t>
   </si>
   <si>
     <t>Nom i cognoms de la persona representant legal de l'entitat</t>
@@ -5226,51 +5226,51 @@
   <si>
     <t>Energia renovable</t>
   </si>
   <si>
     <t>EOCX</t>
   </si>
   <si>
     <t>Especialitats sense àrea definida (edificació i obres públiques)</t>
   </si>
   <si>
     <t>FCOS</t>
   </si>
   <si>
     <t>Seguretat i salut laboral</t>
   </si>
   <si>
     <t>FCOI</t>
   </si>
   <si>
     <t>Informàtica complementària</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -6406,51 +6406,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="386">
+  <cellXfs count="373">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -6722,66 +6722,50 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="42" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="4" fontId="30" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="8" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="8" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="45" fillId="8" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="34" fillId="8" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="1" fontId="45" fillId="8" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6826,50 +6810,422 @@
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="12" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="12" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="34" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="34" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="9" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="7" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="7" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="7" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="8" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="8" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="8" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="8" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="5" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="5" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="5" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -6878,1054 +7234,646 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="33" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...370 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="3" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="12" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="12" borderId="35" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="12" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="11" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="8" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="45" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="39" fillId="8" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="11" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="45" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection hidden="1"/>
-[...61 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection hidden="1"/>
-[...259 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Coma" xfId="2" builtinId="3"/>
     <cellStyle name="Enllaç" xfId="1" builtinId="8"/>
     <cellStyle name="Moneda" xfId="3" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFEDF2AE"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -7958,163 +7906,163 @@
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8283,5729 +8231,7732 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AL40"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9:L9"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5:L5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="49.54296875" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="24.26953125" style="24" customWidth="1"/>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
     <col min="10" max="10" width="36" style="24" customWidth="1"/>
-    <col min="11" max="11" width="25.26953125" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="11.26953125" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
     <col min="14" max="14" width="26" style="24" customWidth="1"/>
-    <col min="15" max="16" width="18.26953125" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
     <col min="17" max="17" width="16" style="24" customWidth="1"/>
-    <col min="18" max="18" width="42.453125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
     <col min="19" max="19" width="13" style="24" customWidth="1"/>
-    <col min="20" max="20" width="8.26953125" style="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="44" max="16384" width="8.7265625" style="24"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="215"/>
-[...10 lines deleted...]
-      <c r="M1" s="215"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
     </row>
-    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="28"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
     </row>
-    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="158" t="s">
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="216"/>
-[...9 lines deleted...]
-      <c r="L3" s="220"/>
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="122"/>
+      <c r="J3" s="123"/>
+      <c r="K3" s="123"/>
+      <c r="L3" s="124"/>
       <c r="M3" s="49"/>
       <c r="N3" s="29"/>
     </row>
-    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="158" t="s">
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="216"/>
-[...9 lines deleted...]
-      <c r="L4" s="220"/>
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="123"/>
+      <c r="K4" s="123"/>
+      <c r="L4" s="124"/>
       <c r="M4" s="49"/>
       <c r="N4" s="30"/>
     </row>
-    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="194" t="s">
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="195"/>
-[...9 lines deleted...]
-      <c r="L5" s="221"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="125"/>
+      <c r="J5" s="125"/>
+      <c r="K5" s="125"/>
+      <c r="L5" s="125"/>
       <c r="M5" s="49"/>
       <c r="N5" s="30"/>
     </row>
-    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A6" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="195"/>
-[...9 lines deleted...]
-      <c r="L6" s="214"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="115"/>
+      <c r="J6" s="116"/>
+      <c r="K6" s="116"/>
+      <c r="L6" s="117"/>
       <c r="M6" s="50"/>
       <c r="N6" s="30"/>
     </row>
-    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="194" t="s">
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="195"/>
-[...9 lines deleted...]
-      <c r="L7" s="208"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="127"/>
+      <c r="K7" s="127"/>
+      <c r="L7" s="128"/>
       <c r="M7" s="50"/>
       <c r="N7" s="30"/>
     </row>
-    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="194" t="s">
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="195"/>
-[...9 lines deleted...]
-      <c r="L8" s="211"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="131"/>
       <c r="M8" s="51"/>
       <c r="N8" s="30"/>
     </row>
-    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="194" t="s">
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="195"/>
-[...9 lines deleted...]
-      <c r="L9" s="199"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="133"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="135"/>
       <c r="M9" s="51"/>
       <c r="N9" s="30"/>
     </row>
-    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="194" t="s">
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="195"/>
-[...9 lines deleted...]
-      <c r="L10" s="199"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
+      <c r="L10" s="135"/>
       <c r="M10" s="51"/>
       <c r="N10" s="30"/>
     </row>
-    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A12" s="200" t="s">
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="201"/>
-[...6 lines deleted...]
-      <c r="I12" s="203" t="s">
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="204"/>
-      <c r="K12" s="203" t="s">
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="L12" s="205"/>
-      <c r="M12" s="204"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
       <c r="N12" s="52"/>
       <c r="O12" s="52"/>
       <c r="P12" s="53"/>
     </row>
-    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="160" t="s">
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="163" t="s">
+      <c r="B13" s="156" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="164"/>
-[...5 lines deleted...]
-      <c r="I13" s="107">
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
+      <c r="I13" s="103">
         <v>35000</v>
       </c>
-      <c r="J13" s="167">
+      <c r="J13" s="160">
         <f>SUM(I13:I16)</f>
         <v>64500</v>
       </c>
-      <c r="K13" s="101"/>
-      <c r="L13" s="171">
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
         <f>ROUND(SUM(K13:K16),2)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="172"/>
-[...1 lines deleted...]
-      <c r="O13" s="129"/>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
       <c r="AB13" s="23"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="23"/>
       <c r="AF13" s="23"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
       <c r="AL13" s="23"/>
     </row>
-    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B14" s="183" t="s">
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="184"/>
-[...4 lines deleted...]
-      <c r="H14" s="186"/>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
       <c r="I14" s="74">
         <v>4000</v>
       </c>
-      <c r="J14" s="168"/>
-[...2 lines deleted...]
-      <c r="M14" s="174"/>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
       <c r="N14" s="55"/>
       <c r="O14" s="55"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="23"/>
       <c r="AD14" s="23"/>
       <c r="AE14" s="23"/>
       <c r="AF14" s="23"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
       <c r="AL14" s="23"/>
     </row>
-    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B15" s="187" t="s">
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="188"/>
-[...4 lines deleted...]
-      <c r="H15" s="189"/>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
       <c r="I15" s="75">
         <v>8000</v>
       </c>
-      <c r="J15" s="169"/>
-[...2 lines deleted...]
-      <c r="M15" s="174"/>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
       <c r="N15" s="55"/>
       <c r="O15" s="55"/>
       <c r="P15" s="54"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
     </row>
-    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B16" s="190" t="s">
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="191"/>
-[...4 lines deleted...]
-      <c r="H16" s="193"/>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
       <c r="I16" s="76">
         <v>17500</v>
       </c>
-      <c r="J16" s="170"/>
-[...2 lines deleted...]
-      <c r="M16" s="176"/>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
       <c r="N16" s="56"/>
       <c r="O16" s="56"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
       <c r="AL16" s="23"/>
     </row>
-    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="177" t="s">
+      <c r="B17" s="170" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="178"/>
-[...4 lines deleted...]
-      <c r="H17" s="179"/>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
       <c r="I17" s="78">
         <f>J13*0.25</f>
         <v>16125</v>
       </c>
       <c r="J17" s="79">
         <f>I17</f>
         <v>16125</v>
       </c>
-      <c r="K17" s="180">
+      <c r="K17" s="173">
         <f>ROUND((L13*0.25),2)</f>
         <v>0</v>
       </c>
-      <c r="L17" s="181"/>
-[...3 lines deleted...]
-      <c r="P17" s="129"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="23"/>
       <c r="AB17" s="23"/>
       <c r="AC17" s="23"/>
       <c r="AD17" s="23"/>
       <c r="AE17" s="23"/>
       <c r="AF17" s="23"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
       <c r="AL17" s="23"/>
     </row>
-    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="130" t="s">
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="132" t="s">
+      <c r="B18" s="189" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="133"/>
-[...5 lines deleted...]
-      <c r="I18" s="135">
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
         <v>5000</v>
       </c>
-      <c r="J18" s="136"/>
-[...2 lines deleted...]
-      <c r="M18" s="139"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="196"/>
       <c r="N18" s="55"/>
       <c r="O18" s="55"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
       <c r="AL18" s="23"/>
     </row>
-    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B19" s="140" t="s">
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="141"/>
-[...5 lines deleted...]
-      <c r="I19" s="143">
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
         <v>10000</v>
       </c>
-      <c r="J19" s="144"/>
-[...2 lines deleted...]
-      <c r="M19" s="147"/>
+      <c r="J19" s="201"/>
+      <c r="K19" s="202"/>
+      <c r="L19" s="203"/>
+      <c r="M19" s="204"/>
       <c r="N19" s="55"/>
       <c r="O19" s="55"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="23"/>
       <c r="Y19" s="23"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
       <c r="AD19" s="23"/>
       <c r="AE19" s="23"/>
       <c r="AF19" s="23"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
       <c r="AL19" s="23"/>
     </row>
-    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="148" t="s">
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="149"/>
-[...8 lines deleted...]
-      <c r="K20" s="153">
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
         <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
         <v>0</v>
       </c>
-      <c r="L20" s="154"/>
-      <c r="M20" s="155"/>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
       <c r="N20" s="52"/>
       <c r="O20" s="52"/>
       <c r="P20" s="53"/>
     </row>
-    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="156" t="s">
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="157"/>
-[...5 lines deleted...]
-      <c r="H21" s="159"/>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
       <c r="I21" s="57"/>
       <c r="J21" s="57"/>
-      <c r="K21" s="117"/>
-[...1 lines deleted...]
-      <c r="M21" s="119"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
       <c r="N21" s="58"/>
       <c r="O21" s="58"/>
       <c r="P21" s="59"/>
     </row>
-    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="122" t="s">
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="123"/>
-[...5 lines deleted...]
-      <c r="H22" s="125"/>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
       <c r="I22" s="60"/>
       <c r="J22" s="60"/>
-      <c r="K22" s="126">
+      <c r="K22" s="215">
         <f>ROUND(SUM(K20:M21),2)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="127"/>
-      <c r="M22" s="128"/>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
       <c r="N22" s="58"/>
       <c r="O22" s="58"/>
       <c r="P22" s="59"/>
     </row>
-    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="61"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="58"/>
       <c r="O23" s="58"/>
       <c r="P23" s="59"/>
     </row>
-    <row r="24" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="53"/>
       <c r="H24" s="53"/>
       <c r="I24" s="53"/>
       <c r="J24" s="53"/>
       <c r="K24" s="53"/>
       <c r="L24" s="53"/>
       <c r="M24" s="53"/>
       <c r="N24" s="53"/>
       <c r="O24" s="53"/>
       <c r="P24" s="53"/>
     </row>
-    <row r="25" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="53"/>
     </row>
-    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A26" s="64"/>
-      <c r="B26" s="120"/>
-[...5 lines deleted...]
-      <c r="H26" s="120"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
       <c r="I26" s="64"/>
       <c r="J26" s="64"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
       <c r="O26" s="64"/>
       <c r="P26" s="64"/>
     </row>
-    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="121"/>
-[...5 lines deleted...]
-      <c r="H27" s="121"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="66"/>
       <c r="L27" s="66"/>
       <c r="M27" s="67"/>
       <c r="N27" s="67"/>
       <c r="O27" s="67"/>
       <c r="P27" s="67"/>
     </row>
-    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="121"/>
-[...5 lines deleted...]
-      <c r="H28" s="121"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="66"/>
       <c r="L28" s="66"/>
       <c r="M28" s="67"/>
       <c r="N28" s="67"/>
       <c r="O28" s="67"/>
       <c r="P28" s="67"/>
     </row>
-    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="121"/>
-[...5 lines deleted...]
-      <c r="H29" s="121"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
       <c r="I29" s="67"/>
       <c r="J29" s="67"/>
       <c r="K29" s="66"/>
       <c r="L29" s="66"/>
       <c r="M29" s="67"/>
       <c r="N29" s="67"/>
       <c r="O29" s="67"/>
       <c r="P29" s="67"/>
     </row>
-    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="67"/>
       <c r="C30" s="67"/>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="67"/>
       <c r="G30" s="67"/>
       <c r="H30" s="67"/>
       <c r="I30" s="67"/>
       <c r="J30" s="67"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
     </row>
-    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="67"/>
       <c r="C31" s="67"/>
       <c r="D31" s="67"/>
       <c r="E31" s="67"/>
       <c r="F31" s="67"/>
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="J31" s="67"/>
       <c r="K31" s="66"/>
       <c r="L31" s="66"/>
       <c r="M31" s="67"/>
       <c r="N31" s="67"/>
       <c r="O31" s="67"/>
       <c r="P31" s="67"/>
     </row>
-    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="67"/>
       <c r="C32" s="67"/>
       <c r="D32" s="67"/>
       <c r="E32" s="67"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="I32" s="67"/>
       <c r="J32" s="67"/>
       <c r="K32" s="66"/>
       <c r="L32" s="66"/>
       <c r="M32" s="67"/>
       <c r="N32" s="67"/>
       <c r="O32" s="67"/>
       <c r="P32" s="67"/>
     </row>
-    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="69"/>
       <c r="C33" s="69"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="70"/>
       <c r="J33" s="70"/>
       <c r="K33" s="70"/>
       <c r="L33" s="70"/>
       <c r="M33" s="70"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
       <c r="P33" s="70"/>
     </row>
-    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A34" s="68" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="71"/>
       <c r="F34" s="71"/>
       <c r="G34" s="71"/>
       <c r="H34" s="71"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
       <c r="N34" s="67"/>
       <c r="O34" s="64"/>
       <c r="P34" s="64"/>
     </row>
-    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A35" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="64"/>
-      <c r="J35" s="116"/>
-[...3 lines deleted...]
-      <c r="N35" s="116"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
       <c r="O35" s="64"/>
       <c r="P35" s="64"/>
     </row>
-    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A36" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="67"/>
       <c r="C36" s="67"/>
       <c r="D36" s="67"/>
       <c r="E36" s="67"/>
       <c r="F36" s="67"/>
       <c r="G36" s="67"/>
       <c r="H36" s="67"/>
       <c r="I36" s="67"/>
       <c r="J36" s="67"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="67"/>
       <c r="N36" s="67"/>
       <c r="O36" s="67"/>
       <c r="P36" s="67"/>
     </row>
-    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CYERArrDel4SVf/2ioOQ0FUmc3/Oqx1VHRQ717BF2X6kMIj4WGJzsbr7H+iEYhXuCzydJDFPU+vh+wCEsOK5rw==" saltValue="IJhVIpvkxZHG6iPxIj4N1w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="d42d6V6srxQm3xYJmkd5xU1qEgSeaHjsMPhWPKx//zC1/4JWQ12Qm9sZIz8cRp2iBLcMBMrmEqNcVW+2RtjdtQ==" saltValue="CPXDJm3at0T2lBG3NZ22FQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="50">
-    <mergeCell ref="A5:H5"/>
-[...19 lines deleted...]
-    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:M19"/>
     <mergeCell ref="A20:H20"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="J13:J16"/>
     <mergeCell ref="L13:M16"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="K17:M17"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
-    <mergeCell ref="N17:P17"/>
-[...14 lines deleted...]
-    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="A10:H10"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="A12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="I4:L4"/>
+    <mergeCell ref="I5:L5"/>
+    <mergeCell ref="A6:H6"/>
   </mergeCells>
-  <dataValidations xWindow="1802" yWindow="1260" count="14">
-[...11 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8">
+  <dataValidations xWindow="1802" yWindow="1260" count="5">
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23 K17:M17" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0000-000004000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0000-00000A000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{00000000-0002-0000-0000-00000B000000}">
       <formula1>$A$26:$A$39</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Import màxim per més d'un grup serà de 20.000 € " sqref="K19:M19"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Per cada grup es podrà sol·licitar com a màxim 5.000 € en concepte d'alfabetització informàtica externalitzada." sqref="K18:M18"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B427"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" view="pageLayout" topLeftCell="A301" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" zoomScalePageLayoutView="110" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.453125" style="1" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16128" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="20.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="75.59765625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.59765625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.73046875" style="1" customWidth="1"/>
+    <col min="5" max="251" width="8.73046875" style="1"/>
+    <col min="252" max="252" width="20.73046875" style="1" customWidth="1"/>
+    <col min="253" max="253" width="32.59765625" style="1" customWidth="1"/>
+    <col min="254" max="254" width="19.73046875" style="1" customWidth="1"/>
+    <col min="255" max="255" width="18.73046875" style="1" customWidth="1"/>
+    <col min="256" max="507" width="8.73046875" style="1"/>
+    <col min="508" max="508" width="20.73046875" style="1" customWidth="1"/>
+    <col min="509" max="509" width="32.59765625" style="1" customWidth="1"/>
+    <col min="510" max="510" width="19.73046875" style="1" customWidth="1"/>
+    <col min="511" max="511" width="18.73046875" style="1" customWidth="1"/>
+    <col min="512" max="763" width="8.73046875" style="1"/>
+    <col min="764" max="764" width="20.73046875" style="1" customWidth="1"/>
+    <col min="765" max="765" width="32.59765625" style="1" customWidth="1"/>
+    <col min="766" max="766" width="19.73046875" style="1" customWidth="1"/>
+    <col min="767" max="767" width="18.73046875" style="1" customWidth="1"/>
+    <col min="768" max="1019" width="8.73046875" style="1"/>
+    <col min="1020" max="1020" width="20.73046875" style="1" customWidth="1"/>
+    <col min="1021" max="1021" width="32.59765625" style="1" customWidth="1"/>
+    <col min="1022" max="1022" width="19.73046875" style="1" customWidth="1"/>
+    <col min="1023" max="1023" width="18.73046875" style="1" customWidth="1"/>
+    <col min="1024" max="1275" width="8.73046875" style="1"/>
+    <col min="1276" max="1276" width="20.73046875" style="1" customWidth="1"/>
+    <col min="1277" max="1277" width="32.59765625" style="1" customWidth="1"/>
+    <col min="1278" max="1278" width="19.73046875" style="1" customWidth="1"/>
+    <col min="1279" max="1279" width="18.73046875" style="1" customWidth="1"/>
+    <col min="1280" max="1531" width="8.73046875" style="1"/>
+    <col min="1532" max="1532" width="20.73046875" style="1" customWidth="1"/>
+    <col min="1533" max="1533" width="32.59765625" style="1" customWidth="1"/>
+    <col min="1534" max="1534" width="19.73046875" style="1" customWidth="1"/>
+    <col min="1535" max="1535" width="18.73046875" style="1" customWidth="1"/>
+    <col min="1536" max="1787" width="8.73046875" style="1"/>
+    <col min="1788" max="1788" width="20.73046875" style="1" customWidth="1"/>
+    <col min="1789" max="1789" width="32.59765625" style="1" customWidth="1"/>
+    <col min="1790" max="1790" width="19.73046875" style="1" customWidth="1"/>
+    <col min="1791" max="1791" width="18.73046875" style="1" customWidth="1"/>
+    <col min="1792" max="2043" width="8.73046875" style="1"/>
+    <col min="2044" max="2044" width="20.73046875" style="1" customWidth="1"/>
+    <col min="2045" max="2045" width="32.59765625" style="1" customWidth="1"/>
+    <col min="2046" max="2046" width="19.73046875" style="1" customWidth="1"/>
+    <col min="2047" max="2047" width="18.73046875" style="1" customWidth="1"/>
+    <col min="2048" max="2299" width="8.73046875" style="1"/>
+    <col min="2300" max="2300" width="20.73046875" style="1" customWidth="1"/>
+    <col min="2301" max="2301" width="32.59765625" style="1" customWidth="1"/>
+    <col min="2302" max="2302" width="19.73046875" style="1" customWidth="1"/>
+    <col min="2303" max="2303" width="18.73046875" style="1" customWidth="1"/>
+    <col min="2304" max="2555" width="8.73046875" style="1"/>
+    <col min="2556" max="2556" width="20.73046875" style="1" customWidth="1"/>
+    <col min="2557" max="2557" width="32.59765625" style="1" customWidth="1"/>
+    <col min="2558" max="2558" width="19.73046875" style="1" customWidth="1"/>
+    <col min="2559" max="2559" width="18.73046875" style="1" customWidth="1"/>
+    <col min="2560" max="2811" width="8.73046875" style="1"/>
+    <col min="2812" max="2812" width="20.73046875" style="1" customWidth="1"/>
+    <col min="2813" max="2813" width="32.59765625" style="1" customWidth="1"/>
+    <col min="2814" max="2814" width="19.73046875" style="1" customWidth="1"/>
+    <col min="2815" max="2815" width="18.73046875" style="1" customWidth="1"/>
+    <col min="2816" max="3067" width="8.73046875" style="1"/>
+    <col min="3068" max="3068" width="20.73046875" style="1" customWidth="1"/>
+    <col min="3069" max="3069" width="32.59765625" style="1" customWidth="1"/>
+    <col min="3070" max="3070" width="19.73046875" style="1" customWidth="1"/>
+    <col min="3071" max="3071" width="18.73046875" style="1" customWidth="1"/>
+    <col min="3072" max="3323" width="8.73046875" style="1"/>
+    <col min="3324" max="3324" width="20.73046875" style="1" customWidth="1"/>
+    <col min="3325" max="3325" width="32.59765625" style="1" customWidth="1"/>
+    <col min="3326" max="3326" width="19.73046875" style="1" customWidth="1"/>
+    <col min="3327" max="3327" width="18.73046875" style="1" customWidth="1"/>
+    <col min="3328" max="3579" width="8.73046875" style="1"/>
+    <col min="3580" max="3580" width="20.73046875" style="1" customWidth="1"/>
+    <col min="3581" max="3581" width="32.59765625" style="1" customWidth="1"/>
+    <col min="3582" max="3582" width="19.73046875" style="1" customWidth="1"/>
+    <col min="3583" max="3583" width="18.73046875" style="1" customWidth="1"/>
+    <col min="3584" max="3835" width="8.73046875" style="1"/>
+    <col min="3836" max="3836" width="20.73046875" style="1" customWidth="1"/>
+    <col min="3837" max="3837" width="32.59765625" style="1" customWidth="1"/>
+    <col min="3838" max="3838" width="19.73046875" style="1" customWidth="1"/>
+    <col min="3839" max="3839" width="18.73046875" style="1" customWidth="1"/>
+    <col min="3840" max="4091" width="8.73046875" style="1"/>
+    <col min="4092" max="4092" width="20.73046875" style="1" customWidth="1"/>
+    <col min="4093" max="4093" width="32.59765625" style="1" customWidth="1"/>
+    <col min="4094" max="4094" width="19.73046875" style="1" customWidth="1"/>
+    <col min="4095" max="4095" width="18.73046875" style="1" customWidth="1"/>
+    <col min="4096" max="4347" width="8.73046875" style="1"/>
+    <col min="4348" max="4348" width="20.73046875" style="1" customWidth="1"/>
+    <col min="4349" max="4349" width="32.59765625" style="1" customWidth="1"/>
+    <col min="4350" max="4350" width="19.73046875" style="1" customWidth="1"/>
+    <col min="4351" max="4351" width="18.73046875" style="1" customWidth="1"/>
+    <col min="4352" max="4603" width="8.73046875" style="1"/>
+    <col min="4604" max="4604" width="20.73046875" style="1" customWidth="1"/>
+    <col min="4605" max="4605" width="32.59765625" style="1" customWidth="1"/>
+    <col min="4606" max="4606" width="19.73046875" style="1" customWidth="1"/>
+    <col min="4607" max="4607" width="18.73046875" style="1" customWidth="1"/>
+    <col min="4608" max="4859" width="8.73046875" style="1"/>
+    <col min="4860" max="4860" width="20.73046875" style="1" customWidth="1"/>
+    <col min="4861" max="4861" width="32.59765625" style="1" customWidth="1"/>
+    <col min="4862" max="4862" width="19.73046875" style="1" customWidth="1"/>
+    <col min="4863" max="4863" width="18.73046875" style="1" customWidth="1"/>
+    <col min="4864" max="5115" width="8.73046875" style="1"/>
+    <col min="5116" max="5116" width="20.73046875" style="1" customWidth="1"/>
+    <col min="5117" max="5117" width="32.59765625" style="1" customWidth="1"/>
+    <col min="5118" max="5118" width="19.73046875" style="1" customWidth="1"/>
+    <col min="5119" max="5119" width="18.73046875" style="1" customWidth="1"/>
+    <col min="5120" max="5371" width="8.73046875" style="1"/>
+    <col min="5372" max="5372" width="20.73046875" style="1" customWidth="1"/>
+    <col min="5373" max="5373" width="32.59765625" style="1" customWidth="1"/>
+    <col min="5374" max="5374" width="19.73046875" style="1" customWidth="1"/>
+    <col min="5375" max="5375" width="18.73046875" style="1" customWidth="1"/>
+    <col min="5376" max="5627" width="8.73046875" style="1"/>
+    <col min="5628" max="5628" width="20.73046875" style="1" customWidth="1"/>
+    <col min="5629" max="5629" width="32.59765625" style="1" customWidth="1"/>
+    <col min="5630" max="5630" width="19.73046875" style="1" customWidth="1"/>
+    <col min="5631" max="5631" width="18.73046875" style="1" customWidth="1"/>
+    <col min="5632" max="5883" width="8.73046875" style="1"/>
+    <col min="5884" max="5884" width="20.73046875" style="1" customWidth="1"/>
+    <col min="5885" max="5885" width="32.59765625" style="1" customWidth="1"/>
+    <col min="5886" max="5886" width="19.73046875" style="1" customWidth="1"/>
+    <col min="5887" max="5887" width="18.73046875" style="1" customWidth="1"/>
+    <col min="5888" max="6139" width="8.73046875" style="1"/>
+    <col min="6140" max="6140" width="20.73046875" style="1" customWidth="1"/>
+    <col min="6141" max="6141" width="32.59765625" style="1" customWidth="1"/>
+    <col min="6142" max="6142" width="19.73046875" style="1" customWidth="1"/>
+    <col min="6143" max="6143" width="18.73046875" style="1" customWidth="1"/>
+    <col min="6144" max="6395" width="8.73046875" style="1"/>
+    <col min="6396" max="6396" width="20.73046875" style="1" customWidth="1"/>
+    <col min="6397" max="6397" width="32.59765625" style="1" customWidth="1"/>
+    <col min="6398" max="6398" width="19.73046875" style="1" customWidth="1"/>
+    <col min="6399" max="6399" width="18.73046875" style="1" customWidth="1"/>
+    <col min="6400" max="6651" width="8.73046875" style="1"/>
+    <col min="6652" max="6652" width="20.73046875" style="1" customWidth="1"/>
+    <col min="6653" max="6653" width="32.59765625" style="1" customWidth="1"/>
+    <col min="6654" max="6654" width="19.73046875" style="1" customWidth="1"/>
+    <col min="6655" max="6655" width="18.73046875" style="1" customWidth="1"/>
+    <col min="6656" max="6907" width="8.73046875" style="1"/>
+    <col min="6908" max="6908" width="20.73046875" style="1" customWidth="1"/>
+    <col min="6909" max="6909" width="32.59765625" style="1" customWidth="1"/>
+    <col min="6910" max="6910" width="19.73046875" style="1" customWidth="1"/>
+    <col min="6911" max="6911" width="18.73046875" style="1" customWidth="1"/>
+    <col min="6912" max="7163" width="8.73046875" style="1"/>
+    <col min="7164" max="7164" width="20.73046875" style="1" customWidth="1"/>
+    <col min="7165" max="7165" width="32.59765625" style="1" customWidth="1"/>
+    <col min="7166" max="7166" width="19.73046875" style="1" customWidth="1"/>
+    <col min="7167" max="7167" width="18.73046875" style="1" customWidth="1"/>
+    <col min="7168" max="7419" width="8.73046875" style="1"/>
+    <col min="7420" max="7420" width="20.73046875" style="1" customWidth="1"/>
+    <col min="7421" max="7421" width="32.59765625" style="1" customWidth="1"/>
+    <col min="7422" max="7422" width="19.73046875" style="1" customWidth="1"/>
+    <col min="7423" max="7423" width="18.73046875" style="1" customWidth="1"/>
+    <col min="7424" max="7675" width="8.73046875" style="1"/>
+    <col min="7676" max="7676" width="20.73046875" style="1" customWidth="1"/>
+    <col min="7677" max="7677" width="32.59765625" style="1" customWidth="1"/>
+    <col min="7678" max="7678" width="19.73046875" style="1" customWidth="1"/>
+    <col min="7679" max="7679" width="18.73046875" style="1" customWidth="1"/>
+    <col min="7680" max="7931" width="8.73046875" style="1"/>
+    <col min="7932" max="7932" width="20.73046875" style="1" customWidth="1"/>
+    <col min="7933" max="7933" width="32.59765625" style="1" customWidth="1"/>
+    <col min="7934" max="7934" width="19.73046875" style="1" customWidth="1"/>
+    <col min="7935" max="7935" width="18.73046875" style="1" customWidth="1"/>
+    <col min="7936" max="8187" width="8.73046875" style="1"/>
+    <col min="8188" max="8188" width="20.73046875" style="1" customWidth="1"/>
+    <col min="8189" max="8189" width="32.59765625" style="1" customWidth="1"/>
+    <col min="8190" max="8190" width="19.73046875" style="1" customWidth="1"/>
+    <col min="8191" max="8191" width="18.73046875" style="1" customWidth="1"/>
+    <col min="8192" max="8443" width="8.73046875" style="1"/>
+    <col min="8444" max="8444" width="20.73046875" style="1" customWidth="1"/>
+    <col min="8445" max="8445" width="32.59765625" style="1" customWidth="1"/>
+    <col min="8446" max="8446" width="19.73046875" style="1" customWidth="1"/>
+    <col min="8447" max="8447" width="18.73046875" style="1" customWidth="1"/>
+    <col min="8448" max="8699" width="8.73046875" style="1"/>
+    <col min="8700" max="8700" width="20.73046875" style="1" customWidth="1"/>
+    <col min="8701" max="8701" width="32.59765625" style="1" customWidth="1"/>
+    <col min="8702" max="8702" width="19.73046875" style="1" customWidth="1"/>
+    <col min="8703" max="8703" width="18.73046875" style="1" customWidth="1"/>
+    <col min="8704" max="8955" width="8.73046875" style="1"/>
+    <col min="8956" max="8956" width="20.73046875" style="1" customWidth="1"/>
+    <col min="8957" max="8957" width="32.59765625" style="1" customWidth="1"/>
+    <col min="8958" max="8958" width="19.73046875" style="1" customWidth="1"/>
+    <col min="8959" max="8959" width="18.73046875" style="1" customWidth="1"/>
+    <col min="8960" max="9211" width="8.73046875" style="1"/>
+    <col min="9212" max="9212" width="20.73046875" style="1" customWidth="1"/>
+    <col min="9213" max="9213" width="32.59765625" style="1" customWidth="1"/>
+    <col min="9214" max="9214" width="19.73046875" style="1" customWidth="1"/>
+    <col min="9215" max="9215" width="18.73046875" style="1" customWidth="1"/>
+    <col min="9216" max="9467" width="8.73046875" style="1"/>
+    <col min="9468" max="9468" width="20.73046875" style="1" customWidth="1"/>
+    <col min="9469" max="9469" width="32.59765625" style="1" customWidth="1"/>
+    <col min="9470" max="9470" width="19.73046875" style="1" customWidth="1"/>
+    <col min="9471" max="9471" width="18.73046875" style="1" customWidth="1"/>
+    <col min="9472" max="9723" width="8.73046875" style="1"/>
+    <col min="9724" max="9724" width="20.73046875" style="1" customWidth="1"/>
+    <col min="9725" max="9725" width="32.59765625" style="1" customWidth="1"/>
+    <col min="9726" max="9726" width="19.73046875" style="1" customWidth="1"/>
+    <col min="9727" max="9727" width="18.73046875" style="1" customWidth="1"/>
+    <col min="9728" max="9979" width="8.73046875" style="1"/>
+    <col min="9980" max="9980" width="20.73046875" style="1" customWidth="1"/>
+    <col min="9981" max="9981" width="32.59765625" style="1" customWidth="1"/>
+    <col min="9982" max="9982" width="19.73046875" style="1" customWidth="1"/>
+    <col min="9983" max="9983" width="18.73046875" style="1" customWidth="1"/>
+    <col min="9984" max="10235" width="8.73046875" style="1"/>
+    <col min="10236" max="10236" width="20.73046875" style="1" customWidth="1"/>
+    <col min="10237" max="10237" width="32.59765625" style="1" customWidth="1"/>
+    <col min="10238" max="10238" width="19.73046875" style="1" customWidth="1"/>
+    <col min="10239" max="10239" width="18.73046875" style="1" customWidth="1"/>
+    <col min="10240" max="10491" width="8.73046875" style="1"/>
+    <col min="10492" max="10492" width="20.73046875" style="1" customWidth="1"/>
+    <col min="10493" max="10493" width="32.59765625" style="1" customWidth="1"/>
+    <col min="10494" max="10494" width="19.73046875" style="1" customWidth="1"/>
+    <col min="10495" max="10495" width="18.73046875" style="1" customWidth="1"/>
+    <col min="10496" max="10747" width="8.73046875" style="1"/>
+    <col min="10748" max="10748" width="20.73046875" style="1" customWidth="1"/>
+    <col min="10749" max="10749" width="32.59765625" style="1" customWidth="1"/>
+    <col min="10750" max="10750" width="19.73046875" style="1" customWidth="1"/>
+    <col min="10751" max="10751" width="18.73046875" style="1" customWidth="1"/>
+    <col min="10752" max="11003" width="8.73046875" style="1"/>
+    <col min="11004" max="11004" width="20.73046875" style="1" customWidth="1"/>
+    <col min="11005" max="11005" width="32.59765625" style="1" customWidth="1"/>
+    <col min="11006" max="11006" width="19.73046875" style="1" customWidth="1"/>
+    <col min="11007" max="11007" width="18.73046875" style="1" customWidth="1"/>
+    <col min="11008" max="11259" width="8.73046875" style="1"/>
+    <col min="11260" max="11260" width="20.73046875" style="1" customWidth="1"/>
+    <col min="11261" max="11261" width="32.59765625" style="1" customWidth="1"/>
+    <col min="11262" max="11262" width="19.73046875" style="1" customWidth="1"/>
+    <col min="11263" max="11263" width="18.73046875" style="1" customWidth="1"/>
+    <col min="11264" max="11515" width="8.73046875" style="1"/>
+    <col min="11516" max="11516" width="20.73046875" style="1" customWidth="1"/>
+    <col min="11517" max="11517" width="32.59765625" style="1" customWidth="1"/>
+    <col min="11518" max="11518" width="19.73046875" style="1" customWidth="1"/>
+    <col min="11519" max="11519" width="18.73046875" style="1" customWidth="1"/>
+    <col min="11520" max="11771" width="8.73046875" style="1"/>
+    <col min="11772" max="11772" width="20.73046875" style="1" customWidth="1"/>
+    <col min="11773" max="11773" width="32.59765625" style="1" customWidth="1"/>
+    <col min="11774" max="11774" width="19.73046875" style="1" customWidth="1"/>
+    <col min="11775" max="11775" width="18.73046875" style="1" customWidth="1"/>
+    <col min="11776" max="12027" width="8.73046875" style="1"/>
+    <col min="12028" max="12028" width="20.73046875" style="1" customWidth="1"/>
+    <col min="12029" max="12029" width="32.59765625" style="1" customWidth="1"/>
+    <col min="12030" max="12030" width="19.73046875" style="1" customWidth="1"/>
+    <col min="12031" max="12031" width="18.73046875" style="1" customWidth="1"/>
+    <col min="12032" max="12283" width="8.73046875" style="1"/>
+    <col min="12284" max="12284" width="20.73046875" style="1" customWidth="1"/>
+    <col min="12285" max="12285" width="32.59765625" style="1" customWidth="1"/>
+    <col min="12286" max="12286" width="19.73046875" style="1" customWidth="1"/>
+    <col min="12287" max="12287" width="18.73046875" style="1" customWidth="1"/>
+    <col min="12288" max="12539" width="8.73046875" style="1"/>
+    <col min="12540" max="12540" width="20.73046875" style="1" customWidth="1"/>
+    <col min="12541" max="12541" width="32.59765625" style="1" customWidth="1"/>
+    <col min="12542" max="12542" width="19.73046875" style="1" customWidth="1"/>
+    <col min="12543" max="12543" width="18.73046875" style="1" customWidth="1"/>
+    <col min="12544" max="12795" width="8.73046875" style="1"/>
+    <col min="12796" max="12796" width="20.73046875" style="1" customWidth="1"/>
+    <col min="12797" max="12797" width="32.59765625" style="1" customWidth="1"/>
+    <col min="12798" max="12798" width="19.73046875" style="1" customWidth="1"/>
+    <col min="12799" max="12799" width="18.73046875" style="1" customWidth="1"/>
+    <col min="12800" max="13051" width="8.73046875" style="1"/>
+    <col min="13052" max="13052" width="20.73046875" style="1" customWidth="1"/>
+    <col min="13053" max="13053" width="32.59765625" style="1" customWidth="1"/>
+    <col min="13054" max="13054" width="19.73046875" style="1" customWidth="1"/>
+    <col min="13055" max="13055" width="18.73046875" style="1" customWidth="1"/>
+    <col min="13056" max="13307" width="8.73046875" style="1"/>
+    <col min="13308" max="13308" width="20.73046875" style="1" customWidth="1"/>
+    <col min="13309" max="13309" width="32.59765625" style="1" customWidth="1"/>
+    <col min="13310" max="13310" width="19.73046875" style="1" customWidth="1"/>
+    <col min="13311" max="13311" width="18.73046875" style="1" customWidth="1"/>
+    <col min="13312" max="13563" width="8.73046875" style="1"/>
+    <col min="13564" max="13564" width="20.73046875" style="1" customWidth="1"/>
+    <col min="13565" max="13565" width="32.59765625" style="1" customWidth="1"/>
+    <col min="13566" max="13566" width="19.73046875" style="1" customWidth="1"/>
+    <col min="13567" max="13567" width="18.73046875" style="1" customWidth="1"/>
+    <col min="13568" max="13819" width="8.73046875" style="1"/>
+    <col min="13820" max="13820" width="20.73046875" style="1" customWidth="1"/>
+    <col min="13821" max="13821" width="32.59765625" style="1" customWidth="1"/>
+    <col min="13822" max="13822" width="19.73046875" style="1" customWidth="1"/>
+    <col min="13823" max="13823" width="18.73046875" style="1" customWidth="1"/>
+    <col min="13824" max="14075" width="8.73046875" style="1"/>
+    <col min="14076" max="14076" width="20.73046875" style="1" customWidth="1"/>
+    <col min="14077" max="14077" width="32.59765625" style="1" customWidth="1"/>
+    <col min="14078" max="14078" width="19.73046875" style="1" customWidth="1"/>
+    <col min="14079" max="14079" width="18.73046875" style="1" customWidth="1"/>
+    <col min="14080" max="14331" width="8.73046875" style="1"/>
+    <col min="14332" max="14332" width="20.73046875" style="1" customWidth="1"/>
+    <col min="14333" max="14333" width="32.59765625" style="1" customWidth="1"/>
+    <col min="14334" max="14334" width="19.73046875" style="1" customWidth="1"/>
+    <col min="14335" max="14335" width="18.73046875" style="1" customWidth="1"/>
+    <col min="14336" max="14587" width="8.73046875" style="1"/>
+    <col min="14588" max="14588" width="20.73046875" style="1" customWidth="1"/>
+    <col min="14589" max="14589" width="32.59765625" style="1" customWidth="1"/>
+    <col min="14590" max="14590" width="19.73046875" style="1" customWidth="1"/>
+    <col min="14591" max="14591" width="18.73046875" style="1" customWidth="1"/>
+    <col min="14592" max="14843" width="8.73046875" style="1"/>
+    <col min="14844" max="14844" width="20.73046875" style="1" customWidth="1"/>
+    <col min="14845" max="14845" width="32.59765625" style="1" customWidth="1"/>
+    <col min="14846" max="14846" width="19.73046875" style="1" customWidth="1"/>
+    <col min="14847" max="14847" width="18.73046875" style="1" customWidth="1"/>
+    <col min="14848" max="15099" width="8.73046875" style="1"/>
+    <col min="15100" max="15100" width="20.73046875" style="1" customWidth="1"/>
+    <col min="15101" max="15101" width="32.59765625" style="1" customWidth="1"/>
+    <col min="15102" max="15102" width="19.73046875" style="1" customWidth="1"/>
+    <col min="15103" max="15103" width="18.73046875" style="1" customWidth="1"/>
+    <col min="15104" max="15355" width="8.73046875" style="1"/>
+    <col min="15356" max="15356" width="20.73046875" style="1" customWidth="1"/>
+    <col min="15357" max="15357" width="32.59765625" style="1" customWidth="1"/>
+    <col min="15358" max="15358" width="19.73046875" style="1" customWidth="1"/>
+    <col min="15359" max="15359" width="18.73046875" style="1" customWidth="1"/>
+    <col min="15360" max="15611" width="8.73046875" style="1"/>
+    <col min="15612" max="15612" width="20.73046875" style="1" customWidth="1"/>
+    <col min="15613" max="15613" width="32.59765625" style="1" customWidth="1"/>
+    <col min="15614" max="15614" width="19.73046875" style="1" customWidth="1"/>
+    <col min="15615" max="15615" width="18.73046875" style="1" customWidth="1"/>
+    <col min="15616" max="15867" width="8.73046875" style="1"/>
+    <col min="15868" max="15868" width="20.73046875" style="1" customWidth="1"/>
+    <col min="15869" max="15869" width="32.59765625" style="1" customWidth="1"/>
+    <col min="15870" max="15870" width="19.73046875" style="1" customWidth="1"/>
+    <col min="15871" max="15871" width="18.73046875" style="1" customWidth="1"/>
+    <col min="15872" max="16123" width="8.73046875" style="1"/>
+    <col min="16124" max="16124" width="20.73046875" style="1" customWidth="1"/>
+    <col min="16125" max="16125" width="32.59765625" style="1" customWidth="1"/>
+    <col min="16126" max="16126" width="19.73046875" style="1" customWidth="1"/>
+    <col min="16127" max="16127" width="18.73046875" style="1" customWidth="1"/>
+    <col min="16128" max="16384" width="8.73046875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="46.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A2" s="367" t="s">
+    <row r="1" spans="1:2" ht="46.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="1:2" ht="15.4" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="368" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="369"/>
-[...6 lines deleted...]
-      <c r="A4" s="370" t="s">
+      <c r="B2" s="370"/>
+    </row>
+    <row r="3" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
+      <c r="A3" s="372"/>
+      <c r="B3" s="372"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A4" s="371" t="s">
         <v>1231</v>
       </c>
-      <c r="B4" s="370"/>
-[...2 lines deleted...]
-      <c r="A5" s="370" t="s">
+      <c r="B4" s="371"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A5" s="371" t="s">
         <v>1232</v>
       </c>
-      <c r="B5" s="370"/>
-[...2 lines deleted...]
-      <c r="A6" s="385" t="s">
+      <c r="B5" s="371"/>
+    </row>
+    <row r="6" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
+      <c r="A6" s="372" t="s">
         <v>1233</v>
       </c>
-      <c r="B6" s="385"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="372"/>
+    </row>
+    <row r="7" spans="1:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="14"/>
       <c r="B7" s="14"/>
     </row>
-    <row r="8" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A8" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A9" s="16" t="s">
         <v>1234</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>1235</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A10" s="16" t="s">
         <v>1236</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>1237</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A11" s="16" t="s">
         <v>1238</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1239</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A12" s="16" t="s">
         <v>1240</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A13" s="16" t="s">
         <v>1242</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>1243</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A14" s="16" t="s">
         <v>1244</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>1245</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A15" s="16" t="s">
         <v>1246</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>1247</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A16" s="16" t="s">
         <v>1248</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A17" s="16" t="s">
         <v>1250</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>1251</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A18" s="16" t="s">
         <v>1252</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>1253</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A19" s="16" t="s">
         <v>1254</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>1255</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A20" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A21" s="16" t="s">
         <v>1257</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>1258</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A22" s="16" t="s">
         <v>1259</v>
       </c>
       <c r="B22" s="16" t="s">
         <v>1260</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A23" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A24" s="16" t="s">
         <v>1261</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>1262</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A25" s="16" t="s">
         <v>1263</v>
       </c>
       <c r="B25" s="16" t="s">
         <v>1264</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A26" s="16" t="s">
         <v>1265</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>1266</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A27" s="16" t="s">
         <v>1267</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A28" s="16" t="s">
         <v>1268</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>1269</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A29" s="16" t="s">
         <v>1270</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>1271</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A30" s="16" t="s">
         <v>1272</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A31" s="16" t="s">
         <v>1274</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>1275</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A32" s="16" t="s">
         <v>1276</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>1277</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A33" s="16" t="s">
         <v>1278</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>1279</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A34" s="16" t="s">
         <v>1280</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>1281</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A35" s="16" t="s">
         <v>1282</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A36" s="16" t="s">
         <v>1284</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>1285</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A37" s="16" t="s">
         <v>1286</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>1287</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A38" s="16" t="s">
         <v>1288</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>1289</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A39" s="16" t="s">
         <v>1290</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>1291</v>
       </c>
     </row>
-    <row r="40" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A40" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A41" s="16" t="s">
         <v>1292</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>1293</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A42" s="16" t="s">
         <v>1294</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>1295</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A43" s="16" t="s">
         <v>1296</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>1297</v>
       </c>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A44" s="16" t="s">
         <v>1298</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>1299</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A45" s="16" t="s">
         <v>1300</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>1301</v>
       </c>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A46" s="16" t="s">
         <v>1302</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>1303</v>
       </c>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A47" s="16" t="s">
         <v>1304</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>1305</v>
       </c>
     </row>
-    <row r="48" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A48" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A49" s="16" t="s">
         <v>1306</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>1307</v>
       </c>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A50" s="16" t="s">
         <v>1308</v>
       </c>
       <c r="B50" s="16" t="s">
         <v>1309</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A51" s="16" t="s">
         <v>1310</v>
       </c>
       <c r="B51" s="16" t="s">
         <v>1311</v>
       </c>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A52" s="16" t="s">
         <v>1312</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A53" s="16" t="s">
         <v>1314</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>1315</v>
       </c>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A54" s="16" t="s">
         <v>1316</v>
       </c>
       <c r="B54" s="16" t="s">
         <v>1317</v>
       </c>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A55" s="16" t="s">
         <v>1316</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>1318</v>
       </c>
     </row>
-    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A56" s="16" t="s">
         <v>1319</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>1320</v>
       </c>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A57" s="16" t="s">
         <v>1321</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>1322</v>
       </c>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A58" s="16" t="s">
         <v>1323</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>1324</v>
       </c>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A59" s="16" t="s">
         <v>1325</v>
       </c>
       <c r="B59" s="16" t="s">
         <v>1326</v>
       </c>
     </row>
-    <row r="60" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A60" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B60" s="15" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A61" s="16" t="s">
         <v>1327</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>1328</v>
       </c>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A62" s="16" t="s">
         <v>1329</v>
       </c>
       <c r="B62" s="16" t="s">
         <v>1330</v>
       </c>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A63" s="16" t="s">
         <v>1331</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>1332</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A64" s="16" t="s">
         <v>1333</v>
       </c>
       <c r="B64" s="16" t="s">
         <v>1334</v>
       </c>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A65" s="16" t="s">
         <v>1335</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>1336</v>
       </c>
     </row>
-    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A66" s="16" t="s">
         <v>1337</v>
       </c>
       <c r="B66" s="16" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A67" s="16" t="s">
         <v>1339</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>1340</v>
       </c>
     </row>
-    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A68" s="16" t="s">
         <v>1341</v>
       </c>
       <c r="B68" s="16" t="s">
         <v>1342</v>
       </c>
     </row>
-    <row r="69" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A69" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B69" s="15" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A70" s="16" t="s">
         <v>1343</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>1344</v>
       </c>
     </row>
-    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A71" s="16" t="s">
         <v>1345</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>1346</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A72" s="16" t="s">
         <v>1347</v>
       </c>
       <c r="B72" s="16" t="s">
         <v>1348</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A73" s="16" t="s">
         <v>1349</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>1350</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A74" s="16" t="s">
         <v>1351</v>
       </c>
       <c r="B74" s="16" t="s">
         <v>1352</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A75" s="16" t="s">
         <v>1353</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>1354</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A76" s="16" t="s">
         <v>1355</v>
       </c>
       <c r="B76" s="16" t="s">
         <v>1356</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A77" s="16" t="s">
         <v>1357</v>
       </c>
       <c r="B77" s="16" t="s">
         <v>1358</v>
       </c>
     </row>
-    <row r="78" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A78" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B78" s="15" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A79" s="16" t="s">
         <v>1359</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>1360</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A80" s="16" t="s">
         <v>1361</v>
       </c>
       <c r="B80" s="16" t="s">
         <v>1362</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A81" s="16" t="s">
         <v>1363</v>
       </c>
       <c r="B81" s="16" t="s">
         <v>1364</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A82" s="16" t="s">
         <v>1365</v>
       </c>
       <c r="B82" s="16" t="s">
         <v>1366</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A83" s="16" t="s">
         <v>1367</v>
       </c>
       <c r="B83" s="16" t="s">
         <v>1368</v>
       </c>
     </row>
-    <row r="84" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A84" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B84" s="15" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A85" s="16" t="s">
         <v>1369</v>
       </c>
       <c r="B85" s="16" t="s">
         <v>1370</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A86" s="16" t="s">
         <v>1371</v>
       </c>
       <c r="B86" s="16" t="s">
         <v>1372</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A87" s="16" t="s">
         <v>1373</v>
       </c>
       <c r="B87" s="16" t="s">
         <v>1374</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A88" s="16" t="s">
         <v>1375</v>
       </c>
       <c r="B88" s="16" t="s">
         <v>1376</v>
       </c>
     </row>
-    <row r="89" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A89" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B89" s="15" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A90" s="16" t="s">
         <v>1377</v>
       </c>
       <c r="B90" s="16" t="s">
         <v>1378</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A91" s="16" t="s">
         <v>1379</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>1380</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A92" s="16" t="s">
         <v>1381</v>
       </c>
       <c r="B92" s="16" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A93" s="16" t="s">
         <v>1383</v>
       </c>
       <c r="B93" s="16" t="s">
         <v>1384</v>
       </c>
     </row>
-    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A94" s="16" t="s">
         <v>1385</v>
       </c>
       <c r="B94" s="16" t="s">
         <v>1386</v>
       </c>
     </row>
-    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A95" s="16" t="s">
         <v>1387</v>
       </c>
       <c r="B95" s="16" t="s">
         <v>1388</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A96" s="16" t="s">
         <v>1389</v>
       </c>
       <c r="B96" s="16" t="s">
         <v>1390</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A97" s="16" t="s">
         <v>1391</v>
       </c>
       <c r="B97" s="16" t="s">
         <v>1392</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A98" s="16" t="s">
         <v>1393</v>
       </c>
       <c r="B98" s="16" t="s">
         <v>1394</v>
       </c>
     </row>
-    <row r="99" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A99" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B99" s="15" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A100" s="16" t="s">
         <v>1395</v>
       </c>
       <c r="B100" s="16" t="s">
         <v>1396</v>
       </c>
     </row>
-    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A101" s="16" t="s">
         <v>1397</v>
       </c>
       <c r="B101" s="16" t="s">
         <v>1398</v>
       </c>
     </row>
-    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A102" s="16" t="s">
         <v>1399</v>
       </c>
       <c r="B102" s="16" t="s">
         <v>1400</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A103" s="16" t="s">
         <v>1401</v>
       </c>
       <c r="B103" s="16" t="s">
         <v>1402</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A104" s="16" t="s">
         <v>1403</v>
       </c>
       <c r="B104" s="16" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="105" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A105" s="16" t="s">
         <v>1405</v>
       </c>
       <c r="B105" s="16" t="s">
         <v>1406</v>
       </c>
     </row>
-    <row r="106" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A106" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B106" s="15" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="107" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A107" s="16" t="s">
         <v>1407</v>
       </c>
       <c r="B107" s="16" t="s">
         <v>1408</v>
       </c>
     </row>
-    <row r="108" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A108" s="16" t="s">
         <v>1409</v>
       </c>
       <c r="B108" s="16" t="s">
         <v>1410</v>
       </c>
     </row>
-    <row r="109" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A109" s="16" t="s">
         <v>1411</v>
       </c>
       <c r="B109" s="16" t="s">
         <v>1412</v>
       </c>
     </row>
-    <row r="110" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A110" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B110" s="15" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="111" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A111" s="16" t="s">
         <v>1413</v>
       </c>
       <c r="B111" s="16" t="s">
         <v>1414</v>
       </c>
     </row>
-    <row r="112" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A112" s="16" t="s">
         <v>1415</v>
       </c>
       <c r="B112" s="16" t="s">
         <v>1416</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A113" s="16" t="s">
         <v>1417</v>
       </c>
       <c r="B113" s="16" t="s">
         <v>1418</v>
       </c>
     </row>
-    <row r="114" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A114" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A115" s="16" t="s">
         <v>1419</v>
       </c>
       <c r="B115" s="16" t="s">
         <v>1420</v>
       </c>
     </row>
-    <row r="116" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A116" s="16" t="s">
         <v>1421</v>
       </c>
       <c r="B116" s="16" t="s">
         <v>1422</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A117" s="16" t="s">
         <v>1423</v>
       </c>
       <c r="B117" s="16" t="s">
         <v>1424</v>
       </c>
     </row>
-    <row r="118" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A118" s="16" t="s">
         <v>1425</v>
       </c>
       <c r="B118" s="16" t="s">
         <v>1426</v>
       </c>
     </row>
-    <row r="119" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A119" s="16" t="s">
         <v>1427</v>
       </c>
       <c r="B119" s="16" t="s">
         <v>1428</v>
       </c>
     </row>
-    <row r="120" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A120" s="16" t="s">
         <v>1429</v>
       </c>
       <c r="B120" s="16" t="s">
         <v>1430</v>
       </c>
     </row>
-    <row r="121" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A121" s="16" t="s">
         <v>1431</v>
       </c>
       <c r="B121" s="16" t="s">
         <v>1432</v>
       </c>
     </row>
-    <row r="122" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A122" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B122" s="15" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="123" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A123" s="16" t="s">
         <v>1433</v>
       </c>
       <c r="B123" s="16" t="s">
         <v>1434</v>
       </c>
     </row>
-    <row r="124" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A124" s="16" t="s">
         <v>518</v>
       </c>
       <c r="B124" s="16" t="s">
         <v>1435</v>
       </c>
     </row>
-    <row r="125" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A125" s="16" t="s">
         <v>1436</v>
       </c>
       <c r="B125" s="16" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="126" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A126" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B126" s="15" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="127" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A127" s="16" t="s">
         <v>1437</v>
       </c>
       <c r="B127" s="16" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A128" s="16" t="s">
         <v>1439</v>
       </c>
       <c r="B128" s="16" t="s">
         <v>1440</v>
       </c>
     </row>
-    <row r="129" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A129" s="16" t="s">
         <v>1441</v>
       </c>
       <c r="B129" s="16" t="s">
         <v>1442</v>
       </c>
     </row>
-    <row r="130" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A130" s="16" t="s">
         <v>1443</v>
       </c>
       <c r="B130" s="16" t="s">
         <v>1444</v>
       </c>
     </row>
-    <row r="131" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A131" s="16" t="s">
         <v>1445</v>
       </c>
       <c r="B131" s="16" t="s">
         <v>1446</v>
       </c>
     </row>
-    <row r="132" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A132" s="16" t="s">
         <v>1447</v>
       </c>
       <c r="B132" s="16" t="s">
         <v>1448</v>
       </c>
     </row>
-    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A133" s="16" t="s">
         <v>1449</v>
       </c>
       <c r="B133" s="16" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="134" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A134" s="16" t="s">
         <v>1450</v>
       </c>
       <c r="B134" s="16" t="s">
         <v>1451</v>
       </c>
     </row>
-    <row r="135" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A135" s="16" t="s">
         <v>1452</v>
       </c>
       <c r="B135" s="16" t="s">
         <v>1453</v>
       </c>
     </row>
-    <row r="136" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A136" s="16" t="s">
         <v>1454</v>
       </c>
       <c r="B136" s="16" t="s">
         <v>1455</v>
       </c>
     </row>
-    <row r="137" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A137" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B137" s="15" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="138" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A138" s="16" t="s">
         <v>1456</v>
       </c>
       <c r="B138" s="16" t="s">
         <v>1457</v>
       </c>
     </row>
-    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A139" s="16" t="s">
         <v>1458</v>
       </c>
       <c r="B139" s="16" t="s">
         <v>1459</v>
       </c>
     </row>
-    <row r="140" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A140" s="16" t="s">
         <v>1460</v>
       </c>
       <c r="B140" s="16" t="s">
         <v>1461</v>
       </c>
     </row>
-    <row r="141" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A141" s="16" t="s">
         <v>1462</v>
       </c>
       <c r="B141" s="16" t="s">
         <v>1463</v>
       </c>
     </row>
-    <row r="142" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A142" s="16" t="s">
         <v>1464</v>
       </c>
       <c r="B142" s="16" t="s">
         <v>1465</v>
       </c>
     </row>
-    <row r="143" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A143" s="16" t="s">
         <v>1466</v>
       </c>
       <c r="B143" s="16" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="144" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A144" s="16" t="s">
         <v>1468</v>
       </c>
       <c r="B144" s="16" t="s">
         <v>1469</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>1470</v>
       </c>
       <c r="B145" s="17" t="s">
         <v>1471</v>
       </c>
     </row>
-    <row r="146" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A146" s="16" t="s">
         <v>1472</v>
       </c>
       <c r="B146" s="16" t="s">
         <v>1473</v>
       </c>
     </row>
-    <row r="147" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A147" s="16" t="s">
         <v>1474</v>
       </c>
       <c r="B147" s="16" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="148" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A148" s="16" t="s">
         <v>1476</v>
       </c>
       <c r="B148" s="16" t="s">
         <v>1477</v>
       </c>
     </row>
-    <row r="149" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A149" s="16" t="s">
         <v>1478</v>
       </c>
       <c r="B149" s="16" t="s">
         <v>1479</v>
       </c>
     </row>
-    <row r="150" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A150" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B150" s="15" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="151" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A151" s="16" t="s">
         <v>1480</v>
       </c>
       <c r="B151" s="16" t="s">
         <v>1481</v>
       </c>
     </row>
-    <row r="152" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A152" s="16" t="s">
         <v>1482</v>
       </c>
       <c r="B152" s="16" t="s">
         <v>1483</v>
       </c>
     </row>
-    <row r="153" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A153" s="16" t="s">
         <v>1484</v>
       </c>
       <c r="B153" s="16" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="154" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A154" s="16" t="s">
         <v>1486</v>
       </c>
       <c r="B154" s="16" t="s">
         <v>1487</v>
       </c>
     </row>
-    <row r="155" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A155" s="16" t="s">
         <v>1488</v>
       </c>
       <c r="B155" s="16" t="s">
         <v>1489</v>
       </c>
     </row>
-    <row r="156" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A156" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B156" s="15" t="s">
         <v>1490</v>
       </c>
     </row>
-    <row r="157" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A157" s="16" t="s">
         <v>1491</v>
       </c>
       <c r="B157" s="16" t="s">
         <v>1492</v>
       </c>
     </row>
-    <row r="158" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A158" s="16" t="s">
         <v>1493</v>
       </c>
       <c r="B158" s="16" t="s">
         <v>1494</v>
       </c>
     </row>
-    <row r="159" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A159" s="16" t="s">
         <v>1495</v>
       </c>
       <c r="B159" s="16" t="s">
         <v>1496</v>
       </c>
     </row>
-    <row r="160" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A160" s="16" t="s">
         <v>1497</v>
       </c>
       <c r="B160" s="16" t="s">
         <v>1498</v>
       </c>
     </row>
-    <row r="161" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A161" s="16" t="s">
         <v>1499</v>
       </c>
       <c r="B161" s="16" t="s">
         <v>1500</v>
       </c>
     </row>
-    <row r="162" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A162" s="16" t="s">
         <v>1501</v>
       </c>
       <c r="B162" s="16" t="s">
         <v>1502</v>
       </c>
     </row>
-    <row r="163" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A163" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B163" s="15" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="164" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A164" s="16" t="s">
         <v>1503</v>
       </c>
       <c r="B164" s="16" t="s">
         <v>1504</v>
       </c>
     </row>
-    <row r="165" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A165" s="16" t="s">
         <v>1505</v>
       </c>
       <c r="B165" s="16" t="s">
         <v>1506</v>
       </c>
     </row>
-    <row r="166" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A166" s="16" t="s">
         <v>1507</v>
       </c>
       <c r="B166" s="16" t="s">
         <v>1508</v>
       </c>
     </row>
-    <row r="167" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A167" s="16" t="s">
         <v>1509</v>
       </c>
       <c r="B167" s="16" t="s">
         <v>1510</v>
       </c>
     </row>
-    <row r="168" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A168" s="16" t="s">
         <v>1511</v>
       </c>
       <c r="B168" s="16" t="s">
         <v>1512</v>
       </c>
     </row>
-    <row r="169" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A169" s="16" t="s">
         <v>1513</v>
       </c>
       <c r="B169" s="16" t="s">
         <v>1514</v>
       </c>
     </row>
-    <row r="170" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A170" s="16" t="s">
         <v>1515</v>
       </c>
       <c r="B170" s="16" t="s">
         <v>1516</v>
       </c>
     </row>
-    <row r="171" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A171" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B171" s="15" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="172" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A172" s="16" t="s">
         <v>1517</v>
       </c>
       <c r="B172" s="16" t="s">
         <v>1518</v>
       </c>
     </row>
-    <row r="173" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A173" s="16" t="s">
         <v>1519</v>
       </c>
       <c r="B173" s="16" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="174" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A174" s="16" t="s">
         <v>1521</v>
       </c>
       <c r="B174" s="16" t="s">
         <v>1522</v>
       </c>
     </row>
-    <row r="175" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A175" s="16" t="s">
         <v>1523</v>
       </c>
       <c r="B175" s="16" t="s">
         <v>1524</v>
       </c>
     </row>
-    <row r="176" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A176" s="16" t="s">
         <v>1525</v>
       </c>
       <c r="B176" s="16" t="s">
         <v>1526</v>
       </c>
     </row>
-    <row r="177" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A177" s="16" t="s">
         <v>1527</v>
       </c>
       <c r="B177" s="16" t="s">
         <v>1528</v>
       </c>
     </row>
-    <row r="178" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A178" s="16" t="s">
         <v>1529</v>
       </c>
       <c r="B178" s="16" t="s">
         <v>1530</v>
       </c>
     </row>
-    <row r="179" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A179" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B179" s="15" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="180" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A180" s="16" t="s">
         <v>983</v>
       </c>
       <c r="B180" s="16" t="s">
         <v>1531</v>
       </c>
     </row>
-    <row r="181" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A181" s="16" t="s">
         <v>1532</v>
       </c>
       <c r="B181" s="16" t="s">
         <v>1533</v>
       </c>
     </row>
-    <row r="182" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A182" s="16" t="s">
         <v>1534</v>
       </c>
       <c r="B182" s="16" t="s">
         <v>1535</v>
       </c>
     </row>
-    <row r="183" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A183" s="16" t="s">
         <v>1536</v>
       </c>
       <c r="B183" s="16" t="s">
         <v>1537</v>
       </c>
     </row>
-    <row r="184" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A184" s="16" t="s">
         <v>1538</v>
       </c>
       <c r="B184" s="16" t="s">
         <v>1539</v>
       </c>
     </row>
-    <row r="185" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A185" s="16" t="s">
         <v>1540</v>
       </c>
       <c r="B185" s="16" t="s">
         <v>1541</v>
       </c>
     </row>
-    <row r="186" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A186" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B186" s="15" t="s">
         <v>667</v>
       </c>
     </row>
-    <row r="187" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A187" s="16" t="s">
         <v>1542</v>
       </c>
       <c r="B187" s="16" t="s">
         <v>1543</v>
       </c>
     </row>
-    <row r="188" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A188" s="16" t="s">
         <v>1544</v>
       </c>
       <c r="B188" s="16" t="s">
         <v>1545</v>
       </c>
     </row>
-    <row r="189" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A189" s="16" t="s">
         <v>1546</v>
       </c>
       <c r="B189" s="16" t="s">
         <v>1547</v>
       </c>
     </row>
-    <row r="190" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A190" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="B190" s="16" t="s">
         <v>1549</v>
       </c>
     </row>
-    <row r="191" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A191" s="16" t="s">
         <v>1550</v>
       </c>
       <c r="B191" s="16" t="s">
         <v>1551</v>
       </c>
     </row>
-    <row r="192" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A192" s="16" t="s">
         <v>1552</v>
       </c>
       <c r="B192" s="16" t="s">
         <v>1553</v>
       </c>
     </row>
-    <row r="193" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A193" s="16" t="s">
         <v>1554</v>
       </c>
       <c r="B193" s="16" t="s">
         <v>1555</v>
       </c>
     </row>
-    <row r="194" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A194" s="16" t="s">
         <v>1556</v>
       </c>
       <c r="B194" s="16" t="s">
         <v>1557</v>
       </c>
     </row>
-    <row r="195" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A195" s="16" t="s">
         <v>1558</v>
       </c>
       <c r="B195" s="16" t="s">
         <v>1559</v>
       </c>
     </row>
-    <row r="196" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A196" s="16" t="s">
         <v>1560</v>
       </c>
       <c r="B196" s="16" t="s">
         <v>1561</v>
       </c>
     </row>
-    <row r="197" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A197" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B197" s="15" t="s">
         <v>696</v>
       </c>
     </row>
-    <row r="198" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A198" s="16" t="s">
         <v>1562</v>
       </c>
       <c r="B198" s="16" t="s">
         <v>1563</v>
       </c>
     </row>
-    <row r="199" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A199" s="16" t="s">
         <v>1564</v>
       </c>
       <c r="B199" s="16" t="s">
         <v>1565</v>
       </c>
     </row>
-    <row r="200" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A200" s="16" t="s">
         <v>1566</v>
       </c>
       <c r="B200" s="16" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="201" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A201" s="16" t="s">
         <v>1568</v>
       </c>
       <c r="B201" s="16" t="s">
         <v>1569</v>
       </c>
     </row>
-    <row r="202" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A202" s="16" t="s">
         <v>1570</v>
       </c>
       <c r="B202" s="16" t="s">
         <v>1571</v>
       </c>
     </row>
-    <row r="203" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A203" s="16" t="s">
         <v>1572</v>
       </c>
       <c r="B203" s="16" t="s">
         <v>1573</v>
       </c>
     </row>
-    <row r="204" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A204" s="16" t="s">
         <v>1574</v>
       </c>
       <c r="B204" s="16" t="s">
         <v>1575</v>
       </c>
     </row>
-    <row r="205" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A205" s="16" t="s">
         <v>1576</v>
       </c>
       <c r="B205" s="16" t="s">
         <v>1577</v>
       </c>
     </row>
-    <row r="206" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A206" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B206" s="15" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="207" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A207" s="16" t="s">
         <v>1578</v>
       </c>
       <c r="B207" s="16" t="s">
         <v>1579</v>
       </c>
     </row>
-    <row r="208" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A208" s="16" t="s">
         <v>1580</v>
       </c>
       <c r="B208" s="16" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="209" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A209" s="16" t="s">
         <v>1582</v>
       </c>
       <c r="B209" s="16" t="s">
         <v>1583</v>
       </c>
     </row>
-    <row r="210" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A210" s="16" t="s">
         <v>1584</v>
       </c>
       <c r="B210" s="16" t="s">
         <v>1585</v>
       </c>
     </row>
-    <row r="211" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A211" s="16" t="s">
         <v>1586</v>
       </c>
       <c r="B211" s="16" t="s">
         <v>1587</v>
       </c>
     </row>
-    <row r="212" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A212" s="16" t="s">
         <v>1588</v>
       </c>
       <c r="B212" s="16" t="s">
         <v>1589</v>
       </c>
     </row>
-    <row r="213" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A213" s="16" t="s">
         <v>1590</v>
       </c>
       <c r="B213" s="16" t="s">
         <v>1591</v>
       </c>
     </row>
-    <row r="214" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A214" s="16" t="s">
         <v>1592</v>
       </c>
       <c r="B214" s="16" t="s">
         <v>1593</v>
       </c>
     </row>
-    <row r="215" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A215" s="16" t="s">
         <v>1594</v>
       </c>
       <c r="B215" s="16" t="s">
         <v>1595</v>
       </c>
     </row>
-    <row r="216" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A216" s="16" t="s">
         <v>1596</v>
       </c>
       <c r="B216" s="16" t="s">
         <v>1597</v>
       </c>
     </row>
-    <row r="217" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A217" s="15" t="s">
         <v>1256</v>
       </c>
       <c r="B217" s="15" t="s">
         <v>1598</v>
       </c>
     </row>
-    <row r="218" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A218" s="16" t="s">
         <v>1599</v>
       </c>
       <c r="B218" s="16" t="s">
         <v>1600</v>
       </c>
     </row>
-    <row r="219" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A219" s="16" t="s">
         <v>1601</v>
       </c>
       <c r="B219" s="16" t="s">
         <v>1307</v>
       </c>
     </row>
-    <row r="220" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A220" s="16" t="s">
         <v>1602</v>
       </c>
       <c r="B220" s="16" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="221" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A221" s="14"/>
       <c r="B221" s="14"/>
     </row>
-    <row r="222" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A222" s="18" t="s">
         <v>1604</v>
       </c>
       <c r="B222" s="18"/>
     </row>
-    <row r="223" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A223" s="14"/>
       <c r="B223" s="14"/>
     </row>
-    <row r="224" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:2" ht="13.15" x14ac:dyDescent="0.35">
       <c r="A224" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B224" s="19" t="s">
         <v>1605</v>
       </c>
     </row>
-    <row r="225" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A225" s="20" t="s">
         <v>1236</v>
       </c>
       <c r="B225" s="20" t="s">
         <v>1237</v>
       </c>
     </row>
-    <row r="226" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A226" s="20" t="s">
         <v>1250</v>
       </c>
       <c r="B226" s="20" t="s">
         <v>1251</v>
       </c>
     </row>
-    <row r="227" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A227" s="20" t="s">
         <v>1292</v>
       </c>
       <c r="B227" s="20" t="s">
         <v>1293</v>
       </c>
     </row>
-    <row r="228" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A228" s="20" t="s">
         <v>1361</v>
       </c>
       <c r="B228" s="20" t="s">
         <v>1606</v>
       </c>
     </row>
-    <row r="229" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A229" s="20" t="s">
         <v>1607</v>
       </c>
       <c r="B229" s="20" t="s">
         <v>1608</v>
       </c>
     </row>
-    <row r="230" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A230" s="20" t="s">
         <v>1609</v>
       </c>
       <c r="B230" s="20" t="s">
         <v>1610</v>
       </c>
     </row>
-    <row r="231" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A231" s="20" t="s">
         <v>1556</v>
       </c>
       <c r="B231" s="20" t="s">
         <v>1557</v>
       </c>
     </row>
-    <row r="232" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A232" s="16" t="s">
         <v>1234</v>
       </c>
       <c r="B232" s="16" t="s">
         <v>1235</v>
       </c>
     </row>
-    <row r="233" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A233" s="16" t="s">
         <v>1236</v>
       </c>
       <c r="B233" s="16" t="s">
         <v>1237</v>
       </c>
     </row>
-    <row r="234" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A234" s="16" t="s">
         <v>1238</v>
       </c>
       <c r="B234" s="16" t="s">
         <v>1239</v>
       </c>
     </row>
-    <row r="235" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A235" s="16" t="s">
         <v>1240</v>
       </c>
       <c r="B235" s="16" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="236" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A236" s="16" t="s">
         <v>1242</v>
       </c>
       <c r="B236" s="16" t="s">
         <v>1243</v>
       </c>
     </row>
-    <row r="237" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A237" s="16" t="s">
         <v>1244</v>
       </c>
       <c r="B237" s="16" t="s">
         <v>1245</v>
       </c>
     </row>
-    <row r="238" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A238" s="16" t="s">
         <v>1246</v>
       </c>
       <c r="B238" s="16" t="s">
         <v>1247</v>
       </c>
     </row>
-    <row r="239" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A239" s="16" t="s">
         <v>1248</v>
       </c>
       <c r="B239" s="16" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="240" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A240" s="16" t="s">
         <v>1250</v>
       </c>
       <c r="B240" s="16" t="s">
         <v>1251</v>
       </c>
     </row>
-    <row r="241" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A241" s="16" t="s">
         <v>1252</v>
       </c>
       <c r="B241" s="16" t="s">
         <v>1253</v>
       </c>
     </row>
-    <row r="242" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A242" s="16" t="s">
         <v>1254</v>
       </c>
       <c r="B242" s="16" t="s">
         <v>1255</v>
       </c>
     </row>
-    <row r="243" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A243" s="16" t="s">
         <v>1257</v>
       </c>
       <c r="B243" s="16" t="s">
         <v>1258</v>
       </c>
     </row>
-    <row r="244" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A244" s="16" t="s">
         <v>1259</v>
       </c>
       <c r="B244" s="16" t="s">
         <v>1260</v>
       </c>
     </row>
-    <row r="245" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A245" s="16" t="s">
         <v>1261</v>
       </c>
       <c r="B245" s="16" t="s">
         <v>1262</v>
       </c>
     </row>
-    <row r="246" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A246" s="16" t="s">
         <v>1263</v>
       </c>
       <c r="B246" s="16" t="s">
         <v>1264</v>
       </c>
     </row>
-    <row r="247" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A247" s="16" t="s">
         <v>1265</v>
       </c>
       <c r="B247" s="16" t="s">
         <v>1266</v>
       </c>
     </row>
-    <row r="248" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A248" s="16" t="s">
         <v>1267</v>
       </c>
       <c r="B248" s="16" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="249" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A249" s="16" t="s">
         <v>1268</v>
       </c>
       <c r="B249" s="16" t="s">
         <v>1269</v>
       </c>
     </row>
-    <row r="250" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A250" s="16" t="s">
         <v>1270</v>
       </c>
       <c r="B250" s="16" t="s">
         <v>1271</v>
       </c>
     </row>
-    <row r="251" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A251" s="16" t="s">
         <v>1272</v>
       </c>
       <c r="B251" s="16" t="s">
         <v>1273</v>
       </c>
     </row>
-    <row r="252" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A252" s="16" t="s">
         <v>1274</v>
       </c>
       <c r="B252" s="16" t="s">
         <v>1275</v>
       </c>
     </row>
-    <row r="253" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A253" s="16" t="s">
         <v>1276</v>
       </c>
       <c r="B253" s="16" t="s">
         <v>1277</v>
       </c>
     </row>
-    <row r="254" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A254" s="16" t="s">
         <v>1278</v>
       </c>
       <c r="B254" s="16" t="s">
         <v>1279</v>
       </c>
     </row>
-    <row r="255" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A255" s="16" t="s">
         <v>1280</v>
       </c>
       <c r="B255" s="16" t="s">
         <v>1281</v>
       </c>
     </row>
-    <row r="256" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A256" s="16" t="s">
         <v>1282</v>
       </c>
       <c r="B256" s="16" t="s">
         <v>1283</v>
       </c>
     </row>
-    <row r="257" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A257" s="16" t="s">
         <v>1284</v>
       </c>
       <c r="B257" s="16" t="s">
         <v>1285</v>
       </c>
     </row>
-    <row r="258" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A258" s="16" t="s">
         <v>1286</v>
       </c>
       <c r="B258" s="16" t="s">
         <v>1287</v>
       </c>
     </row>
-    <row r="259" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A259" s="16" t="s">
         <v>1288</v>
       </c>
       <c r="B259" s="16" t="s">
         <v>1289</v>
       </c>
     </row>
-    <row r="260" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A260" s="16" t="s">
         <v>1290</v>
       </c>
       <c r="B260" s="16" t="s">
         <v>1291</v>
       </c>
     </row>
-    <row r="261" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A261" s="16" t="s">
         <v>1292</v>
       </c>
       <c r="B261" s="16" t="s">
         <v>1293</v>
       </c>
     </row>
-    <row r="262" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A262" s="16" t="s">
         <v>1294</v>
       </c>
       <c r="B262" s="16" t="s">
         <v>1295</v>
       </c>
     </row>
-    <row r="263" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A263" s="16" t="s">
         <v>1296</v>
       </c>
       <c r="B263" s="16" t="s">
         <v>1297</v>
       </c>
     </row>
-    <row r="264" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A264" s="16" t="s">
         <v>1298</v>
       </c>
       <c r="B264" s="16" t="s">
         <v>1299</v>
       </c>
     </row>
-    <row r="265" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A265" s="16" t="s">
         <v>1300</v>
       </c>
       <c r="B265" s="16" t="s">
         <v>1301</v>
       </c>
     </row>
-    <row r="266" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A266" s="16" t="s">
         <v>1302</v>
       </c>
       <c r="B266" s="16" t="s">
         <v>1303</v>
       </c>
     </row>
-    <row r="267" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A267" s="16" t="s">
         <v>1304</v>
       </c>
       <c r="B267" s="16" t="s">
         <v>1305</v>
       </c>
     </row>
-    <row r="268" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A268" s="16" t="s">
         <v>1306</v>
       </c>
       <c r="B268" s="16" t="s">
         <v>1307</v>
       </c>
     </row>
-    <row r="269" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A269" s="16" t="s">
         <v>1308</v>
       </c>
       <c r="B269" s="16" t="s">
         <v>1309</v>
       </c>
     </row>
-    <row r="270" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A270" s="16" t="s">
         <v>1310</v>
       </c>
       <c r="B270" s="16" t="s">
         <v>1311</v>
       </c>
     </row>
-    <row r="271" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A271" s="16" t="s">
         <v>1312</v>
       </c>
       <c r="B271" s="16" t="s">
         <v>1313</v>
       </c>
     </row>
-    <row r="272" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A272" s="16" t="s">
         <v>1314</v>
       </c>
       <c r="B272" s="16" t="s">
         <v>1315</v>
       </c>
     </row>
-    <row r="273" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A273" s="16" t="s">
         <v>1316</v>
       </c>
       <c r="B273" s="16" t="s">
         <v>1317</v>
       </c>
     </row>
-    <row r="274" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A274" s="16" t="s">
         <v>1316</v>
       </c>
       <c r="B274" s="16" t="s">
         <v>1318</v>
       </c>
     </row>
-    <row r="275" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A275" s="16" t="s">
         <v>1319</v>
       </c>
       <c r="B275" s="16" t="s">
         <v>1320</v>
       </c>
     </row>
-    <row r="276" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A276" s="16" t="s">
         <v>1321</v>
       </c>
       <c r="B276" s="16" t="s">
         <v>1322</v>
       </c>
     </row>
-    <row r="277" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A277" s="16" t="s">
         <v>1323</v>
       </c>
       <c r="B277" s="16" t="s">
         <v>1324</v>
       </c>
     </row>
-    <row r="278" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A278" s="16" t="s">
         <v>1325</v>
       </c>
       <c r="B278" s="16" t="s">
         <v>1326</v>
       </c>
     </row>
-    <row r="279" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A279" s="16" t="s">
         <v>1327</v>
       </c>
       <c r="B279" s="16" t="s">
         <v>1328</v>
       </c>
     </row>
-    <row r="280" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A280" s="16" t="s">
         <v>1329</v>
       </c>
       <c r="B280" s="16" t="s">
         <v>1330</v>
       </c>
     </row>
-    <row r="281" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A281" s="16" t="s">
         <v>1331</v>
       </c>
       <c r="B281" s="16" t="s">
         <v>1332</v>
       </c>
     </row>
-    <row r="282" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A282" s="16" t="s">
         <v>1333</v>
       </c>
       <c r="B282" s="16" t="s">
         <v>1334</v>
       </c>
     </row>
-    <row r="283" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A283" s="16" t="s">
         <v>1335</v>
       </c>
       <c r="B283" s="16" t="s">
         <v>1336</v>
       </c>
     </row>
-    <row r="284" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A284" s="16" t="s">
         <v>1337</v>
       </c>
       <c r="B284" s="16" t="s">
         <v>1338</v>
       </c>
     </row>
-    <row r="285" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A285" s="16" t="s">
         <v>1339</v>
       </c>
       <c r="B285" s="16" t="s">
         <v>1340</v>
       </c>
     </row>
-    <row r="286" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A286" s="16" t="s">
         <v>1341</v>
       </c>
       <c r="B286" s="16" t="s">
         <v>1342</v>
       </c>
     </row>
-    <row r="287" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A287" s="16" t="s">
         <v>1343</v>
       </c>
       <c r="B287" s="16" t="s">
         <v>1344</v>
       </c>
     </row>
-    <row r="288" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A288" s="16" t="s">
         <v>1345</v>
       </c>
       <c r="B288" s="16" t="s">
         <v>1346</v>
       </c>
     </row>
-    <row r="289" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A289" s="16" t="s">
         <v>1347</v>
       </c>
       <c r="B289" s="16" t="s">
         <v>1348</v>
       </c>
     </row>
-    <row r="290" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A290" s="16" t="s">
         <v>1349</v>
       </c>
       <c r="B290" s="16" t="s">
         <v>1350</v>
       </c>
     </row>
-    <row r="291" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A291" s="16" t="s">
         <v>1351</v>
       </c>
       <c r="B291" s="16" t="s">
         <v>1352</v>
       </c>
     </row>
-    <row r="292" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A292" s="16" t="s">
         <v>1353</v>
       </c>
       <c r="B292" s="16" t="s">
         <v>1354</v>
       </c>
     </row>
-    <row r="293" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A293" s="16" t="s">
         <v>1355</v>
       </c>
       <c r="B293" s="16" t="s">
         <v>1356</v>
       </c>
     </row>
-    <row r="294" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A294" s="16" t="s">
         <v>1357</v>
       </c>
       <c r="B294" s="16" t="s">
         <v>1358</v>
       </c>
     </row>
-    <row r="295" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A295" s="16" t="s">
         <v>1359</v>
       </c>
       <c r="B295" s="16" t="s">
         <v>1360</v>
       </c>
     </row>
-    <row r="296" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A296" s="16" t="s">
         <v>1361</v>
       </c>
       <c r="B296" s="16" t="s">
         <v>1362</v>
       </c>
     </row>
-    <row r="297" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A297" s="16" t="s">
         <v>1363</v>
       </c>
       <c r="B297" s="16" t="s">
         <v>1364</v>
       </c>
     </row>
-    <row r="298" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A298" s="16" t="s">
         <v>1365</v>
       </c>
       <c r="B298" s="16" t="s">
         <v>1366</v>
       </c>
     </row>
-    <row r="299" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A299" s="16" t="s">
         <v>1367</v>
       </c>
       <c r="B299" s="16" t="s">
         <v>1368</v>
       </c>
     </row>
-    <row r="300" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A300" s="16" t="s">
         <v>1369</v>
       </c>
       <c r="B300" s="16" t="s">
         <v>1370</v>
       </c>
     </row>
-    <row r="301" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A301" s="16" t="s">
         <v>1371</v>
       </c>
       <c r="B301" s="16" t="s">
         <v>1372</v>
       </c>
     </row>
-    <row r="302" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A302" s="16" t="s">
         <v>1373</v>
       </c>
       <c r="B302" s="16" t="s">
         <v>1374</v>
       </c>
     </row>
-    <row r="303" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A303" s="16" t="s">
         <v>1375</v>
       </c>
       <c r="B303" s="16" t="s">
         <v>1376</v>
       </c>
     </row>
-    <row r="304" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A304" s="16" t="s">
         <v>1377</v>
       </c>
       <c r="B304" s="16" t="s">
         <v>1378</v>
       </c>
     </row>
-    <row r="305" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A305" s="16" t="s">
         <v>1379</v>
       </c>
       <c r="B305" s="16" t="s">
         <v>1380</v>
       </c>
     </row>
-    <row r="306" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A306" s="16" t="s">
         <v>1381</v>
       </c>
       <c r="B306" s="16" t="s">
         <v>1382</v>
       </c>
     </row>
-    <row r="307" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A307" s="16" t="s">
         <v>1383</v>
       </c>
       <c r="B307" s="16" t="s">
         <v>1384</v>
       </c>
     </row>
-    <row r="308" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A308" s="16" t="s">
         <v>1385</v>
       </c>
       <c r="B308" s="16" t="s">
         <v>1386</v>
       </c>
     </row>
-    <row r="309" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A309" s="16" t="s">
         <v>1387</v>
       </c>
       <c r="B309" s="16" t="s">
         <v>1388</v>
       </c>
     </row>
-    <row r="310" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A310" s="16" t="s">
         <v>1389</v>
       </c>
       <c r="B310" s="16" t="s">
         <v>1390</v>
       </c>
     </row>
-    <row r="311" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A311" s="16" t="s">
         <v>1391</v>
       </c>
       <c r="B311" s="16" t="s">
         <v>1392</v>
       </c>
     </row>
-    <row r="312" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A312" s="16" t="s">
         <v>1393</v>
       </c>
       <c r="B312" s="16" t="s">
         <v>1394</v>
       </c>
     </row>
-    <row r="313" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A313" s="16" t="s">
         <v>1395</v>
       </c>
       <c r="B313" s="16" t="s">
         <v>1396</v>
       </c>
     </row>
-    <row r="314" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A314" s="16" t="s">
         <v>1397</v>
       </c>
       <c r="B314" s="16" t="s">
         <v>1398</v>
       </c>
     </row>
-    <row r="315" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A315" s="16" t="s">
         <v>1399</v>
       </c>
       <c r="B315" s="16" t="s">
         <v>1400</v>
       </c>
     </row>
-    <row r="316" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A316" s="16" t="s">
         <v>1401</v>
       </c>
       <c r="B316" s="16" t="s">
         <v>1402</v>
       </c>
     </row>
-    <row r="317" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A317" s="16" t="s">
         <v>1403</v>
       </c>
       <c r="B317" s="16" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="318" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A318" s="16" t="s">
         <v>1405</v>
       </c>
       <c r="B318" s="16" t="s">
         <v>1406</v>
       </c>
     </row>
-    <row r="319" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A319" s="16" t="s">
         <v>1407</v>
       </c>
       <c r="B319" s="16" t="s">
         <v>1408</v>
       </c>
     </row>
-    <row r="320" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A320" s="16" t="s">
         <v>1409</v>
       </c>
       <c r="B320" s="16" t="s">
         <v>1410</v>
       </c>
     </row>
-    <row r="321" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A321" s="16" t="s">
         <v>1411</v>
       </c>
       <c r="B321" s="16" t="s">
         <v>1412</v>
       </c>
     </row>
-    <row r="322" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A322" s="16" t="s">
         <v>1413</v>
       </c>
       <c r="B322" s="16" t="s">
         <v>1414</v>
       </c>
     </row>
-    <row r="323" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A323" s="16" t="s">
         <v>1415</v>
       </c>
       <c r="B323" s="16" t="s">
         <v>1416</v>
       </c>
     </row>
-    <row r="324" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A324" s="16" t="s">
         <v>1417</v>
       </c>
       <c r="B324" s="16" t="s">
         <v>1418</v>
       </c>
     </row>
-    <row r="325" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A325" s="16" t="s">
         <v>1419</v>
       </c>
       <c r="B325" s="16" t="s">
         <v>1420</v>
       </c>
     </row>
-    <row r="326" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A326" s="16" t="s">
         <v>1421</v>
       </c>
       <c r="B326" s="16" t="s">
         <v>1422</v>
       </c>
     </row>
-    <row r="327" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A327" s="16" t="s">
         <v>1423</v>
       </c>
       <c r="B327" s="16" t="s">
         <v>1424</v>
       </c>
     </row>
-    <row r="328" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A328" s="16" t="s">
         <v>1425</v>
       </c>
       <c r="B328" s="16" t="s">
         <v>1426</v>
       </c>
     </row>
-    <row r="329" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A329" s="16" t="s">
         <v>1427</v>
       </c>
       <c r="B329" s="16" t="s">
         <v>1428</v>
       </c>
     </row>
-    <row r="330" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A330" s="16" t="s">
         <v>1429</v>
       </c>
       <c r="B330" s="16" t="s">
         <v>1430</v>
       </c>
     </row>
-    <row r="331" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A331" s="16" t="s">
         <v>1431</v>
       </c>
       <c r="B331" s="16" t="s">
         <v>1432</v>
       </c>
     </row>
-    <row r="332" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A332" s="16" t="s">
         <v>1433</v>
       </c>
       <c r="B332" s="16" t="s">
         <v>1434</v>
       </c>
     </row>
-    <row r="333" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A333" s="16" t="s">
         <v>518</v>
       </c>
       <c r="B333" s="16" t="s">
         <v>1435</v>
       </c>
     </row>
-    <row r="334" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A334" s="16" t="s">
         <v>1436</v>
       </c>
       <c r="B334" s="16" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="335" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A335" s="16" t="s">
         <v>1437</v>
       </c>
       <c r="B335" s="16" t="s">
         <v>1438</v>
       </c>
     </row>
-    <row r="336" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A336" s="16" t="s">
         <v>1439</v>
       </c>
       <c r="B336" s="16" t="s">
         <v>1440</v>
       </c>
     </row>
-    <row r="337" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A337" s="16" t="s">
         <v>1441</v>
       </c>
       <c r="B337" s="16" t="s">
         <v>1442</v>
       </c>
     </row>
-    <row r="338" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A338" s="16" t="s">
         <v>1443</v>
       </c>
       <c r="B338" s="16" t="s">
         <v>1444</v>
       </c>
     </row>
-    <row r="339" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A339" s="16" t="s">
         <v>1445</v>
       </c>
       <c r="B339" s="16" t="s">
         <v>1446</v>
       </c>
     </row>
-    <row r="340" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A340" s="16" t="s">
         <v>1447</v>
       </c>
       <c r="B340" s="16" t="s">
         <v>1448</v>
       </c>
     </row>
-    <row r="341" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A341" s="16" t="s">
         <v>1449</v>
       </c>
       <c r="B341" s="16" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="342" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A342" s="16" t="s">
         <v>1450</v>
       </c>
       <c r="B342" s="16" t="s">
         <v>1451</v>
       </c>
     </row>
-    <row r="343" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A343" s="16" t="s">
         <v>1452</v>
       </c>
       <c r="B343" s="16" t="s">
         <v>1453</v>
       </c>
     </row>
-    <row r="344" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A344" s="16" t="s">
         <v>1454</v>
       </c>
       <c r="B344" s="16" t="s">
         <v>1455</v>
       </c>
     </row>
-    <row r="345" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A345" s="16" t="s">
         <v>1456</v>
       </c>
       <c r="B345" s="16" t="s">
         <v>1457</v>
       </c>
     </row>
-    <row r="346" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A346" s="16" t="s">
         <v>1458</v>
       </c>
       <c r="B346" s="16" t="s">
         <v>1459</v>
       </c>
     </row>
-    <row r="347" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A347" s="16" t="s">
         <v>1460</v>
       </c>
       <c r="B347" s="16" t="s">
         <v>1461</v>
       </c>
     </row>
-    <row r="348" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A348" s="16" t="s">
         <v>1462</v>
       </c>
       <c r="B348" s="16" t="s">
         <v>1463</v>
       </c>
     </row>
-    <row r="349" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A349" s="16" t="s">
         <v>1464</v>
       </c>
       <c r="B349" s="16" t="s">
         <v>1465</v>
       </c>
     </row>
-    <row r="350" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A350" s="16" t="s">
         <v>1466</v>
       </c>
       <c r="B350" s="16" t="s">
         <v>1467</v>
       </c>
     </row>
-    <row r="351" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A351" s="16" t="s">
         <v>1468</v>
       </c>
       <c r="B351" s="16" t="s">
         <v>1469</v>
       </c>
     </row>
-    <row r="352" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A352" s="17" t="s">
         <v>1470</v>
       </c>
       <c r="B352" s="17" t="s">
         <v>1471</v>
       </c>
     </row>
-    <row r="353" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A353" s="16" t="s">
         <v>1472</v>
       </c>
       <c r="B353" s="16" t="s">
         <v>1473</v>
       </c>
     </row>
-    <row r="354" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A354" s="16" t="s">
         <v>1474</v>
       </c>
       <c r="B354" s="16" t="s">
         <v>1475</v>
       </c>
     </row>
-    <row r="355" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A355" s="16" t="s">
         <v>1476</v>
       </c>
       <c r="B355" s="16" t="s">
         <v>1477</v>
       </c>
     </row>
-    <row r="356" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A356" s="16" t="s">
         <v>1478</v>
       </c>
       <c r="B356" s="16" t="s">
         <v>1479</v>
       </c>
     </row>
-    <row r="357" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A357" s="16" t="s">
         <v>1480</v>
       </c>
       <c r="B357" s="16" t="s">
         <v>1481</v>
       </c>
     </row>
-    <row r="358" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A358" s="16" t="s">
         <v>1482</v>
       </c>
       <c r="B358" s="16" t="s">
         <v>1483</v>
       </c>
     </row>
-    <row r="359" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A359" s="16" t="s">
         <v>1484</v>
       </c>
       <c r="B359" s="16" t="s">
         <v>1485</v>
       </c>
     </row>
-    <row r="360" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A360" s="16" t="s">
         <v>1486</v>
       </c>
       <c r="B360" s="16" t="s">
         <v>1487</v>
       </c>
     </row>
-    <row r="361" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A361" s="16" t="s">
         <v>1488</v>
       </c>
       <c r="B361" s="16" t="s">
         <v>1489</v>
       </c>
     </row>
-    <row r="362" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A362" s="16" t="s">
         <v>1491</v>
       </c>
       <c r="B362" s="16" t="s">
         <v>1492</v>
       </c>
     </row>
-    <row r="363" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A363" s="16" t="s">
         <v>1493</v>
       </c>
       <c r="B363" s="16" t="s">
         <v>1494</v>
       </c>
     </row>
-    <row r="364" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A364" s="16" t="s">
         <v>1495</v>
       </c>
       <c r="B364" s="16" t="s">
         <v>1496</v>
       </c>
     </row>
-    <row r="365" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A365" s="16" t="s">
         <v>1497</v>
       </c>
       <c r="B365" s="16" t="s">
         <v>1498</v>
       </c>
     </row>
-    <row r="366" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A366" s="16" t="s">
         <v>1499</v>
       </c>
       <c r="B366" s="16" t="s">
         <v>1500</v>
       </c>
     </row>
-    <row r="367" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A367" s="16" t="s">
         <v>1501</v>
       </c>
       <c r="B367" s="16" t="s">
         <v>1502</v>
       </c>
     </row>
-    <row r="368" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A368" s="16" t="s">
         <v>1503</v>
       </c>
       <c r="B368" s="16" t="s">
         <v>1504</v>
       </c>
     </row>
-    <row r="369" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A369" s="16" t="s">
         <v>1505</v>
       </c>
       <c r="B369" s="16" t="s">
         <v>1506</v>
       </c>
     </row>
-    <row r="370" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A370" s="16" t="s">
         <v>1507</v>
       </c>
       <c r="B370" s="16" t="s">
         <v>1508</v>
       </c>
     </row>
-    <row r="371" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A371" s="16" t="s">
         <v>1509</v>
       </c>
       <c r="B371" s="16" t="s">
         <v>1510</v>
       </c>
     </row>
-    <row r="372" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A372" s="16" t="s">
         <v>1511</v>
       </c>
       <c r="B372" s="16" t="s">
         <v>1512</v>
       </c>
     </row>
-    <row r="373" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A373" s="16" t="s">
         <v>1513</v>
       </c>
       <c r="B373" s="16" t="s">
         <v>1514</v>
       </c>
     </row>
-    <row r="374" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A374" s="16" t="s">
         <v>1515</v>
       </c>
       <c r="B374" s="16" t="s">
         <v>1516</v>
       </c>
     </row>
-    <row r="375" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A375" s="16" t="s">
         <v>1517</v>
       </c>
       <c r="B375" s="16" t="s">
         <v>1518</v>
       </c>
     </row>
-    <row r="376" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A376" s="16" t="s">
         <v>1519</v>
       </c>
       <c r="B376" s="16" t="s">
         <v>1520</v>
       </c>
     </row>
-    <row r="377" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A377" s="16" t="s">
         <v>1521</v>
       </c>
       <c r="B377" s="16" t="s">
         <v>1522</v>
       </c>
     </row>
-    <row r="378" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A378" s="16" t="s">
         <v>1523</v>
       </c>
       <c r="B378" s="16" t="s">
         <v>1524</v>
       </c>
     </row>
-    <row r="379" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A379" s="16" t="s">
         <v>1525</v>
       </c>
       <c r="B379" s="16" t="s">
         <v>1526</v>
       </c>
     </row>
-    <row r="380" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A380" s="16" t="s">
         <v>1527</v>
       </c>
       <c r="B380" s="16" t="s">
         <v>1528</v>
       </c>
     </row>
-    <row r="381" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A381" s="16" t="s">
         <v>1529</v>
       </c>
       <c r="B381" s="16" t="s">
         <v>1530</v>
       </c>
     </row>
-    <row r="382" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A382" s="16" t="s">
         <v>983</v>
       </c>
       <c r="B382" s="16" t="s">
         <v>1531</v>
       </c>
     </row>
-    <row r="383" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A383" s="16" t="s">
         <v>1532</v>
       </c>
       <c r="B383" s="16" t="s">
         <v>1533</v>
       </c>
     </row>
-    <row r="384" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A384" s="16" t="s">
         <v>1534</v>
       </c>
       <c r="B384" s="16" t="s">
         <v>1535</v>
       </c>
     </row>
-    <row r="385" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A385" s="16" t="s">
         <v>1536</v>
       </c>
       <c r="B385" s="16" t="s">
         <v>1537</v>
       </c>
     </row>
-    <row r="386" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A386" s="16" t="s">
         <v>1538</v>
       </c>
       <c r="B386" s="16" t="s">
         <v>1539</v>
       </c>
     </row>
-    <row r="387" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A387" s="16" t="s">
         <v>1540</v>
       </c>
       <c r="B387" s="16" t="s">
         <v>1541</v>
       </c>
     </row>
-    <row r="388" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A388" s="16" t="s">
         <v>1542</v>
       </c>
       <c r="B388" s="16" t="s">
         <v>1543</v>
       </c>
     </row>
-    <row r="389" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A389" s="16" t="s">
         <v>1544</v>
       </c>
       <c r="B389" s="16" t="s">
         <v>1545</v>
       </c>
     </row>
-    <row r="390" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A390" s="16" t="s">
         <v>1546</v>
       </c>
       <c r="B390" s="16" t="s">
         <v>1547</v>
       </c>
     </row>
-    <row r="391" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A391" s="16" t="s">
         <v>1548</v>
       </c>
       <c r="B391" s="16" t="s">
         <v>1549</v>
       </c>
     </row>
-    <row r="392" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A392" s="16" t="s">
         <v>1550</v>
       </c>
       <c r="B392" s="16" t="s">
         <v>1551</v>
       </c>
     </row>
-    <row r="393" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A393" s="16" t="s">
         <v>1552</v>
       </c>
       <c r="B393" s="16" t="s">
         <v>1553</v>
       </c>
     </row>
-    <row r="394" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A394" s="16" t="s">
         <v>1554</v>
       </c>
       <c r="B394" s="16" t="s">
         <v>1555</v>
       </c>
     </row>
-    <row r="395" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A395" s="16" t="s">
         <v>1556</v>
       </c>
       <c r="B395" s="16" t="s">
         <v>1557</v>
       </c>
     </row>
-    <row r="396" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A396" s="16" t="s">
         <v>1558</v>
       </c>
       <c r="B396" s="16" t="s">
         <v>1559</v>
       </c>
     </row>
-    <row r="397" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A397" s="16" t="s">
         <v>1560</v>
       </c>
       <c r="B397" s="16" t="s">
         <v>1561</v>
       </c>
     </row>
-    <row r="398" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A398" s="16" t="s">
         <v>1562</v>
       </c>
       <c r="B398" s="16" t="s">
         <v>1563</v>
       </c>
     </row>
-    <row r="399" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A399" s="16" t="s">
         <v>1564</v>
       </c>
       <c r="B399" s="16" t="s">
         <v>1565</v>
       </c>
     </row>
-    <row r="400" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A400" s="16" t="s">
         <v>1566</v>
       </c>
       <c r="B400" s="16" t="s">
         <v>1567</v>
       </c>
     </row>
-    <row r="401" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A401" s="16" t="s">
         <v>1568</v>
       </c>
       <c r="B401" s="16" t="s">
         <v>1569</v>
       </c>
     </row>
-    <row r="402" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A402" s="16" t="s">
         <v>1570</v>
       </c>
       <c r="B402" s="16" t="s">
         <v>1571</v>
       </c>
     </row>
-    <row r="403" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A403" s="16" t="s">
         <v>1572</v>
       </c>
       <c r="B403" s="16" t="s">
         <v>1573</v>
       </c>
     </row>
-    <row r="404" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A404" s="16" t="s">
         <v>1574</v>
       </c>
       <c r="B404" s="16" t="s">
         <v>1575</v>
       </c>
     </row>
-    <row r="405" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A405" s="16" t="s">
         <v>1576</v>
       </c>
       <c r="B405" s="16" t="s">
         <v>1577</v>
       </c>
     </row>
-    <row r="406" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A406" s="16" t="s">
         <v>1578</v>
       </c>
       <c r="B406" s="16" t="s">
         <v>1579</v>
       </c>
     </row>
-    <row r="407" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A407" s="16" t="s">
         <v>1580</v>
       </c>
       <c r="B407" s="16" t="s">
         <v>1581</v>
       </c>
     </row>
-    <row r="408" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A408" s="16" t="s">
         <v>1582</v>
       </c>
       <c r="B408" s="16" t="s">
         <v>1583</v>
       </c>
     </row>
-    <row r="409" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A409" s="16" t="s">
         <v>1584</v>
       </c>
       <c r="B409" s="16" t="s">
         <v>1585</v>
       </c>
     </row>
-    <row r="410" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A410" s="16" t="s">
         <v>1586</v>
       </c>
       <c r="B410" s="16" t="s">
         <v>1587</v>
       </c>
     </row>
-    <row r="411" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A411" s="16" t="s">
         <v>1588</v>
       </c>
       <c r="B411" s="16" t="s">
         <v>1589</v>
       </c>
     </row>
-    <row r="412" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A412" s="16" t="s">
         <v>1590</v>
       </c>
       <c r="B412" s="16" t="s">
         <v>1591</v>
       </c>
     </row>
-    <row r="413" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A413" s="16" t="s">
         <v>1592</v>
       </c>
       <c r="B413" s="16" t="s">
         <v>1593</v>
       </c>
     </row>
-    <row r="414" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A414" s="16" t="s">
         <v>1594</v>
       </c>
       <c r="B414" s="16" t="s">
         <v>1595</v>
       </c>
     </row>
-    <row r="415" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A415" s="16" t="s">
         <v>1596</v>
       </c>
       <c r="B415" s="16" t="s">
         <v>1597</v>
       </c>
     </row>
-    <row r="416" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A416" s="16" t="s">
         <v>1599</v>
       </c>
       <c r="B416" s="16" t="s">
         <v>1600</v>
       </c>
     </row>
-    <row r="417" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A417" s="16" t="s">
         <v>1601</v>
       </c>
       <c r="B417" s="16" t="s">
         <v>1307</v>
       </c>
     </row>
-    <row r="418" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A418" s="16" t="s">
         <v>1602</v>
       </c>
       <c r="B418" s="16" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="419" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A419" s="20" t="s">
         <v>1236</v>
       </c>
       <c r="B419" s="20" t="s">
         <v>1237</v>
       </c>
     </row>
-    <row r="420" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A420" s="20" t="s">
         <v>1250</v>
       </c>
       <c r="B420" s="20" t="s">
         <v>1251</v>
       </c>
     </row>
-    <row r="421" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A421" s="20" t="s">
         <v>1292</v>
       </c>
       <c r="B421" s="20" t="s">
         <v>1293</v>
       </c>
     </row>
-    <row r="422" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A422" s="20" t="s">
         <v>1361</v>
       </c>
       <c r="B422" s="20" t="s">
         <v>1606</v>
       </c>
     </row>
-    <row r="423" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A423" s="20" t="s">
         <v>1607</v>
       </c>
       <c r="B423" s="20" t="s">
         <v>1608</v>
       </c>
     </row>
-    <row r="424" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A424" s="20" t="s">
         <v>1611</v>
       </c>
       <c r="B424" s="20" t="s">
         <v>1612</v>
       </c>
     </row>
-    <row r="425" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A425" s="20" t="s">
         <v>1609</v>
       </c>
       <c r="B425" s="20" t="s">
         <v>1610</v>
       </c>
     </row>
-    <row r="426" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A426" s="20" t="s">
         <v>1413</v>
       </c>
       <c r="B426" s="20" t="s">
         <v>1414</v>
       </c>
     </row>
-    <row r="427" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A427" s="20" t="s">
         <v>1556</v>
       </c>
       <c r="B427" s="20" t="s">
         <v>1557</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="g7Cu2PR7M9iSZ1rlp2sSlzOX4tSf6nUmGcFM6WeSCvpbgNy89rCWdC0Czs9AZpXdg9QJJUImqSJXoNvJ7KeBtw==" saltValue="TFBIWK1tJSUa57BP/J62yA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.31496062992125984" top="0.78740157480314965" bottom="0.43307086614173229" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AL40"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="K21" sqref="K21:M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="49.54296875" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="24.26953125" style="24" customWidth="1"/>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
     <col min="10" max="10" width="36" style="24" customWidth="1"/>
-    <col min="11" max="11" width="25.26953125" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="11.26953125" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
     <col min="14" max="14" width="26" style="24" customWidth="1"/>
-    <col min="15" max="16" width="18.26953125" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
     <col min="17" max="17" width="16" style="24" customWidth="1"/>
-    <col min="18" max="18" width="42.453125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
     <col min="19" max="19" width="13" style="24" customWidth="1"/>
-    <col min="20" max="20" width="8.26953125" style="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="44" max="16384" width="8.7265625" style="24"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="215"/>
-[...10 lines deleted...]
-      <c r="M1" s="215"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
     </row>
-    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="28"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
     </row>
-    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="158" t="s">
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="216"/>
-[...6 lines deleted...]
-      <c r="I3" s="223" t="str">
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="219" t="str">
         <f>IF(PUNT_ACT_1!I3="","",PUNT_ACT_1!I3)</f>
         <v/>
       </c>
-      <c r="J3" s="224"/>
-[...1 lines deleted...]
-      <c r="L3" s="225"/>
+      <c r="J3" s="220"/>
+      <c r="K3" s="220"/>
+      <c r="L3" s="221"/>
       <c r="M3" s="49"/>
       <c r="N3" s="29"/>
     </row>
-    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="158" t="s">
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="216"/>
-[...6 lines deleted...]
-      <c r="I4" s="223" t="str">
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="219" t="str">
         <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
         <v/>
       </c>
-      <c r="J4" s="224"/>
-[...1 lines deleted...]
-      <c r="L4" s="225"/>
+      <c r="J4" s="220"/>
+      <c r="K4" s="220"/>
+      <c r="L4" s="221"/>
       <c r="M4" s="49"/>
       <c r="N4" s="30"/>
     </row>
-    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="194" t="s">
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="195"/>
-[...9 lines deleted...]
-      <c r="L5" s="214"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="218"/>
+      <c r="J5" s="116"/>
+      <c r="K5" s="116"/>
+      <c r="L5" s="117"/>
       <c r="M5" s="49"/>
       <c r="N5" s="30"/>
     </row>
-    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="195"/>
-[...9 lines deleted...]
-      <c r="L6" s="208"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="127"/>
+      <c r="K6" s="127"/>
+      <c r="L6" s="128"/>
       <c r="M6" s="50"/>
       <c r="N6" s="30"/>
     </row>
-    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="194" t="s">
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="195"/>
-[...9 lines deleted...]
-      <c r="L7" s="208"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="127"/>
+      <c r="K7" s="127"/>
+      <c r="L7" s="128"/>
       <c r="M7" s="50"/>
       <c r="N7" s="30"/>
     </row>
-    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="194" t="s">
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="195"/>
-[...9 lines deleted...]
-      <c r="L8" s="211"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="131"/>
       <c r="M8" s="51"/>
       <c r="N8" s="30"/>
     </row>
-    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="194" t="s">
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="195"/>
-[...9 lines deleted...]
-      <c r="L9" s="199"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="133"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="135"/>
       <c r="M9" s="51"/>
       <c r="N9" s="30"/>
     </row>
-    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="194" t="s">
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="195"/>
-[...9 lines deleted...]
-      <c r="L10" s="199"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
+      <c r="L10" s="135"/>
       <c r="M10" s="51"/>
       <c r="N10" s="30"/>
     </row>
-    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A12" s="200" t="s">
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="201"/>
-[...6 lines deleted...]
-      <c r="I12" s="203" t="s">
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="204"/>
-      <c r="K12" s="203" t="s">
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="L12" s="205"/>
-      <c r="M12" s="204"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
       <c r="N12" s="52"/>
       <c r="O12" s="52"/>
       <c r="P12" s="53"/>
     </row>
-    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="160" t="s">
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="163" t="s">
+      <c r="B13" s="156" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="164"/>
-[...4 lines deleted...]
-      <c r="H13" s="166"/>
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
       <c r="I13" s="73">
         <v>35000</v>
       </c>
-      <c r="J13" s="167">
+      <c r="J13" s="160">
         <f>SUM(I13:I16)</f>
         <v>64500</v>
       </c>
-      <c r="K13" s="101"/>
-      <c r="L13" s="171">
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
         <f>ROUND(SUM(K13:K16),2)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="172"/>
-[...1 lines deleted...]
-      <c r="O13" s="129"/>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
       <c r="AB13" s="23"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="23"/>
       <c r="AF13" s="23"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
       <c r="AL13" s="23"/>
     </row>
-    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B14" s="183" t="s">
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="184"/>
-[...4 lines deleted...]
-      <c r="H14" s="186"/>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
       <c r="I14" s="74">
         <v>4000</v>
       </c>
-      <c r="J14" s="168"/>
-[...2 lines deleted...]
-      <c r="M14" s="174"/>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
       <c r="N14" s="55"/>
       <c r="O14" s="55"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="23"/>
       <c r="AD14" s="23"/>
       <c r="AE14" s="23"/>
       <c r="AF14" s="23"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
       <c r="AL14" s="23"/>
     </row>
-    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B15" s="187" t="s">
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="188"/>
-[...4 lines deleted...]
-      <c r="H15" s="189"/>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
       <c r="I15" s="75">
         <v>8000</v>
       </c>
-      <c r="J15" s="169"/>
-[...2 lines deleted...]
-      <c r="M15" s="174"/>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
       <c r="N15" s="55"/>
       <c r="O15" s="55"/>
       <c r="P15" s="54"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
     </row>
-    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B16" s="190" t="s">
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="191"/>
-[...4 lines deleted...]
-      <c r="H16" s="193"/>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
       <c r="I16" s="76">
         <v>17500</v>
       </c>
-      <c r="J16" s="170"/>
-[...2 lines deleted...]
-      <c r="M16" s="176"/>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
       <c r="N16" s="56"/>
       <c r="O16" s="56"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
       <c r="AL16" s="23"/>
     </row>
-    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="177" t="s">
+      <c r="B17" s="170" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="178"/>
-[...4 lines deleted...]
-      <c r="H17" s="179"/>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
       <c r="I17" s="78">
         <f>J13*0.25</f>
         <v>16125</v>
       </c>
       <c r="J17" s="79">
         <f>I17</f>
         <v>16125</v>
       </c>
-      <c r="K17" s="180">
+      <c r="K17" s="173">
         <f>ROUND((L13*0.25),2)</f>
         <v>0</v>
       </c>
-      <c r="L17" s="181"/>
-[...3 lines deleted...]
-      <c r="P17" s="129"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="23"/>
       <c r="AB17" s="23"/>
       <c r="AC17" s="23"/>
       <c r="AD17" s="23"/>
       <c r="AE17" s="23"/>
       <c r="AF17" s="23"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
       <c r="AL17" s="23"/>
     </row>
-    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="130" t="s">
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="132" t="s">
+      <c r="B18" s="189" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="133"/>
-[...5 lines deleted...]
-      <c r="I18" s="135">
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
         <v>5000</v>
       </c>
-      <c r="J18" s="136"/>
-[...2 lines deleted...]
-      <c r="M18" s="139"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="196"/>
       <c r="N18" s="55"/>
       <c r="O18" s="55"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
       <c r="AL18" s="23"/>
     </row>
-    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B19" s="140" t="s">
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="141"/>
-[...5 lines deleted...]
-      <c r="I19" s="143">
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
         <v>10000</v>
       </c>
-      <c r="J19" s="144"/>
-[...2 lines deleted...]
-      <c r="M19" s="147"/>
+      <c r="J19" s="201"/>
+      <c r="K19" s="202"/>
+      <c r="L19" s="203"/>
+      <c r="M19" s="204"/>
       <c r="N19" s="55"/>
       <c r="O19" s="55"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="23"/>
       <c r="Y19" s="23"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
       <c r="AD19" s="23"/>
       <c r="AE19" s="23"/>
       <c r="AF19" s="23"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
       <c r="AL19" s="23"/>
     </row>
-    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="148" t="s">
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="149"/>
-[...8 lines deleted...]
-      <c r="K20" s="153">
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
         <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
         <v>0</v>
       </c>
-      <c r="L20" s="154"/>
-      <c r="M20" s="155"/>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
       <c r="N20" s="52"/>
       <c r="O20" s="52"/>
       <c r="P20" s="53"/>
     </row>
-    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="156" t="s">
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="157"/>
-[...5 lines deleted...]
-      <c r="H21" s="159"/>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
       <c r="I21" s="57"/>
       <c r="J21" s="57"/>
-      <c r="K21" s="117"/>
-[...1 lines deleted...]
-      <c r="M21" s="119"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
       <c r="N21" s="58"/>
       <c r="O21" s="58"/>
       <c r="P21" s="59"/>
     </row>
-    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="122" t="s">
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="123"/>
-[...5 lines deleted...]
-      <c r="H22" s="125"/>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
       <c r="I22" s="60"/>
       <c r="J22" s="60"/>
-      <c r="K22" s="126">
+      <c r="K22" s="215">
         <f>ROUND(SUM(K20:M21),2)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="127"/>
-      <c r="M22" s="128"/>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
       <c r="N22" s="58"/>
       <c r="O22" s="58"/>
       <c r="P22" s="59"/>
     </row>
-    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="61"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="58"/>
       <c r="O23" s="58"/>
       <c r="P23" s="59"/>
     </row>
-    <row r="24" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="53"/>
       <c r="H24" s="53"/>
       <c r="I24" s="53"/>
       <c r="J24" s="53"/>
       <c r="K24" s="53"/>
       <c r="L24" s="53"/>
       <c r="M24" s="53"/>
       <c r="N24" s="53"/>
       <c r="O24" s="53"/>
       <c r="P24" s="53"/>
     </row>
-    <row r="25" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="53"/>
     </row>
-    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A26" s="64"/>
-      <c r="B26" s="120"/>
-[...5 lines deleted...]
-      <c r="H26" s="120"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
       <c r="I26" s="64"/>
       <c r="J26" s="64"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
       <c r="O26" s="64"/>
       <c r="P26" s="64"/>
     </row>
-    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="121"/>
-[...5 lines deleted...]
-      <c r="H27" s="121"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="66"/>
       <c r="L27" s="66"/>
       <c r="M27" s="67"/>
       <c r="N27" s="67"/>
       <c r="O27" s="67"/>
       <c r="P27" s="67"/>
     </row>
-    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="121"/>
-[...5 lines deleted...]
-      <c r="H28" s="121"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="66"/>
       <c r="L28" s="66"/>
       <c r="M28" s="67"/>
       <c r="N28" s="67"/>
       <c r="O28" s="67"/>
       <c r="P28" s="67"/>
     </row>
-    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="121"/>
-[...5 lines deleted...]
-      <c r="H29" s="121"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
       <c r="I29" s="67"/>
       <c r="J29" s="67"/>
       <c r="K29" s="66"/>
       <c r="L29" s="66"/>
       <c r="M29" s="67"/>
       <c r="N29" s="67"/>
       <c r="O29" s="67"/>
       <c r="P29" s="67"/>
     </row>
-    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="67"/>
       <c r="C30" s="67"/>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="67"/>
       <c r="G30" s="67"/>
       <c r="H30" s="67"/>
       <c r="I30" s="67"/>
       <c r="J30" s="67"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
     </row>
-    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="67"/>
       <c r="C31" s="67"/>
       <c r="D31" s="67"/>
       <c r="E31" s="67"/>
       <c r="F31" s="67"/>
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="J31" s="67"/>
       <c r="K31" s="66"/>
       <c r="L31" s="66"/>
       <c r="M31" s="67"/>
       <c r="N31" s="67"/>
       <c r="O31" s="67"/>
       <c r="P31" s="67"/>
     </row>
-    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="67"/>
       <c r="C32" s="67"/>
       <c r="D32" s="67"/>
       <c r="E32" s="67"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="I32" s="67"/>
       <c r="J32" s="67"/>
       <c r="K32" s="66"/>
       <c r="L32" s="66"/>
       <c r="M32" s="67"/>
       <c r="N32" s="67"/>
       <c r="O32" s="67"/>
       <c r="P32" s="67"/>
     </row>
-    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="69"/>
       <c r="C33" s="69"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="70"/>
       <c r="J33" s="70"/>
       <c r="K33" s="70"/>
       <c r="L33" s="70"/>
       <c r="M33" s="70"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
       <c r="P33" s="70"/>
     </row>
-    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A34" s="68" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="71"/>
       <c r="F34" s="71"/>
       <c r="G34" s="71"/>
       <c r="H34" s="71"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
       <c r="N34" s="67"/>
       <c r="O34" s="64"/>
       <c r="P34" s="64"/>
     </row>
-    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A35" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="64"/>
-      <c r="J35" s="116"/>
-[...3 lines deleted...]
-      <c r="N35" s="116"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
       <c r="O35" s="64"/>
       <c r="P35" s="64"/>
     </row>
-    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A36" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="67"/>
       <c r="C36" s="67"/>
       <c r="D36" s="67"/>
       <c r="E36" s="67"/>
       <c r="F36" s="67"/>
       <c r="G36" s="67"/>
       <c r="H36" s="67"/>
       <c r="I36" s="67"/>
       <c r="J36" s="67"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="67"/>
       <c r="N36" s="67"/>
       <c r="O36" s="67"/>
       <c r="P36" s="67"/>
     </row>
-    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="32Rsc/s31K1XbqYXdT40MXRKvJybhg+bczCNBToAuxKMbru6GK9i4oK9ufY7zH9Qlv1CaVBnqx39qOgtQHMrdg==" saltValue="GceMYP0XEn0qWli0ITg1tw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KX8kUYqL0qZ9vFoPUQw+TJwQeQnyaePbc6qtfODCrGqFRADytAWfCpKyJQlOgEn2VFbptUryJTSAbNMYa3Q+vA==" saltValue="84B7OtJqenhlZzChUEctmQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <dataConsolidate/>
+  <mergeCells count="50">
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="J13:J16"/>
+    <mergeCell ref="L13:M16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="A10:H10"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="A12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="I5:L5"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="I4:L4"/>
+  </mergeCells>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>$A$26:$A$39</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" prompt="Tret de cas de reformulació, aquest import ha de coincidir exactament amb l'import que consta al càlcul pressupostari de la sol·licitud PER AQUEST PUNT D'ACTUACIÓ." sqref="L13:M16" xr:uid="{00000000-0002-0000-0100-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0100-000006000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0100-000007000000}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23 K17:M17" xr:uid="{00000000-0002-0000-0100-000008000000}"/>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
+    <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:AL40"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="M3" sqref="M3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
+    <col min="10" max="10" width="36" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
+    <col min="14" max="14" width="26" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
+    <col min="17" max="17" width="16" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
+    <col min="19" max="19" width="13" style="24" customWidth="1"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+    </row>
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="28"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+    </row>
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="220"/>
+      <c r="K3" s="220"/>
+      <c r="L3" s="221"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="29"/>
+    </row>
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="219" t="str">
+        <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
+        <v/>
+      </c>
+      <c r="J4" s="220"/>
+      <c r="K4" s="220"/>
+      <c r="L4" s="221"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="30"/>
+    </row>
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="218"/>
+      <c r="J5" s="116"/>
+      <c r="K5" s="116"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="30"/>
+    </row>
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="127"/>
+      <c r="K6" s="127"/>
+      <c r="L6" s="128"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="30"/>
+    </row>
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="127"/>
+      <c r="K7" s="127"/>
+      <c r="L7" s="128"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="30"/>
+    </row>
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="131"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="30"/>
+    </row>
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="133"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="135"/>
+      <c r="M9" s="51"/>
+      <c r="N9" s="30"/>
+    </row>
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
+      <c r="L10" s="135"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="30"/>
+    </row>
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
+        <v>10</v>
+      </c>
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
+        <v>11</v>
+      </c>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
+      <c r="N12" s="52"/>
+      <c r="O12" s="52"/>
+      <c r="P12" s="53"/>
+    </row>
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="156" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
+      <c r="I13" s="73">
+        <v>35000</v>
+      </c>
+      <c r="J13" s="160">
+        <f>SUM(I13:I16)</f>
+        <v>64500</v>
+      </c>
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
+        <f>ROUND(SUM(K13:K16),2)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
+      <c r="P13" s="54"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+      <c r="U13" s="23"/>
+      <c r="V13" s="23"/>
+      <c r="W13" s="23"/>
+      <c r="X13" s="23"/>
+      <c r="Y13" s="23"/>
+      <c r="Z13" s="23"/>
+      <c r="AA13" s="23"/>
+      <c r="AB13" s="23"/>
+      <c r="AC13" s="23"/>
+      <c r="AD13" s="23"/>
+      <c r="AE13" s="23"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="23"/>
+      <c r="AH13" s="23"/>
+      <c r="AI13" s="23"/>
+      <c r="AJ13" s="23"/>
+      <c r="AK13" s="23"/>
+      <c r="AL13" s="23"/>
+    </row>
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
+      <c r="I14" s="74">
+        <v>4000</v>
+      </c>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="55"/>
+      <c r="P14" s="54"/>
+      <c r="Q14" s="23"/>
+      <c r="R14" s="23"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+      <c r="W14" s="23"/>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="23"/>
+      <c r="AA14" s="23"/>
+      <c r="AB14" s="23"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="23"/>
+      <c r="AE14" s="23"/>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="23"/>
+      <c r="AJ14" s="23"/>
+      <c r="AK14" s="23"/>
+      <c r="AL14" s="23"/>
+    </row>
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
+      <c r="I15" s="75">
+        <v>8000</v>
+      </c>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
+      <c r="N15" s="55"/>
+      <c r="O15" s="55"/>
+      <c r="P15" s="54"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+      <c r="AA15" s="23"/>
+      <c r="AB15" s="23"/>
+      <c r="AC15" s="23"/>
+      <c r="AD15" s="23"/>
+      <c r="AE15" s="23"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="23"/>
+      <c r="AH15" s="23"/>
+      <c r="AI15" s="23"/>
+      <c r="AJ15" s="23"/>
+      <c r="AK15" s="23"/>
+      <c r="AL15" s="23"/>
+    </row>
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
+      <c r="I16" s="76">
+        <v>17500</v>
+      </c>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="23"/>
+      <c r="U16" s="23"/>
+      <c r="V16" s="23"/>
+      <c r="W16" s="23"/>
+      <c r="X16" s="23"/>
+      <c r="Y16" s="23"/>
+      <c r="Z16" s="23"/>
+      <c r="AA16" s="23"/>
+      <c r="AB16" s="23"/>
+      <c r="AC16" s="23"/>
+      <c r="AD16" s="23"/>
+      <c r="AE16" s="23"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="23"/>
+      <c r="AH16" s="23"/>
+      <c r="AI16" s="23"/>
+      <c r="AJ16" s="23"/>
+      <c r="AK16" s="23"/>
+      <c r="AL16" s="23"/>
+    </row>
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A17" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="170" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
+      <c r="I17" s="78">
+        <f>J13*0.25</f>
+        <v>16125</v>
+      </c>
+      <c r="J17" s="79">
+        <f>I17</f>
+        <v>16125</v>
+      </c>
+      <c r="K17" s="173">
+        <f>ROUND((L13*0.25),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
+      <c r="Q17" s="23"/>
+      <c r="R17" s="23"/>
+      <c r="S17" s="23"/>
+      <c r="T17" s="23"/>
+      <c r="U17" s="23"/>
+      <c r="V17" s="23"/>
+      <c r="W17" s="23"/>
+      <c r="X17" s="23"/>
+      <c r="Y17" s="23"/>
+      <c r="Z17" s="23"/>
+      <c r="AA17" s="23"/>
+      <c r="AB17" s="23"/>
+      <c r="AC17" s="23"/>
+      <c r="AD17" s="23"/>
+      <c r="AE17" s="23"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="23"/>
+      <c r="AH17" s="23"/>
+      <c r="AI17" s="23"/>
+      <c r="AJ17" s="23"/>
+      <c r="AK17" s="23"/>
+      <c r="AL17" s="23"/>
+    </row>
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="189" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
+        <v>5000</v>
+      </c>
+      <c r="J18" s="193"/>
+      <c r="K18" s="222"/>
+      <c r="L18" s="223"/>
+      <c r="M18" s="224"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="54"/>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23"/>
+      <c r="S18" s="23"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="23"/>
+      <c r="W18" s="23"/>
+      <c r="X18" s="23"/>
+      <c r="Y18" s="23"/>
+      <c r="Z18" s="23"/>
+      <c r="AA18" s="23"/>
+      <c r="AB18" s="23"/>
+      <c r="AC18" s="23"/>
+      <c r="AD18" s="23"/>
+      <c r="AE18" s="23"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="23"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="23"/>
+      <c r="AJ18" s="23"/>
+      <c r="AK18" s="23"/>
+      <c r="AL18" s="23"/>
+    </row>
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
+        <v>10000</v>
+      </c>
+      <c r="J19" s="201"/>
+      <c r="K19" s="225"/>
+      <c r="L19" s="226"/>
+      <c r="M19" s="227"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="55"/>
+      <c r="P19" s="54"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="23"/>
+      <c r="W19" s="23"/>
+      <c r="X19" s="23"/>
+      <c r="Y19" s="23"/>
+      <c r="Z19" s="23"/>
+      <c r="AA19" s="23"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="23"/>
+      <c r="AD19" s="23"/>
+      <c r="AE19" s="23"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="23"/>
+      <c r="AH19" s="23"/>
+      <c r="AI19" s="23"/>
+      <c r="AJ19" s="23"/>
+      <c r="AK19" s="23"/>
+      <c r="AL19" s="23"/>
+    </row>
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
+        <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
+      <c r="N20" s="52"/>
+      <c r="O20" s="52"/>
+      <c r="P20" s="53"/>
+    </row>
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
+      <c r="P21" s="59"/>
+    </row>
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="215">
+        <f>ROUND(SUM(K20:M21),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="59"/>
+    </row>
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="61"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="59"/>
+    </row>
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
+      <c r="A24" s="53"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="53"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="53"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="53"/>
+      <c r="N24" s="53"/>
+      <c r="O24" s="53"/>
+      <c r="P24" s="53"/>
+    </row>
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
+      <c r="A25" s="53"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="53"/>
+      <c r="N25" s="53"/>
+      <c r="O25" s="53"/>
+      <c r="P25" s="53"/>
+    </row>
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A26" s="64"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="64"/>
+      <c r="K26" s="64"/>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="64"/>
+    </row>
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="67"/>
+      <c r="N27" s="67"/>
+      <c r="O27" s="67"/>
+      <c r="P27" s="67"/>
+    </row>
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="67"/>
+      <c r="N28" s="67"/>
+      <c r="O28" s="67"/>
+      <c r="P28" s="67"/>
+    </row>
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
+      <c r="O29" s="67"/>
+      <c r="P29" s="67"/>
+    </row>
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+    </row>
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="67"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="67"/>
+    </row>
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="67"/>
+      <c r="C32" s="67"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="67"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="67"/>
+      <c r="J32" s="67"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="67"/>
+      <c r="O32" s="67"/>
+      <c r="P32" s="67"/>
+    </row>
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A33" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="69"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="70"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="70"/>
+      <c r="L33" s="70"/>
+      <c r="M33" s="70"/>
+      <c r="N33" s="70"/>
+      <c r="O33" s="70"/>
+      <c r="P33" s="70"/>
+    </row>
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A34" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="71"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="64"/>
+      <c r="J34" s="64"/>
+      <c r="K34" s="64"/>
+      <c r="L34" s="64"/>
+      <c r="M34" s="64"/>
+      <c r="N34" s="67"/>
+      <c r="O34" s="64"/>
+      <c r="P34" s="64"/>
+    </row>
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A35" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="70"/>
+      <c r="C35" s="70"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="70"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="70"/>
+      <c r="H35" s="70"/>
+      <c r="I35" s="64"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
+      <c r="O35" s="64"/>
+      <c r="P35" s="64"/>
+    </row>
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+      <c r="J36" s="67"/>
+      <c r="K36" s="66"/>
+      <c r="L36" s="66"/>
+      <c r="M36" s="67"/>
+      <c r="N36" s="67"/>
+      <c r="O36" s="67"/>
+      <c r="P36" s="67"/>
+    </row>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="tFBTH4hXCYNgzBRfhLj0CSa10nDRihqTlyFpwdJiqvBOTBM750ZRS61uu6dLfyevWXt+ebf0Y0DsOQqli7PpBQ==" saltValue="vDqyS9b48WKh+lDrLLx07A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <dataConsolidate/>
+  <mergeCells count="50">
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="J13:J16"/>
+    <mergeCell ref="L13:M16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="A10:H10"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="A12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="I5:L5"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="I4:L4"/>
+  </mergeCells>
+  <dataValidations count="7">
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23" xr:uid="{00000000-0002-0000-0200-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0200-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0200-000004000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" prompt="Tret de cas de reformulació, aquest import ha de coincidir exactament amb l'import que consta al càlcul pressupostari de la sol·licitud PER AQUEST PUNT D'ACTUACIÓ." sqref="L13:M16" xr:uid="{00000000-0002-0000-0200-000007000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Tret de reformulació, aquest import ha de coincidir EXÀCTAMENT amb el que consta al càlcul pressupostari de la sol·licitud per AQUEST PUNT D'ACTUACIÓ" sqref="K22" xr:uid="{00000000-0002-0000-0200-000008000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0200-000009000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{00000000-0002-0000-0200-00000A000000}">
+      <formula1>$A$26:$A$39</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
+    <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
+  </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:AL40"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="K18" sqref="K18:M18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
+  <cols>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
+    <col min="10" max="10" width="36" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
+    <col min="14" max="14" width="26" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
+    <col min="17" max="17" width="16" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
+    <col min="19" max="19" width="13" style="24" customWidth="1"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+    </row>
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="28"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+    </row>
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="219" t="str">
+        <f>IF(PUNT_ACT_1!I3="","",PUNT_ACT_1!I3)</f>
+        <v/>
+      </c>
+      <c r="J3" s="220"/>
+      <c r="K3" s="220"/>
+      <c r="L3" s="221"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="29"/>
+    </row>
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="219" t="str">
+        <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
+        <v/>
+      </c>
+      <c r="J4" s="220"/>
+      <c r="K4" s="220"/>
+      <c r="L4" s="221"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="30"/>
+    </row>
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="218"/>
+      <c r="J5" s="116"/>
+      <c r="K5" s="116"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="30"/>
+    </row>
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="127"/>
+      <c r="K6" s="127"/>
+      <c r="L6" s="128"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="30"/>
+    </row>
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="127"/>
+      <c r="K7" s="127"/>
+      <c r="L7" s="128"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="30"/>
+    </row>
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="131"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="30"/>
+    </row>
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="133"/>
+      <c r="J9" s="134"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="135"/>
+      <c r="M9" s="51"/>
+      <c r="N9" s="30"/>
+    </row>
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
+      <c r="L10" s="135"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="30"/>
+    </row>
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
+        <v>10</v>
+      </c>
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
+        <v>11</v>
+      </c>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
+      <c r="N12" s="52"/>
+      <c r="O12" s="52"/>
+      <c r="P12" s="53"/>
+    </row>
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="156" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
+      <c r="I13" s="73">
+        <v>35000</v>
+      </c>
+      <c r="J13" s="160">
+        <f>SUM(I13:I16)</f>
+        <v>64500</v>
+      </c>
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
+        <f>ROUND(SUM(K13:K16),2)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
+      <c r="P13" s="54"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23"/>
+      <c r="S13" s="23"/>
+      <c r="T13" s="23"/>
+      <c r="U13" s="23"/>
+      <c r="V13" s="23"/>
+      <c r="W13" s="23"/>
+      <c r="X13" s="23"/>
+      <c r="Y13" s="23"/>
+      <c r="Z13" s="23"/>
+      <c r="AA13" s="23"/>
+      <c r="AB13" s="23"/>
+      <c r="AC13" s="23"/>
+      <c r="AD13" s="23"/>
+      <c r="AE13" s="23"/>
+      <c r="AF13" s="23"/>
+      <c r="AG13" s="23"/>
+      <c r="AH13" s="23"/>
+      <c r="AI13" s="23"/>
+      <c r="AJ13" s="23"/>
+      <c r="AK13" s="23"/>
+      <c r="AL13" s="23"/>
+    </row>
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
+      <c r="I14" s="74">
+        <v>4000</v>
+      </c>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
+      <c r="N14" s="55"/>
+      <c r="O14" s="55"/>
+      <c r="P14" s="54"/>
+      <c r="Q14" s="23"/>
+      <c r="R14" s="23"/>
+      <c r="S14" s="23"/>
+      <c r="T14" s="23"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+      <c r="W14" s="23"/>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="23"/>
+      <c r="AA14" s="23"/>
+      <c r="AB14" s="23"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="23"/>
+      <c r="AE14" s="23"/>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="23"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="23"/>
+      <c r="AJ14" s="23"/>
+      <c r="AK14" s="23"/>
+      <c r="AL14" s="23"/>
+    </row>
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
+      <c r="I15" s="75">
+        <v>8000</v>
+      </c>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
+      <c r="N15" s="55"/>
+      <c r="O15" s="55"/>
+      <c r="P15" s="54"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+      <c r="AA15" s="23"/>
+      <c r="AB15" s="23"/>
+      <c r="AC15" s="23"/>
+      <c r="AD15" s="23"/>
+      <c r="AE15" s="23"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="23"/>
+      <c r="AH15" s="23"/>
+      <c r="AI15" s="23"/>
+      <c r="AJ15" s="23"/>
+      <c r="AK15" s="23"/>
+      <c r="AL15" s="23"/>
+    </row>
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
+      <c r="I16" s="76">
+        <v>17500</v>
+      </c>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="23"/>
+      <c r="U16" s="23"/>
+      <c r="V16" s="23"/>
+      <c r="W16" s="23"/>
+      <c r="X16" s="23"/>
+      <c r="Y16" s="23"/>
+      <c r="Z16" s="23"/>
+      <c r="AA16" s="23"/>
+      <c r="AB16" s="23"/>
+      <c r="AC16" s="23"/>
+      <c r="AD16" s="23"/>
+      <c r="AE16" s="23"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="23"/>
+      <c r="AH16" s="23"/>
+      <c r="AI16" s="23"/>
+      <c r="AJ16" s="23"/>
+      <c r="AK16" s="23"/>
+      <c r="AL16" s="23"/>
+    </row>
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A17" s="77" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="170" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
+      <c r="I17" s="78">
+        <f>J13*0.25</f>
+        <v>16125</v>
+      </c>
+      <c r="J17" s="79">
+        <f>I17</f>
+        <v>16125</v>
+      </c>
+      <c r="K17" s="173">
+        <f>ROUND((L13*0.25),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
+      <c r="Q17" s="23"/>
+      <c r="R17" s="23"/>
+      <c r="S17" s="23"/>
+      <c r="T17" s="23"/>
+      <c r="U17" s="23"/>
+      <c r="V17" s="23"/>
+      <c r="W17" s="23"/>
+      <c r="X17" s="23"/>
+      <c r="Y17" s="23"/>
+      <c r="Z17" s="23"/>
+      <c r="AA17" s="23"/>
+      <c r="AB17" s="23"/>
+      <c r="AC17" s="23"/>
+      <c r="AD17" s="23"/>
+      <c r="AE17" s="23"/>
+      <c r="AF17" s="23"/>
+      <c r="AG17" s="23"/>
+      <c r="AH17" s="23"/>
+      <c r="AI17" s="23"/>
+      <c r="AJ17" s="23"/>
+      <c r="AK17" s="23"/>
+      <c r="AL17" s="23"/>
+    </row>
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="189" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
+        <v>5000</v>
+      </c>
+      <c r="J18" s="193"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="196"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="54"/>
+      <c r="Q18" s="23"/>
+      <c r="R18" s="23"/>
+      <c r="S18" s="23"/>
+      <c r="T18" s="23"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="23"/>
+      <c r="W18" s="23"/>
+      <c r="X18" s="23"/>
+      <c r="Y18" s="23"/>
+      <c r="Z18" s="23"/>
+      <c r="AA18" s="23"/>
+      <c r="AB18" s="23"/>
+      <c r="AC18" s="23"/>
+      <c r="AD18" s="23"/>
+      <c r="AE18" s="23"/>
+      <c r="AF18" s="23"/>
+      <c r="AG18" s="23"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="23"/>
+      <c r="AJ18" s="23"/>
+      <c r="AK18" s="23"/>
+      <c r="AL18" s="23"/>
+    </row>
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
+        <v>10000</v>
+      </c>
+      <c r="J19" s="201"/>
+      <c r="K19" s="202"/>
+      <c r="L19" s="203"/>
+      <c r="M19" s="204"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="55"/>
+      <c r="P19" s="54"/>
+      <c r="Q19" s="23"/>
+      <c r="R19" s="23"/>
+      <c r="S19" s="23"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="23"/>
+      <c r="V19" s="23"/>
+      <c r="W19" s="23"/>
+      <c r="X19" s="23"/>
+      <c r="Y19" s="23"/>
+      <c r="Z19" s="23"/>
+      <c r="AA19" s="23"/>
+      <c r="AB19" s="23"/>
+      <c r="AC19" s="23"/>
+      <c r="AD19" s="23"/>
+      <c r="AE19" s="23"/>
+      <c r="AF19" s="23"/>
+      <c r="AG19" s="23"/>
+      <c r="AH19" s="23"/>
+      <c r="AI19" s="23"/>
+      <c r="AJ19" s="23"/>
+      <c r="AK19" s="23"/>
+      <c r="AL19" s="23"/>
+    </row>
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
+        <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
+      <c r="N20" s="52"/>
+      <c r="O20" s="52"/>
+      <c r="P20" s="53"/>
+    </row>
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
+      <c r="P21" s="59"/>
+    </row>
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="215">
+        <f>ROUND(SUM(K20:M21),2)</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
+      <c r="N22" s="58"/>
+      <c r="O22" s="58"/>
+      <c r="P22" s="59"/>
+    </row>
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="61"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="58"/>
+      <c r="O23" s="58"/>
+      <c r="P23" s="59"/>
+    </row>
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
+      <c r="A24" s="53"/>
+      <c r="B24" s="53"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="53"/>
+      <c r="H24" s="53"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="53"/>
+      <c r="K24" s="53"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="53"/>
+      <c r="N24" s="53"/>
+      <c r="O24" s="53"/>
+      <c r="P24" s="53"/>
+    </row>
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
+      <c r="A25" s="53"/>
+      <c r="B25" s="53"/>
+      <c r="C25" s="53"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="53"/>
+      <c r="G25" s="53"/>
+      <c r="H25" s="53"/>
+      <c r="I25" s="53"/>
+      <c r="J25" s="53"/>
+      <c r="K25" s="53"/>
+      <c r="L25" s="53"/>
+      <c r="M25" s="53"/>
+      <c r="N25" s="53"/>
+      <c r="O25" s="53"/>
+      <c r="P25" s="53"/>
+    </row>
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A26" s="64"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
+      <c r="I26" s="64"/>
+      <c r="J26" s="64"/>
+      <c r="K26" s="64"/>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="64"/>
+    </row>
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="67"/>
+      <c r="N27" s="67"/>
+      <c r="O27" s="67"/>
+      <c r="P27" s="67"/>
+    </row>
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="67"/>
+      <c r="N28" s="67"/>
+      <c r="O28" s="67"/>
+      <c r="P28" s="67"/>
+    </row>
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
+      <c r="O29" s="67"/>
+      <c r="P29" s="67"/>
+    </row>
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+    </row>
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="67"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="67"/>
+    </row>
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="67"/>
+      <c r="C32" s="67"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="67"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="67"/>
+      <c r="J32" s="67"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="67"/>
+      <c r="O32" s="67"/>
+      <c r="P32" s="67"/>
+    </row>
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A33" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="69"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="69"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="70"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="70"/>
+      <c r="L33" s="70"/>
+      <c r="M33" s="70"/>
+      <c r="N33" s="70"/>
+      <c r="O33" s="70"/>
+      <c r="P33" s="70"/>
+    </row>
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A34" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B34" s="71"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="64"/>
+      <c r="J34" s="64"/>
+      <c r="K34" s="64"/>
+      <c r="L34" s="64"/>
+      <c r="M34" s="64"/>
+      <c r="N34" s="67"/>
+      <c r="O34" s="64"/>
+      <c r="P34" s="64"/>
+    </row>
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A35" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="70"/>
+      <c r="C35" s="70"/>
+      <c r="D35" s="70"/>
+      <c r="E35" s="70"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="70"/>
+      <c r="H35" s="70"/>
+      <c r="I35" s="64"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
+      <c r="O35" s="64"/>
+      <c r="P35" s="64"/>
+    </row>
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+      <c r="J36" s="67"/>
+      <c r="K36" s="66"/>
+      <c r="L36" s="66"/>
+      <c r="M36" s="67"/>
+      <c r="N36" s="67"/>
+      <c r="O36" s="67"/>
+      <c r="P36" s="67"/>
+    </row>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="IjK3pSkrwforWs17tQO1WeQcFHP7I1CQVw/hGFsdHOJtYmPm5hbQjdW/Y7LI18Gv9e2/63qnv/NfkxsZadm3Qw==" saltValue="Mu8rxaSTSTT3+1UjPfN64w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="50">
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="I7:L7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="I12:J12"/>
@@ -14015,2027 +15966,1004 @@
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="J13:J16"/>
     <mergeCell ref="L13:M16"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="K17:M17"/>
     <mergeCell ref="N17:P17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="K18:M18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="K19:M19"/>
     <mergeCell ref="J35:N35"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B28:H28"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="K22:M22"/>
   </mergeCells>
-  <dataValidations count="14">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8">
+  <dataValidations count="6">
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23 K17:M17" xr:uid="{00000000-0002-0000-0300-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0300-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0300-000004000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" prompt="Tret de cas de reformulació, aquest import ha de coincidir exactament amb l'import que consta al càlcul pressupostari de la sol·licitud PER AQUEST PUNT D'ACTUACIÓ." sqref="L13:M16" xr:uid="{00000000-0002-0000-0300-000007000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0300-00000B000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{00000000-0002-0000-0300-00000C000000}">
       <formula1>$A$26:$A$39</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9"/>
-[...11 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="L’import màxim per més d'un grup serà de 20.000 €." sqref="K19:M19"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AL40"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="K21" sqref="K21:M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="49.54296875" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="24.26953125" style="24" customWidth="1"/>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
     <col min="10" max="10" width="36" style="24" customWidth="1"/>
-    <col min="11" max="11" width="25.26953125" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="11.26953125" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
     <col min="14" max="14" width="26" style="24" customWidth="1"/>
-    <col min="15" max="16" width="18.26953125" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
     <col min="17" max="17" width="16" style="24" customWidth="1"/>
-    <col min="18" max="18" width="42.453125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
     <col min="19" max="19" width="13" style="24" customWidth="1"/>
-    <col min="20" max="20" width="8.26953125" style="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="44" max="16384" width="8.7265625" style="24"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.5">
-[...14 lines deleted...]
-      <c r="M1" s="215"/>
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
     </row>
-    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="28"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
     </row>
-    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="158" t="s">
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="216"/>
-[...6 lines deleted...]
-      <c r="I3" s="223" t="str">
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="219" t="str">
         <f>IF(PUNT_ACT_1!I3="","",PUNT_ACT_1!I3)</f>
         <v/>
       </c>
-      <c r="J3" s="224"/>
-[...1 lines deleted...]
-      <c r="L3" s="225"/>
+      <c r="J3" s="220"/>
+      <c r="K3" s="220"/>
+      <c r="L3" s="221"/>
       <c r="M3" s="49"/>
       <c r="N3" s="29"/>
     </row>
-    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="158" t="s">
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="216"/>
-[...6 lines deleted...]
-      <c r="I4" s="223" t="str">
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="219" t="str">
         <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
         <v/>
       </c>
-      <c r="J4" s="224"/>
-[...1 lines deleted...]
-      <c r="L4" s="225"/>
+      <c r="J4" s="220"/>
+      <c r="K4" s="220"/>
+      <c r="L4" s="221"/>
       <c r="M4" s="49"/>
       <c r="N4" s="30"/>
     </row>
-    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="194" t="s">
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="195"/>
-[...9 lines deleted...]
-      <c r="L5" s="214"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="228"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="230"/>
       <c r="M5" s="49"/>
       <c r="N5" s="30"/>
     </row>
-    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="195"/>
-[...9 lines deleted...]
-      <c r="L6" s="208"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="231"/>
+      <c r="J6" s="232"/>
+      <c r="K6" s="232"/>
+      <c r="L6" s="233"/>
       <c r="M6" s="50"/>
       <c r="N6" s="30"/>
     </row>
-    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="194" t="s">
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="195"/>
-[...9 lines deleted...]
-      <c r="L7" s="208"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="232"/>
+      <c r="K7" s="232"/>
+      <c r="L7" s="233"/>
       <c r="M7" s="50"/>
       <c r="N7" s="30"/>
     </row>
-    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="194" t="s">
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="195"/>
-[...9 lines deleted...]
-      <c r="L8" s="211"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="234"/>
+      <c r="J8" s="235"/>
+      <c r="K8" s="235"/>
+      <c r="L8" s="236"/>
       <c r="M8" s="51"/>
       <c r="N8" s="30"/>
     </row>
-    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="194" t="s">
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="195"/>
-[...9 lines deleted...]
-      <c r="L9" s="199"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="237"/>
+      <c r="J9" s="238"/>
+      <c r="K9" s="238"/>
+      <c r="L9" s="239"/>
       <c r="M9" s="51"/>
       <c r="N9" s="30"/>
     </row>
-    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="194" t="s">
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="195"/>
-[...9 lines deleted...]
-      <c r="L10" s="199"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="237"/>
+      <c r="J10" s="238"/>
+      <c r="K10" s="238"/>
+      <c r="L10" s="239"/>
       <c r="M10" s="51"/>
       <c r="N10" s="30"/>
     </row>
-    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A12" s="200" t="s">
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="201"/>
-[...6 lines deleted...]
-      <c r="I12" s="203" t="s">
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="204"/>
-      <c r="K12" s="203" t="s">
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="L12" s="205"/>
-      <c r="M12" s="204"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
       <c r="N12" s="52"/>
       <c r="O12" s="52"/>
       <c r="P12" s="53"/>
     </row>
-    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="160" t="s">
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="163" t="s">
+      <c r="B13" s="156" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="164"/>
-[...4 lines deleted...]
-      <c r="H13" s="166"/>
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
       <c r="I13" s="73">
         <v>35000</v>
       </c>
-      <c r="J13" s="167">
+      <c r="J13" s="160">
         <f>SUM(I13:I16)</f>
         <v>64500</v>
       </c>
-      <c r="K13" s="101"/>
-      <c r="L13" s="171">
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
         <f>ROUND(SUM(K13:K16),2)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="172"/>
-[...1 lines deleted...]
-      <c r="O13" s="129"/>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
       <c r="AB13" s="23"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="23"/>
       <c r="AF13" s="23"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
       <c r="AL13" s="23"/>
     </row>
-    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B14" s="183" t="s">
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="184"/>
-[...4 lines deleted...]
-      <c r="H14" s="186"/>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
       <c r="I14" s="74">
         <v>4000</v>
       </c>
-      <c r="J14" s="168"/>
-[...2 lines deleted...]
-      <c r="M14" s="174"/>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
       <c r="N14" s="55"/>
       <c r="O14" s="55"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="23"/>
       <c r="AD14" s="23"/>
       <c r="AE14" s="23"/>
       <c r="AF14" s="23"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
       <c r="AL14" s="23"/>
     </row>
-    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B15" s="187" t="s">
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="188"/>
-[...4 lines deleted...]
-      <c r="H15" s="189"/>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
       <c r="I15" s="75">
         <v>8000</v>
       </c>
-      <c r="J15" s="169"/>
-[...2 lines deleted...]
-      <c r="M15" s="174"/>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
       <c r="N15" s="55"/>
       <c r="O15" s="55"/>
       <c r="P15" s="54"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
     </row>
-    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B16" s="190" t="s">
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="191"/>
-[...4 lines deleted...]
-      <c r="H16" s="193"/>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
       <c r="I16" s="76">
         <v>17500</v>
       </c>
-      <c r="J16" s="170"/>
-[...2 lines deleted...]
-      <c r="M16" s="176"/>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
       <c r="N16" s="56"/>
       <c r="O16" s="56"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
       <c r="AL16" s="23"/>
     </row>
-    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="177" t="s">
+      <c r="B17" s="170" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="178"/>
-[...4 lines deleted...]
-      <c r="H17" s="179"/>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
       <c r="I17" s="78">
         <f>J13*0.25</f>
         <v>16125</v>
       </c>
       <c r="J17" s="79">
         <f>I17</f>
         <v>16125</v>
       </c>
-      <c r="K17" s="180">
+      <c r="K17" s="173">
         <f>ROUND((L13*0.25),2)</f>
         <v>0</v>
       </c>
-      <c r="L17" s="181"/>
-[...3 lines deleted...]
-      <c r="P17" s="129"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="23"/>
       <c r="AB17" s="23"/>
       <c r="AC17" s="23"/>
       <c r="AD17" s="23"/>
       <c r="AE17" s="23"/>
       <c r="AF17" s="23"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
       <c r="AL17" s="23"/>
     </row>
-    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="130" t="s">
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="132" t="s">
+      <c r="B18" s="189" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="133"/>
-[...5 lines deleted...]
-      <c r="I18" s="135">
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
         <v>5000</v>
       </c>
-      <c r="J18" s="136"/>
-[...2 lines deleted...]
-      <c r="M18" s="228"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="196"/>
       <c r="N18" s="55"/>
       <c r="O18" s="55"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
       <c r="AL18" s="23"/>
     </row>
-    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B19" s="140" t="s">
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="141"/>
-[...5 lines deleted...]
-      <c r="I19" s="143">
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
         <v>10000</v>
       </c>
-      <c r="J19" s="144"/>
-[...2 lines deleted...]
-      <c r="M19" s="231"/>
+      <c r="J19" s="201"/>
+      <c r="K19" s="202"/>
+      <c r="L19" s="203"/>
+      <c r="M19" s="204"/>
       <c r="N19" s="55"/>
       <c r="O19" s="55"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="23"/>
       <c r="Y19" s="23"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
       <c r="AD19" s="23"/>
       <c r="AE19" s="23"/>
       <c r="AF19" s="23"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
       <c r="AL19" s="23"/>
     </row>
-    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="148" t="s">
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="149"/>
-[...8 lines deleted...]
-      <c r="K20" s="153">
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
         <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
         <v>0</v>
       </c>
-      <c r="L20" s="154"/>
-      <c r="M20" s="155"/>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
       <c r="N20" s="52"/>
       <c r="O20" s="52"/>
       <c r="P20" s="53"/>
     </row>
-    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="156" t="s">
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="157"/>
-[...5 lines deleted...]
-      <c r="H21" s="159"/>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
       <c r="I21" s="57"/>
       <c r="J21" s="57"/>
-      <c r="K21" s="117"/>
-[...1 lines deleted...]
-      <c r="M21" s="119"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
       <c r="N21" s="58"/>
       <c r="O21" s="58"/>
       <c r="P21" s="59"/>
     </row>
-    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="122" t="s">
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="123"/>
-[...5 lines deleted...]
-      <c r="H22" s="125"/>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
       <c r="I22" s="60"/>
       <c r="J22" s="60"/>
-      <c r="K22" s="126">
+      <c r="K22" s="215">
         <f>ROUND(SUM(K20:M21),2)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="127"/>
-      <c r="M22" s="128"/>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
       <c r="N22" s="58"/>
       <c r="O22" s="58"/>
       <c r="P22" s="59"/>
     </row>
-    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="61"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="58"/>
       <c r="O23" s="58"/>
       <c r="P23" s="59"/>
     </row>
-    <row r="24" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="53"/>
       <c r="H24" s="53"/>
       <c r="I24" s="53"/>
       <c r="J24" s="53"/>
       <c r="K24" s="53"/>
       <c r="L24" s="53"/>
       <c r="M24" s="53"/>
       <c r="N24" s="53"/>
       <c r="O24" s="53"/>
       <c r="P24" s="53"/>
     </row>
-    <row r="25" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="53"/>
     </row>
-    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A26" s="64"/>
-      <c r="B26" s="120"/>
-[...5 lines deleted...]
-      <c r="H26" s="120"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
       <c r="I26" s="64"/>
       <c r="J26" s="64"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
       <c r="O26" s="64"/>
       <c r="P26" s="64"/>
     </row>
-    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="121"/>
-[...5 lines deleted...]
-      <c r="H27" s="121"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="66"/>
       <c r="L27" s="66"/>
       <c r="M27" s="67"/>
       <c r="N27" s="67"/>
       <c r="O27" s="67"/>
       <c r="P27" s="67"/>
     </row>
-    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="121"/>
-[...5 lines deleted...]
-      <c r="H28" s="121"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="66"/>
       <c r="L28" s="66"/>
       <c r="M28" s="67"/>
       <c r="N28" s="67"/>
       <c r="O28" s="67"/>
       <c r="P28" s="67"/>
     </row>
-    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="121"/>
-[...5 lines deleted...]
-      <c r="H29" s="121"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
       <c r="I29" s="67"/>
       <c r="J29" s="67"/>
       <c r="K29" s="66"/>
       <c r="L29" s="66"/>
       <c r="M29" s="67"/>
       <c r="N29" s="67"/>
       <c r="O29" s="67"/>
       <c r="P29" s="67"/>
     </row>
-    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="67"/>
       <c r="C30" s="67"/>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="67"/>
       <c r="G30" s="67"/>
       <c r="H30" s="67"/>
       <c r="I30" s="67"/>
       <c r="J30" s="67"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
     </row>
-    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="67"/>
       <c r="C31" s="67"/>
       <c r="D31" s="67"/>
       <c r="E31" s="67"/>
       <c r="F31" s="67"/>
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="J31" s="67"/>
       <c r="K31" s="66"/>
       <c r="L31" s="66"/>
       <c r="M31" s="67"/>
       <c r="N31" s="67"/>
       <c r="O31" s="67"/>
       <c r="P31" s="67"/>
     </row>
-    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="67"/>
       <c r="C32" s="67"/>
       <c r="D32" s="67"/>
       <c r="E32" s="67"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="I32" s="67"/>
       <c r="J32" s="67"/>
       <c r="K32" s="66"/>
       <c r="L32" s="66"/>
       <c r="M32" s="67"/>
       <c r="N32" s="67"/>
       <c r="O32" s="67"/>
       <c r="P32" s="67"/>
     </row>
-    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="69"/>
       <c r="C33" s="69"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="70"/>
       <c r="J33" s="70"/>
       <c r="K33" s="70"/>
       <c r="L33" s="70"/>
       <c r="M33" s="70"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
       <c r="P33" s="70"/>
     </row>
-    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A34" s="68" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="71"/>
       <c r="F34" s="71"/>
       <c r="G34" s="71"/>
       <c r="H34" s="71"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
       <c r="N34" s="67"/>
       <c r="O34" s="64"/>
       <c r="P34" s="64"/>
     </row>
-    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A35" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="64"/>
-      <c r="J35" s="116"/>
-[...3 lines deleted...]
-      <c r="N35" s="116"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
       <c r="O35" s="64"/>
       <c r="P35" s="64"/>
     </row>
-    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A36" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="67"/>
       <c r="C36" s="67"/>
       <c r="D36" s="67"/>
       <c r="E36" s="67"/>
       <c r="F36" s="67"/>
       <c r="G36" s="67"/>
       <c r="H36" s="67"/>
       <c r="I36" s="67"/>
       <c r="J36" s="67"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="67"/>
       <c r="N36" s="67"/>
       <c r="O36" s="67"/>
       <c r="P36" s="67"/>
     </row>
-    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8RpZqa72IHhLt3kUmNcBGfjE2CrNvoGp5ndyZslO5SyUNgVsUtJdJvYadVSGlJnu9esxqNsBhIWe38aIXRiX7A==" saltValue="YlDax2+A4qjGf+pFZmNykg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...1014 lines deleted...]
-  <sheetProtection algorithmName="SHA-512" hashValue="mLtywpLDtW6wzlE4ZrCCNlZ+PRSBJI/PWGnLltBHk71XgwKcClHK/BHcxwEt8FNA7bOyT2N0NoXkKiXxWBaeeA==" saltValue="WEJ/qAgVBM1d5X8Mf0qvzw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Iz1ev9qio2fGbO0P338sN2kleDvyMnE6LprkZAb8i1lqmo3prpaI71OiwlWRmSW04cMIX7p44YG0yrJdLmt/yA==" saltValue="agK5A8IADjjJg7p0RqHMhQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="50">
     <mergeCell ref="J35:N35"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B28:H28"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="N17:P17"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="K18:M18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="K19:M19"/>
     <mergeCell ref="A20:H20"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="K20:M20"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="J13:J16"/>
@@ -16045,12486 +16973,11459 @@
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:M12"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="I6:L6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="I7:L7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="I4:L4"/>
   </mergeCells>
-  <dataValidations count="14">
-[...12 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8">
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>$A$26:$A$39</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" prompt="En el cas que l'import de les retribucions del personal sigui superior a l'import subvencionable caldrà informar la part de l'import resultant en aquesta casella. " sqref="K21:M21"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0400-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" prompt="Tret de cas de reformulació, aquest import ha de coincidir exactament amb l'import que consta al càlcul pressupostari de la sol·licitud PER AQUEST PUNT D'ACTUACIÓ." sqref="L13:M16" xr:uid="{00000000-0002-0000-0400-000005000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0400-000008000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0400-000009000000}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23 K17:M17" xr:uid="{00000000-0002-0000-0400-00000A000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AL40"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" topLeftCell="A3" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="K21" sqref="K21:M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="49.54296875" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="24.26953125" style="24" customWidth="1"/>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
     <col min="10" max="10" width="36" style="24" customWidth="1"/>
-    <col min="11" max="11" width="25.26953125" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="11.26953125" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
     <col min="14" max="14" width="26" style="24" customWidth="1"/>
-    <col min="15" max="16" width="18.26953125" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
     <col min="17" max="17" width="16" style="24" customWidth="1"/>
-    <col min="18" max="18" width="42.453125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
     <col min="19" max="19" width="13" style="24" customWidth="1"/>
-    <col min="20" max="20" width="8.26953125" style="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="44" max="16384" width="8.7265625" style="24"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="215"/>
-[...10 lines deleted...]
-      <c r="M1" s="215"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
     </row>
-    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="28"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
     </row>
-    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="158" t="s">
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="216"/>
-[...6 lines deleted...]
-      <c r="I3" s="223" t="str">
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="240" t="str">
         <f>IF(PUNT_ACT_1!I3="","",PUNT_ACT_1!I3)</f>
         <v/>
       </c>
-      <c r="J3" s="224"/>
-[...1 lines deleted...]
-      <c r="L3" s="225"/>
+      <c r="J3" s="241"/>
+      <c r="K3" s="241"/>
+      <c r="L3" s="242"/>
       <c r="M3" s="49"/>
       <c r="N3" s="29"/>
     </row>
-    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="158" t="s">
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="216"/>
-[...6 lines deleted...]
-      <c r="I4" s="223" t="str">
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="240" t="str">
         <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
         <v/>
       </c>
-      <c r="J4" s="224"/>
-[...1 lines deleted...]
-      <c r="L4" s="225"/>
+      <c r="J4" s="241"/>
+      <c r="K4" s="241"/>
+      <c r="L4" s="242"/>
       <c r="M4" s="49"/>
       <c r="N4" s="30"/>
     </row>
-    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="194" t="s">
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="195"/>
-[...9 lines deleted...]
-      <c r="L5" s="243"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="228"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="230"/>
       <c r="M5" s="49"/>
       <c r="N5" s="30"/>
     </row>
-    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="195"/>
-[...9 lines deleted...]
-      <c r="L6" s="237"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="231"/>
+      <c r="J6" s="232"/>
+      <c r="K6" s="232"/>
+      <c r="L6" s="233"/>
       <c r="M6" s="50"/>
       <c r="N6" s="30"/>
     </row>
-    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="194" t="s">
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="195"/>
-[...9 lines deleted...]
-      <c r="L7" s="237"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="232"/>
+      <c r="K7" s="232"/>
+      <c r="L7" s="233"/>
       <c r="M7" s="50"/>
       <c r="N7" s="30"/>
     </row>
-    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="194" t="s">
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="195"/>
-[...9 lines deleted...]
-      <c r="L8" s="240"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="234"/>
+      <c r="J8" s="235"/>
+      <c r="K8" s="235"/>
+      <c r="L8" s="236"/>
       <c r="M8" s="51"/>
       <c r="N8" s="30"/>
     </row>
-    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="194" t="s">
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="195"/>
-[...9 lines deleted...]
-      <c r="L9" s="234"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="237"/>
+      <c r="J9" s="238"/>
+      <c r="K9" s="238"/>
+      <c r="L9" s="239"/>
       <c r="M9" s="51"/>
       <c r="N9" s="30"/>
     </row>
-    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="194" t="s">
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="195"/>
-[...9 lines deleted...]
-      <c r="L10" s="234"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="237"/>
+      <c r="J10" s="238"/>
+      <c r="K10" s="238"/>
+      <c r="L10" s="239"/>
       <c r="M10" s="51"/>
       <c r="N10" s="30"/>
     </row>
-    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A12" s="200" t="s">
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="201"/>
-[...6 lines deleted...]
-      <c r="I12" s="203" t="s">
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="204"/>
-      <c r="K12" s="203" t="s">
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="L12" s="205"/>
-      <c r="M12" s="204"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
       <c r="N12" s="52"/>
       <c r="O12" s="52"/>
       <c r="P12" s="53"/>
     </row>
-    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="160" t="s">
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="163" t="s">
+      <c r="B13" s="156" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="164"/>
-[...4 lines deleted...]
-      <c r="H13" s="166"/>
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
       <c r="I13" s="73">
         <v>35000</v>
       </c>
-      <c r="J13" s="167">
+      <c r="J13" s="160">
         <f>SUM(I13:I16)</f>
         <v>64500</v>
       </c>
-      <c r="K13" s="90"/>
-      <c r="L13" s="171">
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
         <f>ROUND(SUM(K13:K16),2)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="172"/>
-[...1 lines deleted...]
-      <c r="O13" s="129"/>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
       <c r="AB13" s="23"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="23"/>
       <c r="AF13" s="23"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
       <c r="AL13" s="23"/>
     </row>
-    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B14" s="183" t="s">
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="184"/>
-[...4 lines deleted...]
-      <c r="H14" s="186"/>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
       <c r="I14" s="74">
         <v>4000</v>
       </c>
-      <c r="J14" s="168"/>
-[...2 lines deleted...]
-      <c r="M14" s="174"/>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
       <c r="N14" s="55"/>
       <c r="O14" s="55"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="23"/>
       <c r="AD14" s="23"/>
       <c r="AE14" s="23"/>
       <c r="AF14" s="23"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
       <c r="AL14" s="23"/>
     </row>
-    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B15" s="187" t="s">
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="188"/>
-[...4 lines deleted...]
-      <c r="H15" s="189"/>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
       <c r="I15" s="75">
         <v>8000</v>
       </c>
-      <c r="J15" s="169"/>
-[...2 lines deleted...]
-      <c r="M15" s="174"/>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
       <c r="N15" s="55"/>
       <c r="O15" s="55"/>
       <c r="P15" s="54"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
     </row>
-    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B16" s="190" t="s">
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="191"/>
-[...4 lines deleted...]
-      <c r="H16" s="193"/>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
       <c r="I16" s="76">
         <v>17500</v>
       </c>
-      <c r="J16" s="170"/>
-[...2 lines deleted...]
-      <c r="M16" s="176"/>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
       <c r="N16" s="56"/>
       <c r="O16" s="56"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
       <c r="AL16" s="23"/>
     </row>
-    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="177" t="s">
+      <c r="B17" s="170" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="178"/>
-[...4 lines deleted...]
-      <c r="H17" s="179"/>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
       <c r="I17" s="78">
         <f>J13*0.25</f>
         <v>16125</v>
       </c>
       <c r="J17" s="79">
         <f>I17</f>
         <v>16125</v>
       </c>
-      <c r="K17" s="180">
+      <c r="K17" s="173">
         <f>ROUND((L13*0.25),2)</f>
         <v>0</v>
       </c>
-      <c r="L17" s="181"/>
-[...3 lines deleted...]
-      <c r="P17" s="129"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="23"/>
       <c r="AB17" s="23"/>
       <c r="AC17" s="23"/>
       <c r="AD17" s="23"/>
       <c r="AE17" s="23"/>
       <c r="AF17" s="23"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
       <c r="AL17" s="23"/>
     </row>
-    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="130" t="s">
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="132" t="s">
+      <c r="B18" s="189" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="133"/>
-[...5 lines deleted...]
-      <c r="I18" s="135">
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
         <v>5000</v>
       </c>
-      <c r="J18" s="136"/>
-[...2 lines deleted...]
-      <c r="M18" s="139"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="196"/>
       <c r="N18" s="55"/>
       <c r="O18" s="55"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
       <c r="AL18" s="23"/>
     </row>
-    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B19" s="140" t="s">
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="141"/>
-[...5 lines deleted...]
-      <c r="I19" s="143">
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
         <v>10000</v>
       </c>
-      <c r="J19" s="144"/>
-[...2 lines deleted...]
-      <c r="M19" s="147"/>
+      <c r="J19" s="201"/>
+      <c r="K19" s="202"/>
+      <c r="L19" s="203"/>
+      <c r="M19" s="204"/>
       <c r="N19" s="55"/>
       <c r="O19" s="55"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="23"/>
       <c r="Y19" s="23"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
       <c r="AD19" s="23"/>
       <c r="AE19" s="23"/>
       <c r="AF19" s="23"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
       <c r="AL19" s="23"/>
     </row>
-    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="148" t="s">
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="149"/>
-[...8 lines deleted...]
-      <c r="K20" s="153">
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
         <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
         <v>0</v>
       </c>
-      <c r="L20" s="154"/>
-      <c r="M20" s="155"/>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
       <c r="N20" s="52"/>
       <c r="O20" s="52"/>
       <c r="P20" s="53"/>
     </row>
-    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="156" t="s">
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="157"/>
-[...5 lines deleted...]
-      <c r="H21" s="159"/>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
       <c r="I21" s="57"/>
       <c r="J21" s="57"/>
-      <c r="K21" s="117"/>
-[...1 lines deleted...]
-      <c r="M21" s="119"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
       <c r="N21" s="58"/>
       <c r="O21" s="58"/>
       <c r="P21" s="59"/>
     </row>
-    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="122" t="s">
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="123"/>
-[...5 lines deleted...]
-      <c r="H22" s="125"/>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
       <c r="I22" s="60"/>
       <c r="J22" s="60"/>
-      <c r="K22" s="126">
+      <c r="K22" s="215">
         <f>ROUND(SUM(K20:M21),2)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="127"/>
-      <c r="M22" s="128"/>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
       <c r="N22" s="58"/>
       <c r="O22" s="58"/>
       <c r="P22" s="59"/>
     </row>
-    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="61"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="58"/>
       <c r="O23" s="58"/>
       <c r="P23" s="59"/>
     </row>
-    <row r="24" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="53"/>
       <c r="H24" s="53"/>
       <c r="I24" s="53"/>
       <c r="J24" s="53"/>
       <c r="K24" s="53"/>
       <c r="L24" s="53"/>
       <c r="M24" s="53"/>
       <c r="N24" s="53"/>
       <c r="O24" s="53"/>
       <c r="P24" s="53"/>
     </row>
-    <row r="25" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="53"/>
     </row>
-    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A26" s="64"/>
-      <c r="B26" s="120"/>
-[...5 lines deleted...]
-      <c r="H26" s="120"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
       <c r="I26" s="64"/>
       <c r="J26" s="64"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
       <c r="O26" s="64"/>
       <c r="P26" s="64"/>
     </row>
-    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="121"/>
-[...5 lines deleted...]
-      <c r="H27" s="121"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="66"/>
       <c r="L27" s="66"/>
       <c r="M27" s="67"/>
       <c r="N27" s="67"/>
       <c r="O27" s="67"/>
       <c r="P27" s="67"/>
     </row>
-    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="121"/>
-[...5 lines deleted...]
-      <c r="H28" s="121"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="66"/>
       <c r="L28" s="66"/>
       <c r="M28" s="67"/>
       <c r="N28" s="67"/>
       <c r="O28" s="67"/>
       <c r="P28" s="67"/>
     </row>
-    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="121"/>
-[...5 lines deleted...]
-      <c r="H29" s="121"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
       <c r="I29" s="67"/>
       <c r="J29" s="67"/>
       <c r="K29" s="66"/>
       <c r="L29" s="66"/>
       <c r="M29" s="67"/>
       <c r="N29" s="67"/>
       <c r="O29" s="67"/>
       <c r="P29" s="67"/>
     </row>
-    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="67"/>
       <c r="C30" s="67"/>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="67"/>
       <c r="G30" s="67"/>
       <c r="H30" s="67"/>
       <c r="I30" s="67"/>
       <c r="J30" s="67"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
     </row>
-    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="67"/>
       <c r="C31" s="67"/>
       <c r="D31" s="67"/>
       <c r="E31" s="67"/>
       <c r="F31" s="67"/>
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="J31" s="67"/>
       <c r="K31" s="66"/>
       <c r="L31" s="66"/>
       <c r="M31" s="67"/>
       <c r="N31" s="67"/>
       <c r="O31" s="67"/>
       <c r="P31" s="67"/>
     </row>
-    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="67"/>
       <c r="C32" s="67"/>
       <c r="D32" s="67"/>
       <c r="E32" s="67"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="I32" s="67"/>
       <c r="J32" s="67"/>
       <c r="K32" s="66"/>
       <c r="L32" s="66"/>
       <c r="M32" s="67"/>
       <c r="N32" s="67"/>
       <c r="O32" s="67"/>
       <c r="P32" s="67"/>
     </row>
-    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="69"/>
       <c r="C33" s="69"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="70"/>
       <c r="J33" s="70"/>
       <c r="K33" s="70"/>
       <c r="L33" s="70"/>
       <c r="M33" s="70"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
       <c r="P33" s="70"/>
     </row>
-    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A34" s="68" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="71"/>
       <c r="F34" s="71"/>
       <c r="G34" s="71"/>
       <c r="H34" s="71"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
       <c r="N34" s="67"/>
       <c r="O34" s="64"/>
       <c r="P34" s="64"/>
     </row>
-    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A35" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="64"/>
-      <c r="J35" s="116"/>
-[...3 lines deleted...]
-      <c r="N35" s="116"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
       <c r="O35" s="64"/>
       <c r="P35" s="64"/>
     </row>
-    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A36" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="67"/>
       <c r="C36" s="67"/>
       <c r="D36" s="67"/>
       <c r="E36" s="67"/>
       <c r="F36" s="67"/>
       <c r="G36" s="67"/>
       <c r="H36" s="67"/>
       <c r="I36" s="67"/>
       <c r="J36" s="67"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="67"/>
       <c r="N36" s="67"/>
       <c r="O36" s="67"/>
       <c r="P36" s="67"/>
     </row>
-    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZvjpkyGkeP3oQ/jvv+2FqDgw2OkoBn2hYYu4iCZeHI2j98b5kcCMNWosg2zosjXEjJj6xyH5C+GlzgfhKp4LmA==" saltValue="niITNiG7jQrFnSI5MNmGMQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JbfaQlhH5RAEA7VRM7Ofoxot/zICPpk014U1eSoDZ+cTn4VeWPLmEH78lEcIdTcRl2Na5Tp/Vc1NrtUq4W33UA==" saltValue="Gawr6rTIDzy3fNgRnyIa6g==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="50">
-    <mergeCell ref="A5:H5"/>
-[...11 lines deleted...]
-    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="J13:J16"/>
+    <mergeCell ref="L13:M16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="K17:M17"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:M12"/>
-    <mergeCell ref="A20:H20"/>
-[...24 lines deleted...]
-    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="I5:L5"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="I4:L4"/>
   </mergeCells>
-  <dataValidations count="14">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8">
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{938E9F63-836A-4057-96BB-51EDCCFB307B}">
       <formula1>$A$26:$A$39</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9"/>
-[...11 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" prompt="En el cas que l'import de les retribucions del personal sigui superior a l'import subvencionable caldrà informar la part de l'import resultant en aquesta casella." sqref="K21:M21"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0500-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Tret de reformulació, aquest import ha de coincidir EXÀCTAMENT amb el que consta al càlcul pressupostari de la sol·licitud per AQUEST PUNT D'ACTUACIÓ" sqref="K22" xr:uid="{00000000-0002-0000-0500-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" prompt="Tret de cas de reformulació, aquest import ha de coincidir exactament amb l'import que consta al càlcul pressupostari de la sol·licitud PER AQUEST PUNT D'ACTUACIÓ." sqref="L13:M16" xr:uid="{00000000-0002-0000-0500-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0500-000006000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0500-000007000000}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23" xr:uid="{00000000-0002-0000-0500-000008000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="I4:L4 J3:L3" unlockedFormula="1"/>
+  </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AL40"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7:L7"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" view="pageLayout" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="K21" sqref="K21:M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="49.54296875" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="24.26953125" style="24" customWidth="1"/>
+    <col min="1" max="1" width="49.59765625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" style="24" customWidth="1"/>
+    <col min="3" max="5" width="11.59765625" style="24" customWidth="1"/>
+    <col min="6" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="39.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="24.265625" style="24" customWidth="1"/>
     <col min="10" max="10" width="36" style="24" customWidth="1"/>
-    <col min="11" max="11" width="25.26953125" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="11.26953125" style="24" customWidth="1"/>
+    <col min="11" max="11" width="25.265625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="19.73046875" style="24" customWidth="1"/>
+    <col min="13" max="13" width="11.265625" style="24" customWidth="1"/>
     <col min="14" max="14" width="26" style="24" customWidth="1"/>
-    <col min="15" max="16" width="18.26953125" style="24" customWidth="1"/>
+    <col min="15" max="16" width="18.265625" style="24" customWidth="1"/>
     <col min="17" max="17" width="16" style="24" customWidth="1"/>
-    <col min="18" max="18" width="42.453125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="42.3984375" style="24" customWidth="1"/>
     <col min="19" max="19" width="13" style="24" customWidth="1"/>
-    <col min="20" max="20" width="8.26953125" style="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="44" max="16384" width="8.7265625" style="24"/>
+    <col min="20" max="20" width="8.265625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="9.265625" style="24" customWidth="1"/>
+    <col min="26" max="26" width="4.3984375" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.265625" style="24" customWidth="1"/>
+    <col min="28" max="41" width="9.265625" style="24" customWidth="1"/>
+    <col min="42" max="43" width="8.73046875" style="24" customWidth="1"/>
+    <col min="44" max="16384" width="8.73046875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="215" t="s">
+    <row r="1" spans="1:38" ht="47.65" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="215"/>
-[...10 lines deleted...]
-      <c r="M1" s="215"/>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="I1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="K1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="118"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
     </row>
-    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:38" ht="32.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="28"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="25"/>
       <c r="O2" s="26"/>
       <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
       <c r="R2" s="26"/>
       <c r="S2" s="25"/>
       <c r="T2" s="25"/>
       <c r="U2" s="25"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
     </row>
-    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="158" t="s">
+    <row r="3" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="216"/>
-[...6 lines deleted...]
-      <c r="I3" s="253" t="str">
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="121"/>
+      <c r="I3" s="219" t="str">
         <f>IF(PUNT_ACT_1!I3="","",PUNT_ACT_1!I3)</f>
         <v/>
       </c>
-      <c r="J3" s="254"/>
-[...1 lines deleted...]
-      <c r="L3" s="255"/>
+      <c r="J3" s="220"/>
+      <c r="K3" s="220"/>
+      <c r="L3" s="221"/>
       <c r="M3" s="49"/>
       <c r="N3" s="29"/>
     </row>
-    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="158" t="s">
+    <row r="4" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="216"/>
-[...6 lines deleted...]
-      <c r="I4" s="253" t="str">
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="219" t="str">
         <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
         <v/>
       </c>
-      <c r="J4" s="254"/>
-[...1 lines deleted...]
-      <c r="L4" s="255"/>
+      <c r="J4" s="220"/>
+      <c r="K4" s="220"/>
+      <c r="L4" s="221"/>
       <c r="M4" s="49"/>
       <c r="N4" s="30"/>
     </row>
-    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="194" t="s">
+    <row r="5" spans="1:38" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="195"/>
-[...9 lines deleted...]
-      <c r="L5" s="249"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="228"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="230"/>
       <c r="M5" s="49"/>
       <c r="N5" s="30"/>
     </row>
-    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="195"/>
-[...9 lines deleted...]
-      <c r="L6" s="249"/>
+      <c r="B6" s="113"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="113"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="113"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="231"/>
+      <c r="J6" s="232"/>
+      <c r="K6" s="232"/>
+      <c r="L6" s="233"/>
       <c r="M6" s="50"/>
       <c r="N6" s="30"/>
     </row>
-    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="194" t="s">
+    <row r="7" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="195"/>
-[...9 lines deleted...]
-      <c r="L7" s="249"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="113"/>
+      <c r="G7" s="113"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="231"/>
+      <c r="J7" s="232"/>
+      <c r="K7" s="232"/>
+      <c r="L7" s="233"/>
       <c r="M7" s="50"/>
       <c r="N7" s="30"/>
     </row>
-    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="194" t="s">
+    <row r="8" spans="1:38" ht="48.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="195"/>
-[...9 lines deleted...]
-      <c r="L8" s="252"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="114"/>
+      <c r="I8" s="234"/>
+      <c r="J8" s="235"/>
+      <c r="K8" s="235"/>
+      <c r="L8" s="236"/>
       <c r="M8" s="51"/>
       <c r="N8" s="30"/>
     </row>
-    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="194" t="s">
+    <row r="9" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="195"/>
-[...9 lines deleted...]
-      <c r="L9" s="246"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="114"/>
+      <c r="I9" s="237"/>
+      <c r="J9" s="238"/>
+      <c r="K9" s="238"/>
+      <c r="L9" s="239"/>
       <c r="M9" s="51"/>
       <c r="N9" s="30"/>
     </row>
-    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="194" t="s">
+    <row r="10" spans="1:38" ht="23.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="195"/>
-[...9 lines deleted...]
-      <c r="L10" s="246"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="114"/>
+      <c r="I10" s="237"/>
+      <c r="J10" s="238"/>
+      <c r="K10" s="238"/>
+      <c r="L10" s="239"/>
       <c r="M10" s="51"/>
       <c r="N10" s="30"/>
     </row>
-    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A12" s="200" t="s">
+    <row r="11" spans="1:38" s="46" customFormat="1" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="12" spans="1:38" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="136" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="201"/>
-[...6 lines deleted...]
-      <c r="I12" s="203" t="s">
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="138"/>
+      <c r="I12" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="204"/>
-      <c r="K12" s="203" t="s">
+      <c r="J12" s="140"/>
+      <c r="K12" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="L12" s="205"/>
-      <c r="M12" s="204"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="140"/>
       <c r="N12" s="52"/>
       <c r="O12" s="52"/>
       <c r="P12" s="53"/>
     </row>
-    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="160" t="s">
+    <row r="13" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="163" t="s">
+      <c r="B13" s="156" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="164"/>
-[...4 lines deleted...]
-      <c r="H13" s="166"/>
+      <c r="C13" s="157"/>
+      <c r="D13" s="157"/>
+      <c r="E13" s="157"/>
+      <c r="F13" s="157"/>
+      <c r="G13" s="158"/>
+      <c r="H13" s="159"/>
       <c r="I13" s="73">
         <v>35000</v>
       </c>
-      <c r="J13" s="167">
+      <c r="J13" s="160">
         <f>SUM(I13:I16)</f>
         <v>64500</v>
       </c>
-      <c r="K13" s="90"/>
-      <c r="L13" s="171">
+      <c r="K13" s="97"/>
+      <c r="L13" s="164">
         <f>ROUND(SUM(K13:K16),2)</f>
         <v>0</v>
       </c>
-      <c r="M13" s="172"/>
-[...1 lines deleted...]
-      <c r="O13" s="129"/>
+      <c r="M13" s="165"/>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="54"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23"/>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
       <c r="AA13" s="23"/>
       <c r="AB13" s="23"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="23"/>
       <c r="AF13" s="23"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="23"/>
       <c r="AK13" s="23"/>
       <c r="AL13" s="23"/>
     </row>
-    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B14" s="183" t="s">
+    <row r="14" spans="1:38" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="154"/>
+      <c r="B14" s="176" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="184"/>
-[...4 lines deleted...]
-      <c r="H14" s="186"/>
+      <c r="C14" s="177"/>
+      <c r="D14" s="177"/>
+      <c r="E14" s="177"/>
+      <c r="F14" s="177"/>
+      <c r="G14" s="178"/>
+      <c r="H14" s="179"/>
       <c r="I14" s="74">
         <v>4000</v>
       </c>
-      <c r="J14" s="168"/>
-[...2 lines deleted...]
-      <c r="M14" s="174"/>
+      <c r="J14" s="161"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="166"/>
+      <c r="M14" s="167"/>
       <c r="N14" s="55"/>
       <c r="O14" s="55"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="23"/>
       <c r="AD14" s="23"/>
       <c r="AE14" s="23"/>
       <c r="AF14" s="23"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="23"/>
       <c r="AL14" s="23"/>
     </row>
-    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B15" s="187" t="s">
+    <row r="15" spans="1:38" ht="28.15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="154"/>
+      <c r="B15" s="180" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="188"/>
-[...4 lines deleted...]
-      <c r="H15" s="189"/>
+      <c r="C15" s="181"/>
+      <c r="D15" s="181"/>
+      <c r="E15" s="181"/>
+      <c r="F15" s="181"/>
+      <c r="G15" s="181"/>
+      <c r="H15" s="182"/>
       <c r="I15" s="75">
         <v>8000</v>
       </c>
-      <c r="J15" s="169"/>
-[...2 lines deleted...]
-      <c r="M15" s="174"/>
+      <c r="J15" s="162"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="166"/>
+      <c r="M15" s="167"/>
       <c r="N15" s="55"/>
       <c r="O15" s="55"/>
       <c r="P15" s="54"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="23"/>
       <c r="T15" s="23"/>
       <c r="U15" s="23"/>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="23"/>
       <c r="AC15" s="23"/>
       <c r="AD15" s="23"/>
       <c r="AE15" s="23"/>
       <c r="AF15" s="23"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="23"/>
       <c r="AK15" s="23"/>
       <c r="AL15" s="23"/>
     </row>
-    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B16" s="190" t="s">
+    <row r="16" spans="1:38" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A16" s="155"/>
+      <c r="B16" s="183" t="s">
         <v>16</v>
       </c>
-      <c r="C16" s="191"/>
-[...4 lines deleted...]
-      <c r="H16" s="193"/>
+      <c r="C16" s="184"/>
+      <c r="D16" s="184"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="185"/>
+      <c r="H16" s="186"/>
       <c r="I16" s="76">
         <v>17500</v>
       </c>
-      <c r="J16" s="170"/>
-[...2 lines deleted...]
-      <c r="M16" s="176"/>
+      <c r="J16" s="163"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="169"/>
       <c r="N16" s="56"/>
       <c r="O16" s="56"/>
       <c r="P16" s="56"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
       <c r="AA16" s="23"/>
       <c r="AB16" s="23"/>
       <c r="AC16" s="23"/>
       <c r="AD16" s="23"/>
       <c r="AE16" s="23"/>
       <c r="AF16" s="23"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="23"/>
       <c r="AK16" s="23"/>
       <c r="AL16" s="23"/>
     </row>
-    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:38" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="177" t="s">
+      <c r="B17" s="170" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="178"/>
-[...4 lines deleted...]
-      <c r="H17" s="179"/>
+      <c r="C17" s="171"/>
+      <c r="D17" s="171"/>
+      <c r="E17" s="171"/>
+      <c r="F17" s="171"/>
+      <c r="G17" s="171"/>
+      <c r="H17" s="172"/>
       <c r="I17" s="78">
         <f>J13*0.25</f>
         <v>16125</v>
       </c>
       <c r="J17" s="79">
         <f>I17</f>
         <v>16125</v>
       </c>
-      <c r="K17" s="180">
+      <c r="K17" s="173">
         <f>ROUND((L13*0.25),2)</f>
         <v>0</v>
       </c>
-      <c r="L17" s="181"/>
-[...3 lines deleted...]
-      <c r="P17" s="129"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="175"/>
+      <c r="N17" s="132"/>
+      <c r="O17" s="132"/>
+      <c r="P17" s="132"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="23"/>
       <c r="AB17" s="23"/>
       <c r="AC17" s="23"/>
       <c r="AD17" s="23"/>
       <c r="AE17" s="23"/>
       <c r="AF17" s="23"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="23"/>
       <c r="AK17" s="23"/>
       <c r="AL17" s="23"/>
     </row>
-    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="130" t="s">
+    <row r="18" spans="1:38" ht="29.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="187" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="132" t="s">
+      <c r="B18" s="189" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="133"/>
-[...5 lines deleted...]
-      <c r="I18" s="135">
+      <c r="C18" s="190"/>
+      <c r="D18" s="190"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="190"/>
+      <c r="G18" s="190"/>
+      <c r="H18" s="191"/>
+      <c r="I18" s="192">
         <v>5000</v>
       </c>
-      <c r="J18" s="136"/>
-[...2 lines deleted...]
-      <c r="M18" s="139"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="195"/>
+      <c r="M18" s="196"/>
       <c r="N18" s="55"/>
       <c r="O18" s="55"/>
       <c r="P18" s="54"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23"/>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
       <c r="X18" s="23"/>
       <c r="Y18" s="23"/>
       <c r="Z18" s="23"/>
       <c r="AA18" s="23"/>
       <c r="AB18" s="23"/>
       <c r="AC18" s="23"/>
       <c r="AD18" s="23"/>
       <c r="AE18" s="23"/>
       <c r="AF18" s="23"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="23"/>
       <c r="AK18" s="23"/>
       <c r="AL18" s="23"/>
     </row>
-    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...1 lines deleted...]
-      <c r="B19" s="140" t="s">
+    <row r="19" spans="1:38" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A19" s="188"/>
+      <c r="B19" s="197" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="141"/>
-[...5 lines deleted...]
-      <c r="I19" s="143">
+      <c r="C19" s="198"/>
+      <c r="D19" s="198"/>
+      <c r="E19" s="198"/>
+      <c r="F19" s="198"/>
+      <c r="G19" s="198"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="200">
         <v>10000</v>
       </c>
-      <c r="J19" s="144"/>
-[...2 lines deleted...]
-      <c r="M19" s="147"/>
+      <c r="J19" s="201"/>
+      <c r="K19" s="202"/>
+      <c r="L19" s="203"/>
+      <c r="M19" s="204"/>
       <c r="N19" s="55"/>
       <c r="O19" s="55"/>
       <c r="P19" s="54"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="23"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="23"/>
       <c r="Y19" s="23"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
       <c r="AD19" s="23"/>
       <c r="AE19" s="23"/>
       <c r="AF19" s="23"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="23"/>
       <c r="AK19" s="23"/>
       <c r="AL19" s="23"/>
     </row>
-    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="148" t="s">
+    <row r="20" spans="1:38" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="142" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="149"/>
-[...8 lines deleted...]
-      <c r="K20" s="153">
+      <c r="B20" s="143"/>
+      <c r="C20" s="143"/>
+      <c r="D20" s="143"/>
+      <c r="E20" s="143"/>
+      <c r="F20" s="143"/>
+      <c r="G20" s="144"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="147">
         <f>ROUND(SUM(L13,K17,K18,K19),2)</f>
         <v>0</v>
       </c>
-      <c r="L20" s="154"/>
-      <c r="M20" s="155"/>
+      <c r="L20" s="148"/>
+      <c r="M20" s="149"/>
       <c r="N20" s="52"/>
       <c r="O20" s="52"/>
       <c r="P20" s="53"/>
     </row>
-    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="156" t="s">
+    <row r="21" spans="1:38" s="22" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="157"/>
-[...5 lines deleted...]
-      <c r="H21" s="159"/>
+      <c r="B21" s="151"/>
+      <c r="C21" s="151"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="119"/>
+      <c r="H21" s="152"/>
       <c r="I21" s="57"/>
       <c r="J21" s="57"/>
-      <c r="K21" s="117"/>
-[...1 lines deleted...]
-      <c r="M21" s="119"/>
+      <c r="K21" s="206"/>
+      <c r="L21" s="207"/>
+      <c r="M21" s="208"/>
       <c r="N21" s="58"/>
       <c r="O21" s="58"/>
       <c r="P21" s="59"/>
     </row>
-    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A22" s="122" t="s">
+    <row r="22" spans="1:38" s="22" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="211" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="123"/>
-[...5 lines deleted...]
-      <c r="H22" s="125"/>
+      <c r="B22" s="212"/>
+      <c r="C22" s="212"/>
+      <c r="D22" s="212"/>
+      <c r="E22" s="212"/>
+      <c r="F22" s="212"/>
+      <c r="G22" s="213"/>
+      <c r="H22" s="214"/>
       <c r="I22" s="60"/>
       <c r="J22" s="60"/>
-      <c r="K22" s="126">
+      <c r="K22" s="215">
         <f>ROUND(SUM(K20:M21),2)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="127"/>
-      <c r="M22" s="128"/>
+      <c r="L22" s="216"/>
+      <c r="M22" s="217"/>
       <c r="N22" s="58"/>
       <c r="O22" s="58"/>
       <c r="P22" s="59"/>
     </row>
-    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:38" s="22" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A23" s="61"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="58"/>
       <c r="O23" s="58"/>
       <c r="P23" s="59"/>
     </row>
-    <row r="24" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A24" s="53"/>
       <c r="B24" s="53"/>
       <c r="C24" s="53"/>
       <c r="D24" s="53"/>
       <c r="E24" s="53"/>
       <c r="F24" s="53"/>
       <c r="G24" s="53"/>
       <c r="H24" s="53"/>
       <c r="I24" s="53"/>
       <c r="J24" s="53"/>
       <c r="K24" s="53"/>
       <c r="L24" s="53"/>
       <c r="M24" s="53"/>
       <c r="N24" s="53"/>
       <c r="O24" s="53"/>
       <c r="P24" s="53"/>
     </row>
-    <row r="25" spans="1:38" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:38" x14ac:dyDescent="0.45">
       <c r="A25" s="53"/>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="53"/>
     </row>
-    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:38" s="21" customFormat="1" ht="19.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A26" s="64"/>
-      <c r="B26" s="120"/>
-[...5 lines deleted...]
-      <c r="H26" s="120"/>
+      <c r="B26" s="209"/>
+      <c r="C26" s="209"/>
+      <c r="D26" s="209"/>
+      <c r="E26" s="209"/>
+      <c r="F26" s="209"/>
+      <c r="G26" s="209"/>
+      <c r="H26" s="209"/>
       <c r="I26" s="64"/>
       <c r="J26" s="64"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
       <c r="O26" s="64"/>
       <c r="P26" s="64"/>
     </row>
-    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A27" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="121"/>
-[...5 lines deleted...]
-      <c r="H27" s="121"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
+      <c r="F27" s="210"/>
+      <c r="G27" s="210"/>
+      <c r="H27" s="210"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="66"/>
       <c r="L27" s="66"/>
       <c r="M27" s="67"/>
       <c r="N27" s="67"/>
       <c r="O27" s="67"/>
       <c r="P27" s="67"/>
     </row>
-    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A28" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="121"/>
-[...5 lines deleted...]
-      <c r="H28" s="121"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+      <c r="F28" s="210"/>
+      <c r="G28" s="210"/>
+      <c r="H28" s="210"/>
       <c r="I28" s="67"/>
       <c r="J28" s="67"/>
       <c r="K28" s="66"/>
       <c r="L28" s="66"/>
       <c r="M28" s="67"/>
       <c r="N28" s="67"/>
       <c r="O28" s="67"/>
       <c r="P28" s="67"/>
     </row>
-    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A29" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="121"/>
-[...5 lines deleted...]
-      <c r="H29" s="121"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
+      <c r="F29" s="210"/>
+      <c r="G29" s="210"/>
+      <c r="H29" s="210"/>
       <c r="I29" s="67"/>
       <c r="J29" s="67"/>
       <c r="K29" s="66"/>
       <c r="L29" s="66"/>
       <c r="M29" s="67"/>
       <c r="N29" s="67"/>
       <c r="O29" s="67"/>
       <c r="P29" s="67"/>
     </row>
-    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A30" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="67"/>
       <c r="C30" s="67"/>
       <c r="D30" s="67"/>
       <c r="E30" s="67"/>
       <c r="F30" s="67"/>
       <c r="G30" s="67"/>
       <c r="H30" s="67"/>
       <c r="I30" s="67"/>
       <c r="J30" s="67"/>
       <c r="K30" s="66"/>
       <c r="L30" s="66"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
     </row>
-    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="67"/>
       <c r="C31" s="67"/>
       <c r="D31" s="67"/>
       <c r="E31" s="67"/>
       <c r="F31" s="67"/>
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="J31" s="67"/>
       <c r="K31" s="66"/>
       <c r="L31" s="66"/>
       <c r="M31" s="67"/>
       <c r="N31" s="67"/>
       <c r="O31" s="67"/>
       <c r="P31" s="67"/>
     </row>
-    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:38" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A32" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="67"/>
       <c r="C32" s="67"/>
       <c r="D32" s="67"/>
       <c r="E32" s="67"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="I32" s="67"/>
       <c r="J32" s="67"/>
       <c r="K32" s="66"/>
       <c r="L32" s="66"/>
       <c r="M32" s="67"/>
       <c r="N32" s="67"/>
       <c r="O32" s="67"/>
       <c r="P32" s="67"/>
     </row>
-    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:16" s="48" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A33" s="68" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="69"/>
       <c r="C33" s="69"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="69"/>
       <c r="H33" s="69"/>
       <c r="I33" s="70"/>
       <c r="J33" s="70"/>
       <c r="K33" s="70"/>
       <c r="L33" s="70"/>
       <c r="M33" s="70"/>
       <c r="N33" s="70"/>
       <c r="O33" s="70"/>
       <c r="P33" s="70"/>
     </row>
-    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A34" s="68" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="71"/>
       <c r="F34" s="71"/>
       <c r="G34" s="71"/>
       <c r="H34" s="71"/>
       <c r="I34" s="64"/>
       <c r="J34" s="64"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="64"/>
       <c r="N34" s="67"/>
       <c r="O34" s="64"/>
       <c r="P34" s="64"/>
     </row>
-    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:16" s="21" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A35" s="72" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="64"/>
-      <c r="J35" s="116"/>
-[...3 lines deleted...]
-      <c r="N35" s="116"/>
+      <c r="J35" s="205"/>
+      <c r="K35" s="205"/>
+      <c r="L35" s="205"/>
+      <c r="M35" s="205"/>
+      <c r="N35" s="205"/>
       <c r="O35" s="64"/>
       <c r="P35" s="64"/>
     </row>
-    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" s="47" customFormat="1" ht="22.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A36" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="67"/>
       <c r="C36" s="67"/>
       <c r="D36" s="67"/>
       <c r="E36" s="67"/>
       <c r="F36" s="67"/>
       <c r="G36" s="67"/>
       <c r="H36" s="67"/>
       <c r="I36" s="67"/>
       <c r="J36" s="67"/>
       <c r="K36" s="66"/>
       <c r="L36" s="66"/>
       <c r="M36" s="67"/>
       <c r="N36" s="67"/>
       <c r="O36" s="67"/>
       <c r="P36" s="67"/>
     </row>
-    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="38" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="39" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
+    <row r="40" spans="1:16" hidden="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HywkiprUbJzMhTFqKQBRBSMCKVK2Dxlz1DNRU3EiU6wBHON0gKnxfqfiiNGtaznxXitzlcCV7/RWZgjbCEdYHw==" saltValue="93kjbXOMtx2ezlw61rclcQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Tx6UA4fU0ukGX7UW1dHMdDG73d5BdFkKxgsztg7EdwXVi44ImD2u3HTFUUjzLU2ikM9AsVsUS5SYxNvW9EXcmA==" saltValue="CKeNlBGmxDgxgvGBpJ6lsw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="50">
-    <mergeCell ref="A1:M1"/>
-[...11 lines deleted...]
-    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="J35:N35"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="A22:H22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="N17:P17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="J13:J16"/>
+    <mergeCell ref="L13:M16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="K17:M17"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:M12"/>
-    <mergeCell ref="A20:H20"/>
-[...992 lines deleted...]
-  <mergeCells count="50">
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="I6:L6"/>
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="I8:L8"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="I4:L4"/>
-    <mergeCell ref="A6:H6"/>
-[...41 lines deleted...]
-    <mergeCell ref="K22:M22"/>
   </mergeCells>
-  <dataValidations count="14">
-[...10 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8">
+  <dataValidations count="6">
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B15:H15 N1:P10 N12:P23 K17:M17" xr:uid="{00000000-0002-0000-0600-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="I13:I15 I21:J21" xr:uid="{00000000-0002-0000-0600-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Nombre TOTAL per AQUEST PUNT D'ACTUACIÓ (ha de coincidir amb el nombre de la proposta de resolució)" sqref="M9" xr:uid="{00000000-0002-0000-0600-000004000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" prompt="Tret de cas de reformulació, aquest import ha de coincidir exactament amb l'import que consta al càlcul pressupostari de la sol·licitud PER AQUEST PUNT D'ACTUACIÓ." sqref="L13:M16" xr:uid="{00000000-0002-0000-0600-000007000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Ha de coincidir amb el col·lectiu que hagueu informat al fromulari de sol·licitud  i al formulari  Projecte explicatiu i detallat dels Serveis (G346NRMI-532). " sqref="E9 A9" xr:uid="{00000000-0002-0000-0600-000009000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I8" xr:uid="{9667121C-6786-42E4-877D-7CA7CCAFC96F}">
       <formula1>$A$26:$A$39</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" prompt="En el cas que l'import de les retribucions del personal sigui superior a l'import subvencionable caldrà informar la part de l'import resultant aquesta casella. " sqref="K21:M21"/>
-[...1 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="L’import màxim per més d'un grup serà de 20.000 €." sqref="K19:M19"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="1.1417322834645669" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S54"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" view="pageLayout" topLeftCell="A12" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="Q15" sqref="Q15:R15"/>
+    <sheetView showGridLines="0" showRuler="0" view="pageLayout" topLeftCell="A6" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="50" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="A38" sqref="A38:G38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.265625" defaultRowHeight="14.25" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="9.26953125" style="24" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="19" max="16384" width="9.26953125" style="24"/>
+    <col min="1" max="1" width="9.265625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="9.3984375" style="24" customWidth="1"/>
+    <col min="3" max="3" width="8.59765625" style="24" customWidth="1"/>
+    <col min="4" max="4" width="9.265625" style="24"/>
+    <col min="5" max="6" width="7.265625" style="24" customWidth="1"/>
+    <col min="7" max="7" width="6.73046875" style="24" customWidth="1"/>
+    <col min="8" max="8" width="45.73046875" style="24" customWidth="1"/>
+    <col min="9" max="9" width="30.3984375" style="24" customWidth="1"/>
+    <col min="10" max="10" width="12.265625" style="24" customWidth="1"/>
+    <col min="11" max="11" width="12.59765625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="6.3984375" style="24" customWidth="1"/>
+    <col min="13" max="13" width="7.73046875" style="24" customWidth="1"/>
+    <col min="14" max="14" width="9.265625" style="24"/>
+    <col min="15" max="15" width="15.73046875" style="24" customWidth="1"/>
+    <col min="16" max="16" width="32.3984375" style="24" customWidth="1"/>
+    <col min="17" max="17" width="29.59765625" style="24" customWidth="1"/>
+    <col min="18" max="18" width="9.265625" style="24" customWidth="1"/>
+    <col min="19" max="16384" width="9.265625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="56.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="256" t="s">
+    <row r="1" spans="1:19" ht="56.65" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="343" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="256"/>
-[...15 lines deleted...]
-      <c r="R1" s="256"/>
+      <c r="B1" s="343"/>
+      <c r="C1" s="343"/>
+      <c r="D1" s="343"/>
+      <c r="E1" s="343"/>
+      <c r="F1" s="343"/>
+      <c r="G1" s="343"/>
+      <c r="H1" s="343"/>
+      <c r="I1" s="343"/>
+      <c r="J1" s="343"/>
+      <c r="K1" s="343"/>
+      <c r="L1" s="343"/>
+      <c r="M1" s="343"/>
+      <c r="N1" s="343"/>
+      <c r="O1" s="343"/>
+      <c r="P1" s="343"/>
+      <c r="Q1" s="343"/>
+      <c r="R1" s="343"/>
       <c r="S1" s="39"/>
     </row>
-    <row r="2" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="53"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
     </row>
-    <row r="3" spans="1:19" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="158" t="s">
+    <row r="3" spans="1:19" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="216"/>
-[...6 lines deleted...]
-      <c r="I3" s="346" t="str">
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="246" t="str">
         <f>IF(PUNT_ACT_1!I3="","",PUNT_ACT_1!I3)</f>
         <v/>
       </c>
-      <c r="J3" s="346"/>
-[...10 lines deleted...]
-      <c r="A4" s="158" t="s">
+      <c r="J3" s="246"/>
+      <c r="K3" s="246"/>
+      <c r="L3" s="246"/>
+      <c r="M3" s="246"/>
+      <c r="N3" s="246"/>
+      <c r="O3" s="246"/>
+      <c r="P3" s="246"/>
+      <c r="Q3" s="246"/>
+      <c r="R3" s="246"/>
+    </row>
+    <row r="4" spans="1:19" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="119" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="216"/>
-[...6 lines deleted...]
-      <c r="I4" s="346" t="str">
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="121"/>
+      <c r="I4" s="246" t="str">
         <f>IF(PUNT_ACT_1!I4="","",PUNT_ACT_1!I4)</f>
         <v/>
       </c>
-      <c r="J4" s="346"/>
-[...9 lines deleted...]
-    <row r="5" spans="1:19" x14ac:dyDescent="0.35">
+      <c r="J4" s="246"/>
+      <c r="K4" s="246"/>
+      <c r="L4" s="246"/>
+      <c r="M4" s="246"/>
+      <c r="N4" s="246"/>
+      <c r="O4" s="246"/>
+      <c r="P4" s="246"/>
+      <c r="Q4" s="246"/>
+      <c r="R4" s="246"/>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.45">
       <c r="A5" s="53"/>
       <c r="B5" s="53"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
       <c r="F5" s="53"/>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
       <c r="I5" s="53"/>
       <c r="J5" s="53"/>
       <c r="K5" s="53"/>
       <c r="L5" s="53"/>
       <c r="M5" s="53"/>
       <c r="N5" s="53"/>
       <c r="O5" s="53"/>
       <c r="P5" s="53"/>
       <c r="Q5" s="53"/>
       <c r="R5" s="53"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.45">
       <c r="A6" s="53"/>
       <c r="B6" s="53"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
     </row>
-    <row r="7" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="361" t="s">
+    <row r="7" spans="1:19" s="21" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A7" s="266" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="361"/>
-[...14 lines deleted...]
-      <c r="Q7" s="361"/>
+      <c r="B7" s="266"/>
+      <c r="C7" s="266"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="266"/>
+      <c r="F7" s="266"/>
+      <c r="G7" s="266"/>
+      <c r="H7" s="266"/>
+      <c r="I7" s="266"/>
+      <c r="J7" s="266"/>
+      <c r="K7" s="266"/>
+      <c r="L7" s="266"/>
+      <c r="M7" s="266"/>
+      <c r="N7" s="266"/>
+      <c r="O7" s="266"/>
+      <c r="P7" s="266"/>
+      <c r="Q7" s="266"/>
       <c r="R7" s="64"/>
     </row>
-    <row r="8" spans="1:19" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:19" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A8" s="53"/>
-      <c r="B8" s="362"/>
-[...10 lines deleted...]
-      <c r="M8" s="362"/>
+      <c r="B8" s="267"/>
+      <c r="C8" s="267"/>
+      <c r="D8" s="267"/>
+      <c r="E8" s="267"/>
+      <c r="F8" s="267"/>
+      <c r="G8" s="267"/>
+      <c r="H8" s="267"/>
+      <c r="I8" s="267"/>
+      <c r="J8" s="267"/>
+      <c r="K8" s="267"/>
+      <c r="L8" s="267"/>
+      <c r="M8" s="267"/>
       <c r="N8" s="80"/>
       <c r="O8" s="80"/>
       <c r="P8" s="80"/>
       <c r="Q8" s="80"/>
       <c r="R8" s="53"/>
     </row>
-    <row r="9" spans="1:19" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="355" t="s">
+    <row r="9" spans="1:19" ht="80.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A9" s="260" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="356"/>
-[...5 lines deleted...]
-      <c r="H9" s="111" t="s">
+      <c r="B9" s="261"/>
+      <c r="C9" s="261"/>
+      <c r="D9" s="261"/>
+      <c r="E9" s="261"/>
+      <c r="F9" s="261"/>
+      <c r="G9" s="262"/>
+      <c r="H9" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="I9" s="108" t="s">
+      <c r="I9" s="104" t="s">
         <v>41</v>
       </c>
-      <c r="J9" s="349" t="s">
+      <c r="J9" s="251" t="s">
         <v>42</v>
       </c>
-      <c r="K9" s="350"/>
-[...4 lines deleted...]
-      <c r="P9" s="95" t="s">
+      <c r="K9" s="252"/>
+      <c r="L9" s="252"/>
+      <c r="M9" s="252"/>
+      <c r="N9" s="252"/>
+      <c r="O9" s="253"/>
+      <c r="P9" s="91" t="s">
         <v>43</v>
       </c>
-      <c r="Q9" s="347" t="s">
+      <c r="Q9" s="249" t="s">
         <v>44</v>
       </c>
-      <c r="R9" s="348"/>
-[...222 lines deleted...]
-      <c r="A21" s="331" t="s">
+      <c r="R9" s="250"/>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="263"/>
+      <c r="B10" s="264"/>
+      <c r="C10" s="264"/>
+      <c r="D10" s="264"/>
+      <c r="E10" s="264"/>
+      <c r="F10" s="264"/>
+      <c r="G10" s="265"/>
+      <c r="H10" s="101"/>
+      <c r="I10" s="101"/>
+      <c r="J10" s="254"/>
+      <c r="K10" s="255"/>
+      <c r="L10" s="255"/>
+      <c r="M10" s="255"/>
+      <c r="N10" s="255"/>
+      <c r="O10" s="256"/>
+      <c r="P10" s="108"/>
+      <c r="Q10" s="247"/>
+      <c r="R10" s="248"/>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A11" s="243"/>
+      <c r="B11" s="244"/>
+      <c r="C11" s="244"/>
+      <c r="D11" s="244"/>
+      <c r="E11" s="244"/>
+      <c r="F11" s="244"/>
+      <c r="G11" s="245"/>
+      <c r="H11" s="105"/>
+      <c r="I11" s="102"/>
+      <c r="J11" s="257"/>
+      <c r="K11" s="258"/>
+      <c r="L11" s="258"/>
+      <c r="M11" s="258"/>
+      <c r="N11" s="258"/>
+      <c r="O11" s="259"/>
+      <c r="P11" s="109"/>
+      <c r="Q11" s="247"/>
+      <c r="R11" s="248"/>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A12" s="268"/>
+      <c r="B12" s="269"/>
+      <c r="C12" s="269"/>
+      <c r="D12" s="269"/>
+      <c r="E12" s="269"/>
+      <c r="F12" s="269"/>
+      <c r="G12" s="270"/>
+      <c r="H12" s="105"/>
+      <c r="I12" s="102"/>
+      <c r="J12" s="257"/>
+      <c r="K12" s="258"/>
+      <c r="L12" s="258"/>
+      <c r="M12" s="258"/>
+      <c r="N12" s="258"/>
+      <c r="O12" s="259"/>
+      <c r="P12" s="109"/>
+      <c r="Q12" s="247"/>
+      <c r="R12" s="248"/>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A13" s="268"/>
+      <c r="B13" s="269"/>
+      <c r="C13" s="269"/>
+      <c r="D13" s="269"/>
+      <c r="E13" s="269"/>
+      <c r="F13" s="269"/>
+      <c r="G13" s="270"/>
+      <c r="H13" s="105"/>
+      <c r="I13" s="102"/>
+      <c r="J13" s="257"/>
+      <c r="K13" s="258"/>
+      <c r="L13" s="258"/>
+      <c r="M13" s="258"/>
+      <c r="N13" s="258"/>
+      <c r="O13" s="259"/>
+      <c r="P13" s="109"/>
+      <c r="Q13" s="247"/>
+      <c r="R13" s="248"/>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A14" s="268"/>
+      <c r="B14" s="269"/>
+      <c r="C14" s="269"/>
+      <c r="D14" s="269"/>
+      <c r="E14" s="269"/>
+      <c r="F14" s="269"/>
+      <c r="G14" s="270"/>
+      <c r="H14" s="105"/>
+      <c r="I14" s="102"/>
+      <c r="J14" s="257"/>
+      <c r="K14" s="258"/>
+      <c r="L14" s="258"/>
+      <c r="M14" s="258"/>
+      <c r="N14" s="258"/>
+      <c r="O14" s="259"/>
+      <c r="P14" s="109"/>
+      <c r="Q14" s="247"/>
+      <c r="R14" s="248"/>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A15" s="268"/>
+      <c r="B15" s="269"/>
+      <c r="C15" s="269"/>
+      <c r="D15" s="269"/>
+      <c r="E15" s="269"/>
+      <c r="F15" s="269"/>
+      <c r="G15" s="270"/>
+      <c r="H15" s="105"/>
+      <c r="I15" s="102"/>
+      <c r="J15" s="257"/>
+      <c r="K15" s="258"/>
+      <c r="L15" s="258"/>
+      <c r="M15" s="258"/>
+      <c r="N15" s="258"/>
+      <c r="O15" s="259"/>
+      <c r="P15" s="109"/>
+      <c r="Q15" s="247"/>
+      <c r="R15" s="248"/>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="274"/>
+      <c r="B16" s="275"/>
+      <c r="C16" s="275"/>
+      <c r="D16" s="275"/>
+      <c r="E16" s="275"/>
+      <c r="F16" s="275"/>
+      <c r="G16" s="276"/>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="280"/>
+      <c r="K16" s="281"/>
+      <c r="L16" s="281"/>
+      <c r="M16" s="281"/>
+      <c r="N16" s="281"/>
+      <c r="O16" s="282"/>
+      <c r="P16" s="110"/>
+      <c r="Q16" s="247"/>
+      <c r="R16" s="248"/>
+    </row>
+    <row r="17" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="274"/>
+      <c r="B17" s="275"/>
+      <c r="C17" s="275"/>
+      <c r="D17" s="275"/>
+      <c r="E17" s="275"/>
+      <c r="F17" s="275"/>
+      <c r="G17" s="276"/>
+      <c r="H17" s="90"/>
+      <c r="I17" s="90"/>
+      <c r="J17" s="280"/>
+      <c r="K17" s="281"/>
+      <c r="L17" s="281"/>
+      <c r="M17" s="281"/>
+      <c r="N17" s="281"/>
+      <c r="O17" s="282"/>
+      <c r="P17" s="110"/>
+      <c r="Q17" s="247"/>
+      <c r="R17" s="248"/>
+    </row>
+    <row r="18" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="274"/>
+      <c r="B18" s="275"/>
+      <c r="C18" s="275"/>
+      <c r="D18" s="275"/>
+      <c r="E18" s="275"/>
+      <c r="F18" s="275"/>
+      <c r="G18" s="276"/>
+      <c r="H18" s="90"/>
+      <c r="I18" s="90"/>
+      <c r="J18" s="280"/>
+      <c r="K18" s="281"/>
+      <c r="L18" s="281"/>
+      <c r="M18" s="281"/>
+      <c r="N18" s="281"/>
+      <c r="O18" s="282"/>
+      <c r="P18" s="110"/>
+      <c r="Q18" s="247"/>
+      <c r="R18" s="248"/>
+    </row>
+    <row r="19" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="274"/>
+      <c r="B19" s="275"/>
+      <c r="C19" s="275"/>
+      <c r="D19" s="275"/>
+      <c r="E19" s="275"/>
+      <c r="F19" s="275"/>
+      <c r="G19" s="276"/>
+      <c r="H19" s="90"/>
+      <c r="I19" s="90"/>
+      <c r="J19" s="280"/>
+      <c r="K19" s="281"/>
+      <c r="L19" s="281"/>
+      <c r="M19" s="281"/>
+      <c r="N19" s="281"/>
+      <c r="O19" s="282"/>
+      <c r="P19" s="110"/>
+      <c r="Q19" s="247"/>
+      <c r="R19" s="248"/>
+    </row>
+    <row r="20" spans="1:18" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="277"/>
+      <c r="B20" s="278"/>
+      <c r="C20" s="278"/>
+      <c r="D20" s="278"/>
+      <c r="E20" s="278"/>
+      <c r="F20" s="278"/>
+      <c r="G20" s="279"/>
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="283"/>
+      <c r="K20" s="284"/>
+      <c r="L20" s="284"/>
+      <c r="M20" s="284"/>
+      <c r="N20" s="284"/>
+      <c r="O20" s="285"/>
+      <c r="P20" s="111"/>
+      <c r="Q20" s="247"/>
+      <c r="R20" s="248"/>
+    </row>
+    <row r="21" spans="1:18" s="31" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="271" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="332"/>
-[...14 lines deleted...]
-      <c r="Q21" s="264">
+      <c r="B21" s="272"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
+      <c r="E21" s="272"/>
+      <c r="F21" s="272"/>
+      <c r="G21" s="272"/>
+      <c r="H21" s="272"/>
+      <c r="I21" s="272"/>
+      <c r="J21" s="272"/>
+      <c r="K21" s="272"/>
+      <c r="L21" s="272"/>
+      <c r="M21" s="272"/>
+      <c r="N21" s="272"/>
+      <c r="O21" s="272"/>
+      <c r="P21" s="273"/>
+      <c r="Q21" s="344">
         <f>ROUND(SUM(Q10:R20),2)</f>
         <v>0</v>
       </c>
-      <c r="R21" s="265"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="R21" s="345"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A22" s="53"/>
       <c r="B22" s="81"/>
       <c r="C22" s="81"/>
       <c r="D22" s="81"/>
       <c r="E22" s="81"/>
       <c r="F22" s="81"/>
       <c r="G22" s="81"/>
       <c r="H22" s="81"/>
       <c r="I22" s="81"/>
       <c r="J22" s="81"/>
       <c r="K22" s="81"/>
       <c r="L22" s="81"/>
       <c r="M22" s="81"/>
       <c r="N22" s="53"/>
       <c r="O22" s="53"/>
       <c r="P22" s="53"/>
       <c r="Q22" s="53"/>
       <c r="R22" s="53"/>
     </row>
-    <row r="23" spans="1:18" ht="65.25" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A23" s="266" t="s">
+    <row r="23" spans="1:18" ht="65.25" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A23" s="346" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="266"/>
-[...17 lines deleted...]
-    <row r="24" spans="1:18" ht="3.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="346"/>
+      <c r="C23" s="346"/>
+      <c r="D23" s="346"/>
+      <c r="E23" s="346"/>
+      <c r="F23" s="346"/>
+      <c r="G23" s="346"/>
+      <c r="H23" s="346"/>
+      <c r="I23" s="346"/>
+      <c r="J23" s="346"/>
+      <c r="K23" s="346"/>
+      <c r="L23" s="346"/>
+      <c r="M23" s="346"/>
+      <c r="N23" s="346"/>
+      <c r="O23" s="346"/>
+      <c r="P23" s="346"/>
+      <c r="Q23" s="346"/>
+      <c r="R23" s="346"/>
+    </row>
+    <row r="24" spans="1:18" ht="3.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A24" s="82"/>
       <c r="B24" s="82"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="82"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82"/>
       <c r="M24" s="82"/>
       <c r="N24" s="82"/>
       <c r="O24" s="82"/>
       <c r="P24" s="82"/>
       <c r="Q24" s="82"/>
       <c r="R24" s="53"/>
     </row>
-    <row r="25" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:18" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A25" s="82"/>
       <c r="B25" s="82"/>
       <c r="C25" s="82"/>
       <c r="D25" s="82"/>
       <c r="E25" s="82"/>
       <c r="F25" s="82"/>
       <c r="G25" s="82"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
       <c r="J25" s="82"/>
       <c r="K25" s="82"/>
       <c r="L25" s="82"/>
       <c r="M25" s="82"/>
       <c r="N25" s="82"/>
       <c r="O25" s="82"/>
       <c r="P25" s="82"/>
       <c r="Q25" s="82"/>
       <c r="R25" s="53"/>
     </row>
-    <row r="26" spans="1:18" s="23" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:18" s="23" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A26" s="83"/>
       <c r="B26" s="83"/>
       <c r="C26" s="83"/>
       <c r="D26" s="83"/>
       <c r="E26" s="83"/>
       <c r="F26" s="83"/>
       <c r="G26" s="83"/>
       <c r="H26" s="83"/>
       <c r="I26" s="84"/>
-      <c r="J26" s="325" t="s">
+      <c r="J26" s="289" t="s">
         <v>47</v>
       </c>
-      <c r="K26" s="326"/>
-[...1 lines deleted...]
-      <c r="M26" s="325" t="s">
+      <c r="K26" s="290"/>
+      <c r="L26" s="291"/>
+      <c r="M26" s="289" t="s">
         <v>48</v>
       </c>
-      <c r="N26" s="326"/>
-[...1 lines deleted...]
-      <c r="P26" s="267" t="s">
+      <c r="N26" s="290"/>
+      <c r="O26" s="290"/>
+      <c r="P26" s="347" t="s">
         <v>49</v>
       </c>
-      <c r="Q26" s="268"/>
-[...3 lines deleted...]
-      <c r="A27" s="301" t="s">
+      <c r="Q26" s="348"/>
+      <c r="R26" s="349"/>
+    </row>
+    <row r="27" spans="1:18" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A27" s="310" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="302"/>
-[...5 lines deleted...]
-      <c r="H27" s="298" t="s">
+      <c r="B27" s="311"/>
+      <c r="C27" s="311"/>
+      <c r="D27" s="311"/>
+      <c r="E27" s="311"/>
+      <c r="F27" s="311"/>
+      <c r="G27" s="312"/>
+      <c r="H27" s="307" t="s">
         <v>50</v>
       </c>
-      <c r="I27" s="298" t="s">
+      <c r="I27" s="307" t="s">
         <v>51</v>
       </c>
-      <c r="J27" s="270" t="s">
+      <c r="J27" s="292" t="s">
         <v>52</v>
       </c>
-      <c r="K27" s="271"/>
-[...1 lines deleted...]
-      <c r="M27" s="270" t="s">
+      <c r="K27" s="293"/>
+      <c r="L27" s="294"/>
+      <c r="M27" s="292" t="s">
         <v>53</v>
       </c>
-      <c r="N27" s="271"/>
-[...1 lines deleted...]
-      <c r="P27" s="270" t="s">
+      <c r="N27" s="293"/>
+      <c r="O27" s="293"/>
+      <c r="P27" s="292" t="s">
         <v>54</v>
       </c>
-      <c r="Q27" s="271"/>
-[...124 lines deleted...]
-        <f>PUNT_ACT_1!I6</f>
+      <c r="Q27" s="293"/>
+      <c r="R27" s="294"/>
+    </row>
+    <row r="28" spans="1:18" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A28" s="313"/>
+      <c r="B28" s="314"/>
+      <c r="C28" s="314"/>
+      <c r="D28" s="314"/>
+      <c r="E28" s="314"/>
+      <c r="F28" s="314"/>
+      <c r="G28" s="315"/>
+      <c r="H28" s="308"/>
+      <c r="I28" s="308"/>
+      <c r="J28" s="295"/>
+      <c r="K28" s="296"/>
+      <c r="L28" s="297"/>
+      <c r="M28" s="295"/>
+      <c r="N28" s="296"/>
+      <c r="O28" s="296"/>
+      <c r="P28" s="295"/>
+      <c r="Q28" s="296"/>
+      <c r="R28" s="297"/>
+    </row>
+    <row r="29" spans="1:18" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A29" s="313"/>
+      <c r="B29" s="314"/>
+      <c r="C29" s="314"/>
+      <c r="D29" s="314"/>
+      <c r="E29" s="314"/>
+      <c r="F29" s="314"/>
+      <c r="G29" s="315"/>
+      <c r="H29" s="308"/>
+      <c r="I29" s="308"/>
+      <c r="J29" s="295"/>
+      <c r="K29" s="296"/>
+      <c r="L29" s="297"/>
+      <c r="M29" s="295"/>
+      <c r="N29" s="296"/>
+      <c r="O29" s="296"/>
+      <c r="P29" s="295"/>
+      <c r="Q29" s="296"/>
+      <c r="R29" s="297"/>
+    </row>
+    <row r="30" spans="1:18" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A30" s="313"/>
+      <c r="B30" s="314"/>
+      <c r="C30" s="314"/>
+      <c r="D30" s="314"/>
+      <c r="E30" s="314"/>
+      <c r="F30" s="314"/>
+      <c r="G30" s="315"/>
+      <c r="H30" s="308"/>
+      <c r="I30" s="308"/>
+      <c r="J30" s="295"/>
+      <c r="K30" s="296"/>
+      <c r="L30" s="297"/>
+      <c r="M30" s="295"/>
+      <c r="N30" s="296"/>
+      <c r="O30" s="296"/>
+      <c r="P30" s="295"/>
+      <c r="Q30" s="296"/>
+      <c r="R30" s="297"/>
+    </row>
+    <row r="31" spans="1:18" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A31" s="313"/>
+      <c r="B31" s="314"/>
+      <c r="C31" s="314"/>
+      <c r="D31" s="314"/>
+      <c r="E31" s="314"/>
+      <c r="F31" s="314"/>
+      <c r="G31" s="315"/>
+      <c r="H31" s="308"/>
+      <c r="I31" s="308"/>
+      <c r="J31" s="295"/>
+      <c r="K31" s="296"/>
+      <c r="L31" s="297"/>
+      <c r="M31" s="295"/>
+      <c r="N31" s="296"/>
+      <c r="O31" s="296"/>
+      <c r="P31" s="295"/>
+      <c r="Q31" s="296"/>
+      <c r="R31" s="297"/>
+    </row>
+    <row r="32" spans="1:18" s="23" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A32" s="313"/>
+      <c r="B32" s="314"/>
+      <c r="C32" s="314"/>
+      <c r="D32" s="314"/>
+      <c r="E32" s="314"/>
+      <c r="F32" s="314"/>
+      <c r="G32" s="315"/>
+      <c r="H32" s="308"/>
+      <c r="I32" s="308"/>
+      <c r="J32" s="295"/>
+      <c r="K32" s="296"/>
+      <c r="L32" s="297"/>
+      <c r="M32" s="295"/>
+      <c r="N32" s="296"/>
+      <c r="O32" s="296"/>
+      <c r="P32" s="295"/>
+      <c r="Q32" s="296"/>
+      <c r="R32" s="297"/>
+    </row>
+    <row r="33" spans="1:18" s="23" customFormat="1" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="A33" s="316"/>
+      <c r="B33" s="317"/>
+      <c r="C33" s="317"/>
+      <c r="D33" s="317"/>
+      <c r="E33" s="317"/>
+      <c r="F33" s="317"/>
+      <c r="G33" s="318"/>
+      <c r="H33" s="309"/>
+      <c r="I33" s="309"/>
+      <c r="J33" s="298"/>
+      <c r="K33" s="299"/>
+      <c r="L33" s="300"/>
+      <c r="M33" s="298"/>
+      <c r="N33" s="299"/>
+      <c r="O33" s="299"/>
+      <c r="P33" s="298"/>
+      <c r="Q33" s="299"/>
+      <c r="R33" s="300"/>
+    </row>
+    <row r="34" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="319">
+        <f>PUNT_ACT_1!I5</f>
         <v>0</v>
       </c>
-      <c r="B34" s="311"/>
-[...5 lines deleted...]
-      <c r="H34" s="96">
+      <c r="B34" s="320"/>
+      <c r="C34" s="320"/>
+      <c r="D34" s="320"/>
+      <c r="E34" s="320"/>
+      <c r="F34" s="320"/>
+      <c r="G34" s="321"/>
+      <c r="H34" s="92">
         <f>PUNT_ACT_1!I9</f>
         <v>0</v>
       </c>
-      <c r="I34" s="99">
+      <c r="I34" s="95">
         <f>PUNT_ACT_1!I10</f>
         <v>0</v>
       </c>
-      <c r="J34" s="280">
+      <c r="J34" s="337">
         <f>PUNT_ACT_1!K20</f>
         <v>0</v>
       </c>
-      <c r="K34" s="281"/>
-[...1 lines deleted...]
-      <c r="M34" s="261">
+      <c r="K34" s="338"/>
+      <c r="L34" s="339"/>
+      <c r="M34" s="286">
         <f>PUNT_ACT_1!K21</f>
         <v>0</v>
       </c>
-      <c r="N34" s="262"/>
-[...1 lines deleted...]
-      <c r="P34" s="261">
+      <c r="N34" s="287"/>
+      <c r="O34" s="288"/>
+      <c r="P34" s="286">
         <f>PUNT_ACT_1!K22</f>
         <v>0</v>
       </c>
-      <c r="Q34" s="262"/>
-[...3 lines deleted...]
-      <c r="A35" s="313">
+      <c r="Q34" s="287"/>
+      <c r="R34" s="328"/>
+    </row>
+    <row r="35" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="322">
         <f>PUNT_ACT_2!I5</f>
         <v>0</v>
       </c>
-      <c r="B35" s="314"/>
-[...5 lines deleted...]
-      <c r="H35" s="96">
+      <c r="B35" s="323"/>
+      <c r="C35" s="323"/>
+      <c r="D35" s="323"/>
+      <c r="E35" s="323"/>
+      <c r="F35" s="323"/>
+      <c r="G35" s="324"/>
+      <c r="H35" s="92">
         <f>PUNT_ACT_2!I9</f>
         <v>0</v>
       </c>
-      <c r="I35" s="99">
+      <c r="I35" s="95">
         <f>PUNT_ACT_2!I10</f>
         <v>0</v>
       </c>
-      <c r="J35" s="261">
+      <c r="J35" s="286">
         <f>PUNT_ACT_2!K20</f>
         <v>0</v>
       </c>
-      <c r="K35" s="262"/>
-[...1 lines deleted...]
-      <c r="M35" s="261">
+      <c r="K35" s="287"/>
+      <c r="L35" s="328"/>
+      <c r="M35" s="286">
         <f>PUNT_ACT_2!K21</f>
         <v>0</v>
       </c>
-      <c r="N35" s="262"/>
-[...1 lines deleted...]
-      <c r="P35" s="261">
+      <c r="N35" s="287"/>
+      <c r="O35" s="288"/>
+      <c r="P35" s="286">
         <f>PUNT_ACT_2!K22</f>
         <v>0</v>
       </c>
-      <c r="Q35" s="262"/>
-[...3 lines deleted...]
-      <c r="A36" s="313">
+      <c r="Q35" s="287"/>
+      <c r="R35" s="328"/>
+    </row>
+    <row r="36" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="322">
+        <f>PUNT_ACT_3!I5</f>
+        <v>0</v>
+      </c>
+      <c r="B36" s="323"/>
+      <c r="C36" s="323"/>
+      <c r="D36" s="323"/>
+      <c r="E36" s="323"/>
+      <c r="F36" s="323"/>
+      <c r="G36" s="324"/>
+      <c r="H36" s="92">
+        <f>PUNT_ACT_3!I9</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="95">
+        <f>PUNT_ACT_3!I10</f>
+        <v>0</v>
+      </c>
+      <c r="J36" s="286">
+        <f>PUNT_ACT_3!K20</f>
+        <v>0</v>
+      </c>
+      <c r="K36" s="287"/>
+      <c r="L36" s="328"/>
+      <c r="M36" s="286">
+        <f>PUNT_ACT_3!K21</f>
+        <v>0</v>
+      </c>
+      <c r="N36" s="287"/>
+      <c r="O36" s="288"/>
+      <c r="P36" s="286">
+        <f>PUNT_ACT_3!K22</f>
+        <v>0</v>
+      </c>
+      <c r="Q36" s="287"/>
+      <c r="R36" s="328"/>
+    </row>
+    <row r="37" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="322">
         <f>PUNT_ACT_4!I5</f>
         <v>0</v>
       </c>
-      <c r="B36" s="314"/>
-[...43 lines deleted...]
-      <c r="H37" s="96">
+      <c r="B37" s="323"/>
+      <c r="C37" s="323"/>
+      <c r="D37" s="323"/>
+      <c r="E37" s="323"/>
+      <c r="F37" s="323"/>
+      <c r="G37" s="324"/>
+      <c r="H37" s="92">
         <f>PUNT_ACT_4!I9</f>
         <v>0</v>
       </c>
-      <c r="I37" s="99">
+      <c r="I37" s="95">
         <f>PUNT_ACT_4!I10</f>
         <v>0</v>
       </c>
-      <c r="J37" s="261">
+      <c r="J37" s="286">
         <f>PUNT_ACT_4!K20</f>
         <v>0</v>
       </c>
-      <c r="K37" s="262"/>
-[...1 lines deleted...]
-      <c r="M37" s="261">
+      <c r="K37" s="287"/>
+      <c r="L37" s="328"/>
+      <c r="M37" s="286">
         <f>PUNT_ACT_4!K21</f>
         <v>0</v>
       </c>
-      <c r="N37" s="262"/>
-[...1 lines deleted...]
-      <c r="P37" s="261">
+      <c r="N37" s="287"/>
+      <c r="O37" s="288"/>
+      <c r="P37" s="286">
         <f>PUNT_ACT_4!K22</f>
         <v>0</v>
       </c>
-      <c r="Q37" s="262"/>
-[...3 lines deleted...]
-      <c r="A38" s="313">
+      <c r="Q37" s="287"/>
+      <c r="R37" s="328"/>
+    </row>
+    <row r="38" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="322">
         <f>PUNT_ACT_5!I5</f>
         <v>0</v>
       </c>
-      <c r="B38" s="314"/>
-[...5 lines deleted...]
-      <c r="H38" s="96">
+      <c r="B38" s="323"/>
+      <c r="C38" s="323"/>
+      <c r="D38" s="323"/>
+      <c r="E38" s="323"/>
+      <c r="F38" s="323"/>
+      <c r="G38" s="324"/>
+      <c r="H38" s="92">
         <f>PUNT_ACT_5!I9</f>
         <v>0</v>
       </c>
-      <c r="I38" s="99">
+      <c r="I38" s="95">
         <f>PUNT_ACT_5!I10</f>
         <v>0</v>
       </c>
-      <c r="J38" s="261">
+      <c r="J38" s="286">
         <f>PUNT_ACT_5!K20</f>
         <v>0</v>
       </c>
-      <c r="K38" s="262"/>
-[...1 lines deleted...]
-      <c r="M38" s="261">
+      <c r="K38" s="287"/>
+      <c r="L38" s="328"/>
+      <c r="M38" s="286">
         <f>PUNT_ACT_5!K21</f>
         <v>0</v>
       </c>
-      <c r="N38" s="262"/>
-[...1 lines deleted...]
-      <c r="P38" s="261">
+      <c r="N38" s="287"/>
+      <c r="O38" s="288"/>
+      <c r="P38" s="286">
         <f>PUNT_ACT_5!K22</f>
         <v>0</v>
       </c>
-      <c r="Q38" s="262"/>
-[...3 lines deleted...]
-      <c r="A39" s="313">
+      <c r="Q38" s="287"/>
+      <c r="R38" s="328"/>
+    </row>
+    <row r="39" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="322">
         <f>PUNT_ACT_6!I5</f>
         <v>0</v>
       </c>
-      <c r="B39" s="314"/>
-[...5 lines deleted...]
-      <c r="H39" s="96">
+      <c r="B39" s="323"/>
+      <c r="C39" s="323"/>
+      <c r="D39" s="323"/>
+      <c r="E39" s="323"/>
+      <c r="F39" s="323"/>
+      <c r="G39" s="324"/>
+      <c r="H39" s="92">
         <f>PUNT_ACT_6!I9</f>
         <v>0</v>
       </c>
-      <c r="I39" s="99">
+      <c r="I39" s="95">
         <f>PUNT_ACT_6!I10</f>
         <v>0</v>
       </c>
-      <c r="J39" s="261">
+      <c r="J39" s="286">
         <f>PUNT_ACT_6!K20</f>
         <v>0</v>
       </c>
-      <c r="K39" s="262"/>
-[...1 lines deleted...]
-      <c r="M39" s="261">
+      <c r="K39" s="287"/>
+      <c r="L39" s="328"/>
+      <c r="M39" s="286">
         <f>PUNT_ACT_6!K21</f>
         <v>0</v>
       </c>
-      <c r="N39" s="262"/>
-[...1 lines deleted...]
-      <c r="P39" s="261">
+      <c r="N39" s="287"/>
+      <c r="O39" s="288"/>
+      <c r="P39" s="286">
         <f>PUNT_ACT_6!K22</f>
         <v>0</v>
       </c>
-      <c r="Q39" s="262"/>
-[...3 lines deleted...]
-      <c r="A40" s="316">
+      <c r="Q39" s="287"/>
+      <c r="R39" s="328"/>
+    </row>
+    <row r="40" spans="1:18" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A40" s="325">
         <f>PUNT_ACT_7!I5</f>
         <v>0</v>
       </c>
-      <c r="B40" s="317"/>
-[...5 lines deleted...]
-      <c r="H40" s="97">
+      <c r="B40" s="326"/>
+      <c r="C40" s="326"/>
+      <c r="D40" s="326"/>
+      <c r="E40" s="326"/>
+      <c r="F40" s="326"/>
+      <c r="G40" s="327"/>
+      <c r="H40" s="93">
         <f>PUNT_ACT_7!I9</f>
         <v>0</v>
       </c>
-      <c r="I40" s="99">
+      <c r="I40" s="95">
         <f>PUNT_ACT_7!I10</f>
         <v>0</v>
       </c>
-      <c r="J40" s="283">
+      <c r="J40" s="340">
         <f>PUNT_ACT_7!K20</f>
         <v>0</v>
       </c>
-      <c r="K40" s="284"/>
-[...1 lines deleted...]
-      <c r="M40" s="290">
+      <c r="K40" s="341"/>
+      <c r="L40" s="342"/>
+      <c r="M40" s="332">
         <f>PUNT_ACT_7!K21</f>
         <v>0</v>
       </c>
-      <c r="N40" s="291"/>
-[...1 lines deleted...]
-      <c r="P40" s="286">
+      <c r="N40" s="333"/>
+      <c r="O40" s="333"/>
+      <c r="P40" s="329">
         <f>PUNT_ACT_7!K22</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="287"/>
-[...3 lines deleted...]
-      <c r="A41" s="295" t="s">
+      <c r="Q40" s="330"/>
+      <c r="R40" s="331"/>
+    </row>
+    <row r="41" spans="1:18" s="31" customFormat="1" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A41" s="304" t="s">
         <v>55</v>
       </c>
-      <c r="B41" s="296"/>
-[...5 lines deleted...]
-      <c r="H41" s="98">
+      <c r="B41" s="305"/>
+      <c r="C41" s="305"/>
+      <c r="D41" s="305"/>
+      <c r="E41" s="305"/>
+      <c r="F41" s="305"/>
+      <c r="G41" s="306"/>
+      <c r="H41" s="94">
         <f>SUM(H34:H40)</f>
         <v>0</v>
       </c>
-      <c r="I41" s="100">
+      <c r="I41" s="96">
         <f>SUM(I34:I40)</f>
         <v>0</v>
       </c>
-      <c r="J41" s="257">
+      <c r="J41" s="334">
         <f>ROUND(SUM(J34:L40),2)</f>
         <v>0</v>
       </c>
-      <c r="K41" s="258"/>
-[...1 lines deleted...]
-      <c r="M41" s="257">
+      <c r="K41" s="335"/>
+      <c r="L41" s="336"/>
+      <c r="M41" s="334">
         <f>ROUND(SUM(M34:O40),2)</f>
         <v>0</v>
       </c>
-      <c r="N41" s="258"/>
-[...1 lines deleted...]
-      <c r="P41" s="292">
+      <c r="N41" s="335"/>
+      <c r="O41" s="335"/>
+      <c r="P41" s="301">
         <f>ROUND(SUM(P34:R40),2)</f>
         <v>0</v>
       </c>
-      <c r="Q41" s="293"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:18" s="31" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q41" s="302"/>
+      <c r="R41" s="303"/>
+    </row>
+    <row r="42" spans="1:18" s="31" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A42" s="85"/>
       <c r="B42" s="85"/>
       <c r="C42" s="85"/>
       <c r="D42" s="85"/>
       <c r="E42" s="85"/>
       <c r="F42" s="85"/>
       <c r="G42" s="85"/>
       <c r="H42" s="86"/>
       <c r="I42" s="86"/>
       <c r="J42" s="87"/>
       <c r="K42" s="87"/>
       <c r="L42" s="87"/>
       <c r="M42" s="87"/>
       <c r="N42" s="87"/>
       <c r="O42" s="87"/>
       <c r="P42" s="88"/>
       <c r="Q42" s="88"/>
       <c r="R42" s="89"/>
     </row>
-    <row r="43" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A43" s="40"/>
       <c r="B43" s="35"/>
       <c r="C43" s="35"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
       <c r="F43" s="35"/>
       <c r="G43" s="35"/>
       <c r="H43" s="35"/>
       <c r="I43" s="35"/>
       <c r="J43" s="35"/>
       <c r="K43" s="35"/>
       <c r="L43" s="35"/>
       <c r="M43" s="35"/>
       <c r="N43" s="35"/>
       <c r="O43" s="35"/>
       <c r="P43" s="35"/>
       <c r="Q43" s="35"/>
       <c r="R43" s="35"/>
     </row>
-    <row r="44" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A44" s="34"/>
       <c r="B44" s="35"/>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
       <c r="F44" s="35"/>
       <c r="G44" s="35"/>
       <c r="H44" s="35"/>
       <c r="I44" s="35"/>
       <c r="J44" s="35"/>
       <c r="K44" s="35"/>
       <c r="L44" s="35"/>
       <c r="M44" s="35"/>
       <c r="N44" s="35"/>
       <c r="O44" s="35"/>
       <c r="P44" s="35"/>
       <c r="Q44" s="35"/>
       <c r="R44" s="35"/>
     </row>
-    <row r="45" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A45" s="34"/>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
       <c r="F45" s="35"/>
       <c r="G45" s="35"/>
       <c r="H45" s="35"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
       <c r="N45" s="35"/>
       <c r="O45" s="35"/>
       <c r="P45" s="35"/>
       <c r="Q45" s="35"/>
       <c r="R45" s="35"/>
     </row>
-    <row r="46" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A46" s="34"/>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
       <c r="F46" s="35"/>
       <c r="G46" s="35"/>
       <c r="H46" s="35"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="35"/>
       <c r="L46" s="35"/>
       <c r="M46" s="35"/>
       <c r="N46" s="35"/>
       <c r="O46" s="35"/>
       <c r="P46" s="35"/>
       <c r="Q46" s="35"/>
       <c r="R46" s="35"/>
     </row>
-    <row r="47" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A47" s="34"/>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
       <c r="F47" s="35"/>
       <c r="G47" s="35"/>
       <c r="H47" s="35"/>
       <c r="I47" s="35"/>
       <c r="J47" s="35"/>
       <c r="K47" s="35"/>
       <c r="L47" s="35"/>
       <c r="M47" s="35"/>
       <c r="N47" s="35"/>
       <c r="O47" s="35"/>
       <c r="P47" s="35"/>
       <c r="Q47" s="35"/>
       <c r="R47" s="35"/>
     </row>
-    <row r="48" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A48" s="41"/>
       <c r="B48" s="41"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="41"/>
       <c r="F48" s="41"/>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="41"/>
       <c r="J48" s="41"/>
       <c r="K48" s="41"/>
       <c r="L48" s="41"/>
       <c r="M48" s="41"/>
       <c r="N48" s="41"/>
       <c r="O48" s="41"/>
       <c r="P48" s="41"/>
       <c r="Q48" s="41"/>
       <c r="R48" s="35"/>
     </row>
-    <row r="49" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A49" s="34"/>
       <c r="B49" s="36"/>
       <c r="C49" s="34"/>
       <c r="D49" s="34"/>
       <c r="E49" s="34"/>
       <c r="F49" s="34"/>
       <c r="G49" s="34"/>
       <c r="H49" s="34"/>
       <c r="I49" s="34"/>
       <c r="J49" s="34"/>
       <c r="K49" s="34"/>
       <c r="L49" s="34"/>
       <c r="M49" s="34"/>
       <c r="N49" s="34"/>
       <c r="O49" s="38"/>
       <c r="P49" s="38"/>
       <c r="Q49" s="38"/>
       <c r="R49" s="38"/>
     </row>
-    <row r="50" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A50" s="35"/>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
       <c r="F50" s="35"/>
       <c r="G50" s="35"/>
       <c r="H50" s="37"/>
       <c r="I50" s="35"/>
       <c r="J50" s="37"/>
       <c r="K50" s="35"/>
       <c r="L50" s="35"/>
       <c r="M50" s="35"/>
       <c r="N50" s="35"/>
       <c r="O50" s="35"/>
       <c r="P50" s="35"/>
       <c r="Q50" s="35"/>
       <c r="R50" s="35"/>
     </row>
-    <row r="51" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:18" x14ac:dyDescent="0.45">
       <c r="A51" s="53"/>
       <c r="B51" s="53"/>
       <c r="C51" s="53"/>
       <c r="D51" s="53"/>
       <c r="E51" s="53"/>
       <c r="F51" s="53"/>
       <c r="G51" s="53"/>
       <c r="H51" s="53"/>
       <c r="I51" s="53"/>
       <c r="J51" s="53"/>
       <c r="K51" s="53"/>
       <c r="L51" s="53"/>
       <c r="M51" s="53"/>
       <c r="N51" s="53"/>
       <c r="O51" s="53"/>
       <c r="P51" s="53"/>
       <c r="Q51" s="53"/>
       <c r="R51" s="53"/>
     </row>
-    <row r="52" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A52" s="53"/>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="53"/>
       <c r="F52" s="53"/>
       <c r="G52" s="53"/>
       <c r="H52" s="53"/>
       <c r="I52" s="53"/>
       <c r="J52" s="53"/>
       <c r="K52" s="53"/>
       <c r="L52" s="53"/>
       <c r="M52" s="53"/>
       <c r="N52" s="53"/>
       <c r="O52" s="53"/>
       <c r="P52" s="53"/>
       <c r="Q52" s="53"/>
       <c r="R52" s="53"/>
     </row>
-    <row r="53" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:18" hidden="1" x14ac:dyDescent="0.45">
       <c r="B53" s="24" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="54" spans="1:18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:18" hidden="1" x14ac:dyDescent="0.45">
       <c r="B54" s="24" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="B3okQcerSJr7nkjEZHGTIyuvBOAf9M07Mhxpvi7IFmWpdDA1BRqku/TTztS81yL0ClrEuFreR2VrXxXFGiuNhw==" saltValue="ugfIduVtPs/8hXP6/gyi/A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <mergeCells count="87">
-    <mergeCell ref="A11:G11"/>
-[...13 lines deleted...]
-    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="M41:O41"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="P36:R36"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="P26:R26"/>
+    <mergeCell ref="P27:R33"/>
+    <mergeCell ref="J41:L41"/>
+    <mergeCell ref="J34:L34"/>
+    <mergeCell ref="J35:L35"/>
+    <mergeCell ref="J36:L36"/>
+    <mergeCell ref="J37:L37"/>
+    <mergeCell ref="J38:L38"/>
+    <mergeCell ref="J39:L39"/>
+    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="P40:R40"/>
+    <mergeCell ref="M27:O33"/>
+    <mergeCell ref="M34:O34"/>
+    <mergeCell ref="M35:O35"/>
+    <mergeCell ref="M36:O36"/>
+    <mergeCell ref="M37:O37"/>
+    <mergeCell ref="P35:R35"/>
+    <mergeCell ref="P39:R39"/>
+    <mergeCell ref="M40:O40"/>
+    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="H27:H33"/>
+    <mergeCell ref="A27:G33"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="I27:I33"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="P37:R37"/>
+    <mergeCell ref="P38:R38"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="J16:O16"/>
+    <mergeCell ref="J17:O17"/>
+    <mergeCell ref="J20:O20"/>
+    <mergeCell ref="M39:O39"/>
+    <mergeCell ref="M26:O26"/>
+    <mergeCell ref="J26:L26"/>
+    <mergeCell ref="J27:L33"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A21:P21"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="J18:O18"/>
     <mergeCell ref="J19:O19"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="J12:O12"/>
     <mergeCell ref="J13:O13"/>
     <mergeCell ref="J14:O14"/>
     <mergeCell ref="J15:O15"/>
-    <mergeCell ref="J16:O16"/>
-[...54 lines deleted...]
-    <mergeCell ref="P27:R33"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="I3:R3"/>
+    <mergeCell ref="I4:R4"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="J9:O9"/>
+    <mergeCell ref="J10:O10"/>
+    <mergeCell ref="J11:O11"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="B8:M8"/>
   </mergeCells>
-  <dataValidations disablePrompts="1" count="4">
-[...3 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H20">
+  <dataValidations count="4">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="HEU D'ESCOLLIR AL DESPLEGABLE ENTRE FORMACIÓ EXTERNALITZADA O FORMACIÓ NO EXTERNALITZADA" sqref="H9" xr:uid="{00000000-0002-0000-0700-000000000000}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" prompt="L’import màxim subvencionable serà de 8.000 €  per 1 preparador/a laboral, i de 16.000 € per dos o més grups atesos si és NO externalitzada. _x000a_Si es subcontracta l'import maxim serà de 10.000€ per un/a preparador laboral i de 20.000€ per dos o més grups." sqref="Q11:Q20" xr:uid="{00000000-0002-0000-0700-000001000000}"/>
+    <dataValidation operator="lessThan" allowBlank="1" showInputMessage="1" error="heu superat els 20.000 euros" prompt="L’import màxim subvencionable serà de 8.000 €  per 1 preparador/a laboral, i de 16.000 € per dos o més grups atesos si és NO externalitzada. _x000a_Si es subcontracta l'import maxim serà de 10.000€ per un/a preparador laboral i de 20.000€ per dos o més grups." sqref="Q21" xr:uid="{00000000-0002-0000-0700-000002000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H20" xr:uid="{00000000-0002-0000-0700-000003000000}">
       <formula1>$B$52:$B$54</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.35433070866141736" top="1.1417322834645669" bottom="0.62992125984251968" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;CG146NRMI-903-00</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="Q21 K41:O41 Q41:R41" unlockedFormula="1"/>
   </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="B1:D774"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageLayout" topLeftCell="A39" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.73046875" defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.7265625" style="1" customWidth="1"/>
-[...257 lines deleted...]
-    <col min="16382" max="16384" width="9.26953125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.73046875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="61.265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="37.59765625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.73046875" style="1" customWidth="1"/>
+    <col min="6" max="253" width="9.265625" style="1"/>
+    <col min="254" max="254" width="61.265625" style="1" customWidth="1"/>
+    <col min="255" max="255" width="37.265625" style="1" customWidth="1"/>
+    <col min="256" max="256" width="19.265625" style="1" customWidth="1"/>
+    <col min="257" max="509" width="9.265625" style="1"/>
+    <col min="510" max="510" width="61.265625" style="1" customWidth="1"/>
+    <col min="511" max="511" width="37.265625" style="1" customWidth="1"/>
+    <col min="512" max="512" width="19.265625" style="1" customWidth="1"/>
+    <col min="513" max="765" width="9.265625" style="1"/>
+    <col min="766" max="766" width="61.265625" style="1" customWidth="1"/>
+    <col min="767" max="767" width="37.265625" style="1" customWidth="1"/>
+    <col min="768" max="768" width="19.265625" style="1" customWidth="1"/>
+    <col min="769" max="1021" width="9.265625" style="1"/>
+    <col min="1022" max="1022" width="61.265625" style="1" customWidth="1"/>
+    <col min="1023" max="1023" width="37.265625" style="1" customWidth="1"/>
+    <col min="1024" max="1024" width="19.265625" style="1" customWidth="1"/>
+    <col min="1025" max="1277" width="9.265625" style="1"/>
+    <col min="1278" max="1278" width="61.265625" style="1" customWidth="1"/>
+    <col min="1279" max="1279" width="37.265625" style="1" customWidth="1"/>
+    <col min="1280" max="1280" width="19.265625" style="1" customWidth="1"/>
+    <col min="1281" max="1533" width="9.265625" style="1"/>
+    <col min="1534" max="1534" width="61.265625" style="1" customWidth="1"/>
+    <col min="1535" max="1535" width="37.265625" style="1" customWidth="1"/>
+    <col min="1536" max="1536" width="19.265625" style="1" customWidth="1"/>
+    <col min="1537" max="1789" width="9.265625" style="1"/>
+    <col min="1790" max="1790" width="61.265625" style="1" customWidth="1"/>
+    <col min="1791" max="1791" width="37.265625" style="1" customWidth="1"/>
+    <col min="1792" max="1792" width="19.265625" style="1" customWidth="1"/>
+    <col min="1793" max="2045" width="9.265625" style="1"/>
+    <col min="2046" max="2046" width="61.265625" style="1" customWidth="1"/>
+    <col min="2047" max="2047" width="37.265625" style="1" customWidth="1"/>
+    <col min="2048" max="2048" width="19.265625" style="1" customWidth="1"/>
+    <col min="2049" max="2301" width="9.265625" style="1"/>
+    <col min="2302" max="2302" width="61.265625" style="1" customWidth="1"/>
+    <col min="2303" max="2303" width="37.265625" style="1" customWidth="1"/>
+    <col min="2304" max="2304" width="19.265625" style="1" customWidth="1"/>
+    <col min="2305" max="2557" width="9.265625" style="1"/>
+    <col min="2558" max="2558" width="61.265625" style="1" customWidth="1"/>
+    <col min="2559" max="2559" width="37.265625" style="1" customWidth="1"/>
+    <col min="2560" max="2560" width="19.265625" style="1" customWidth="1"/>
+    <col min="2561" max="2813" width="9.265625" style="1"/>
+    <col min="2814" max="2814" width="61.265625" style="1" customWidth="1"/>
+    <col min="2815" max="2815" width="37.265625" style="1" customWidth="1"/>
+    <col min="2816" max="2816" width="19.265625" style="1" customWidth="1"/>
+    <col min="2817" max="3069" width="9.265625" style="1"/>
+    <col min="3070" max="3070" width="61.265625" style="1" customWidth="1"/>
+    <col min="3071" max="3071" width="37.265625" style="1" customWidth="1"/>
+    <col min="3072" max="3072" width="19.265625" style="1" customWidth="1"/>
+    <col min="3073" max="3325" width="9.265625" style="1"/>
+    <col min="3326" max="3326" width="61.265625" style="1" customWidth="1"/>
+    <col min="3327" max="3327" width="37.265625" style="1" customWidth="1"/>
+    <col min="3328" max="3328" width="19.265625" style="1" customWidth="1"/>
+    <col min="3329" max="3581" width="9.265625" style="1"/>
+    <col min="3582" max="3582" width="61.265625" style="1" customWidth="1"/>
+    <col min="3583" max="3583" width="37.265625" style="1" customWidth="1"/>
+    <col min="3584" max="3584" width="19.265625" style="1" customWidth="1"/>
+    <col min="3585" max="3837" width="9.265625" style="1"/>
+    <col min="3838" max="3838" width="61.265625" style="1" customWidth="1"/>
+    <col min="3839" max="3839" width="37.265625" style="1" customWidth="1"/>
+    <col min="3840" max="3840" width="19.265625" style="1" customWidth="1"/>
+    <col min="3841" max="4093" width="9.265625" style="1"/>
+    <col min="4094" max="4094" width="61.265625" style="1" customWidth="1"/>
+    <col min="4095" max="4095" width="37.265625" style="1" customWidth="1"/>
+    <col min="4096" max="4096" width="19.265625" style="1" customWidth="1"/>
+    <col min="4097" max="4349" width="9.265625" style="1"/>
+    <col min="4350" max="4350" width="61.265625" style="1" customWidth="1"/>
+    <col min="4351" max="4351" width="37.265625" style="1" customWidth="1"/>
+    <col min="4352" max="4352" width="19.265625" style="1" customWidth="1"/>
+    <col min="4353" max="4605" width="9.265625" style="1"/>
+    <col min="4606" max="4606" width="61.265625" style="1" customWidth="1"/>
+    <col min="4607" max="4607" width="37.265625" style="1" customWidth="1"/>
+    <col min="4608" max="4608" width="19.265625" style="1" customWidth="1"/>
+    <col min="4609" max="4861" width="9.265625" style="1"/>
+    <col min="4862" max="4862" width="61.265625" style="1" customWidth="1"/>
+    <col min="4863" max="4863" width="37.265625" style="1" customWidth="1"/>
+    <col min="4864" max="4864" width="19.265625" style="1" customWidth="1"/>
+    <col min="4865" max="5117" width="9.265625" style="1"/>
+    <col min="5118" max="5118" width="61.265625" style="1" customWidth="1"/>
+    <col min="5119" max="5119" width="37.265625" style="1" customWidth="1"/>
+    <col min="5120" max="5120" width="19.265625" style="1" customWidth="1"/>
+    <col min="5121" max="5373" width="9.265625" style="1"/>
+    <col min="5374" max="5374" width="61.265625" style="1" customWidth="1"/>
+    <col min="5375" max="5375" width="37.265625" style="1" customWidth="1"/>
+    <col min="5376" max="5376" width="19.265625" style="1" customWidth="1"/>
+    <col min="5377" max="5629" width="9.265625" style="1"/>
+    <col min="5630" max="5630" width="61.265625" style="1" customWidth="1"/>
+    <col min="5631" max="5631" width="37.265625" style="1" customWidth="1"/>
+    <col min="5632" max="5632" width="19.265625" style="1" customWidth="1"/>
+    <col min="5633" max="5885" width="9.265625" style="1"/>
+    <col min="5886" max="5886" width="61.265625" style="1" customWidth="1"/>
+    <col min="5887" max="5887" width="37.265625" style="1" customWidth="1"/>
+    <col min="5888" max="5888" width="19.265625" style="1" customWidth="1"/>
+    <col min="5889" max="6141" width="9.265625" style="1"/>
+    <col min="6142" max="6142" width="61.265625" style="1" customWidth="1"/>
+    <col min="6143" max="6143" width="37.265625" style="1" customWidth="1"/>
+    <col min="6144" max="6144" width="19.265625" style="1" customWidth="1"/>
+    <col min="6145" max="6397" width="9.265625" style="1"/>
+    <col min="6398" max="6398" width="61.265625" style="1" customWidth="1"/>
+    <col min="6399" max="6399" width="37.265625" style="1" customWidth="1"/>
+    <col min="6400" max="6400" width="19.265625" style="1" customWidth="1"/>
+    <col min="6401" max="6653" width="9.265625" style="1"/>
+    <col min="6654" max="6654" width="61.265625" style="1" customWidth="1"/>
+    <col min="6655" max="6655" width="37.265625" style="1" customWidth="1"/>
+    <col min="6656" max="6656" width="19.265625" style="1" customWidth="1"/>
+    <col min="6657" max="6909" width="9.265625" style="1"/>
+    <col min="6910" max="6910" width="61.265625" style="1" customWidth="1"/>
+    <col min="6911" max="6911" width="37.265625" style="1" customWidth="1"/>
+    <col min="6912" max="6912" width="19.265625" style="1" customWidth="1"/>
+    <col min="6913" max="7165" width="9.265625" style="1"/>
+    <col min="7166" max="7166" width="61.265625" style="1" customWidth="1"/>
+    <col min="7167" max="7167" width="37.265625" style="1" customWidth="1"/>
+    <col min="7168" max="7168" width="19.265625" style="1" customWidth="1"/>
+    <col min="7169" max="7421" width="9.265625" style="1"/>
+    <col min="7422" max="7422" width="61.265625" style="1" customWidth="1"/>
+    <col min="7423" max="7423" width="37.265625" style="1" customWidth="1"/>
+    <col min="7424" max="7424" width="19.265625" style="1" customWidth="1"/>
+    <col min="7425" max="7677" width="9.265625" style="1"/>
+    <col min="7678" max="7678" width="61.265625" style="1" customWidth="1"/>
+    <col min="7679" max="7679" width="37.265625" style="1" customWidth="1"/>
+    <col min="7680" max="7680" width="19.265625" style="1" customWidth="1"/>
+    <col min="7681" max="7933" width="9.265625" style="1"/>
+    <col min="7934" max="7934" width="61.265625" style="1" customWidth="1"/>
+    <col min="7935" max="7935" width="37.265625" style="1" customWidth="1"/>
+    <col min="7936" max="7936" width="19.265625" style="1" customWidth="1"/>
+    <col min="7937" max="8189" width="9.265625" style="1"/>
+    <col min="8190" max="8190" width="61.265625" style="1" customWidth="1"/>
+    <col min="8191" max="8191" width="37.265625" style="1" customWidth="1"/>
+    <col min="8192" max="8192" width="19.265625" style="1" customWidth="1"/>
+    <col min="8193" max="8445" width="9.265625" style="1"/>
+    <col min="8446" max="8446" width="61.265625" style="1" customWidth="1"/>
+    <col min="8447" max="8447" width="37.265625" style="1" customWidth="1"/>
+    <col min="8448" max="8448" width="19.265625" style="1" customWidth="1"/>
+    <col min="8449" max="8701" width="9.265625" style="1"/>
+    <col min="8702" max="8702" width="61.265625" style="1" customWidth="1"/>
+    <col min="8703" max="8703" width="37.265625" style="1" customWidth="1"/>
+    <col min="8704" max="8704" width="19.265625" style="1" customWidth="1"/>
+    <col min="8705" max="8957" width="9.265625" style="1"/>
+    <col min="8958" max="8958" width="61.265625" style="1" customWidth="1"/>
+    <col min="8959" max="8959" width="37.265625" style="1" customWidth="1"/>
+    <col min="8960" max="8960" width="19.265625" style="1" customWidth="1"/>
+    <col min="8961" max="9213" width="9.265625" style="1"/>
+    <col min="9214" max="9214" width="61.265625" style="1" customWidth="1"/>
+    <col min="9215" max="9215" width="37.265625" style="1" customWidth="1"/>
+    <col min="9216" max="9216" width="19.265625" style="1" customWidth="1"/>
+    <col min="9217" max="9469" width="9.265625" style="1"/>
+    <col min="9470" max="9470" width="61.265625" style="1" customWidth="1"/>
+    <col min="9471" max="9471" width="37.265625" style="1" customWidth="1"/>
+    <col min="9472" max="9472" width="19.265625" style="1" customWidth="1"/>
+    <col min="9473" max="9725" width="9.265625" style="1"/>
+    <col min="9726" max="9726" width="61.265625" style="1" customWidth="1"/>
+    <col min="9727" max="9727" width="37.265625" style="1" customWidth="1"/>
+    <col min="9728" max="9728" width="19.265625" style="1" customWidth="1"/>
+    <col min="9729" max="9981" width="9.265625" style="1"/>
+    <col min="9982" max="9982" width="61.265625" style="1" customWidth="1"/>
+    <col min="9983" max="9983" width="37.265625" style="1" customWidth="1"/>
+    <col min="9984" max="9984" width="19.265625" style="1" customWidth="1"/>
+    <col min="9985" max="10237" width="9.265625" style="1"/>
+    <col min="10238" max="10238" width="61.265625" style="1" customWidth="1"/>
+    <col min="10239" max="10239" width="37.265625" style="1" customWidth="1"/>
+    <col min="10240" max="10240" width="19.265625" style="1" customWidth="1"/>
+    <col min="10241" max="10493" width="9.265625" style="1"/>
+    <col min="10494" max="10494" width="61.265625" style="1" customWidth="1"/>
+    <col min="10495" max="10495" width="37.265625" style="1" customWidth="1"/>
+    <col min="10496" max="10496" width="19.265625" style="1" customWidth="1"/>
+    <col min="10497" max="10749" width="9.265625" style="1"/>
+    <col min="10750" max="10750" width="61.265625" style="1" customWidth="1"/>
+    <col min="10751" max="10751" width="37.265625" style="1" customWidth="1"/>
+    <col min="10752" max="10752" width="19.265625" style="1" customWidth="1"/>
+    <col min="10753" max="11005" width="9.265625" style="1"/>
+    <col min="11006" max="11006" width="61.265625" style="1" customWidth="1"/>
+    <col min="11007" max="11007" width="37.265625" style="1" customWidth="1"/>
+    <col min="11008" max="11008" width="19.265625" style="1" customWidth="1"/>
+    <col min="11009" max="11261" width="9.265625" style="1"/>
+    <col min="11262" max="11262" width="61.265625" style="1" customWidth="1"/>
+    <col min="11263" max="11263" width="37.265625" style="1" customWidth="1"/>
+    <col min="11264" max="11264" width="19.265625" style="1" customWidth="1"/>
+    <col min="11265" max="11517" width="9.265625" style="1"/>
+    <col min="11518" max="11518" width="61.265625" style="1" customWidth="1"/>
+    <col min="11519" max="11519" width="37.265625" style="1" customWidth="1"/>
+    <col min="11520" max="11520" width="19.265625" style="1" customWidth="1"/>
+    <col min="11521" max="11773" width="9.265625" style="1"/>
+    <col min="11774" max="11774" width="61.265625" style="1" customWidth="1"/>
+    <col min="11775" max="11775" width="37.265625" style="1" customWidth="1"/>
+    <col min="11776" max="11776" width="19.265625" style="1" customWidth="1"/>
+    <col min="11777" max="12029" width="9.265625" style="1"/>
+    <col min="12030" max="12030" width="61.265625" style="1" customWidth="1"/>
+    <col min="12031" max="12031" width="37.265625" style="1" customWidth="1"/>
+    <col min="12032" max="12032" width="19.265625" style="1" customWidth="1"/>
+    <col min="12033" max="12285" width="9.265625" style="1"/>
+    <col min="12286" max="12286" width="61.265625" style="1" customWidth="1"/>
+    <col min="12287" max="12287" width="37.265625" style="1" customWidth="1"/>
+    <col min="12288" max="12288" width="19.265625" style="1" customWidth="1"/>
+    <col min="12289" max="12541" width="9.265625" style="1"/>
+    <col min="12542" max="12542" width="61.265625" style="1" customWidth="1"/>
+    <col min="12543" max="12543" width="37.265625" style="1" customWidth="1"/>
+    <col min="12544" max="12544" width="19.265625" style="1" customWidth="1"/>
+    <col min="12545" max="12797" width="9.265625" style="1"/>
+    <col min="12798" max="12798" width="61.265625" style="1" customWidth="1"/>
+    <col min="12799" max="12799" width="37.265625" style="1" customWidth="1"/>
+    <col min="12800" max="12800" width="19.265625" style="1" customWidth="1"/>
+    <col min="12801" max="13053" width="9.265625" style="1"/>
+    <col min="13054" max="13054" width="61.265625" style="1" customWidth="1"/>
+    <col min="13055" max="13055" width="37.265625" style="1" customWidth="1"/>
+    <col min="13056" max="13056" width="19.265625" style="1" customWidth="1"/>
+    <col min="13057" max="13309" width="9.265625" style="1"/>
+    <col min="13310" max="13310" width="61.265625" style="1" customWidth="1"/>
+    <col min="13311" max="13311" width="37.265625" style="1" customWidth="1"/>
+    <col min="13312" max="13312" width="19.265625" style="1" customWidth="1"/>
+    <col min="13313" max="13565" width="9.265625" style="1"/>
+    <col min="13566" max="13566" width="61.265625" style="1" customWidth="1"/>
+    <col min="13567" max="13567" width="37.265625" style="1" customWidth="1"/>
+    <col min="13568" max="13568" width="19.265625" style="1" customWidth="1"/>
+    <col min="13569" max="13821" width="9.265625" style="1"/>
+    <col min="13822" max="13822" width="61.265625" style="1" customWidth="1"/>
+    <col min="13823" max="13823" width="37.265625" style="1" customWidth="1"/>
+    <col min="13824" max="13824" width="19.265625" style="1" customWidth="1"/>
+    <col min="13825" max="14077" width="9.265625" style="1"/>
+    <col min="14078" max="14078" width="61.265625" style="1" customWidth="1"/>
+    <col min="14079" max="14079" width="37.265625" style="1" customWidth="1"/>
+    <col min="14080" max="14080" width="19.265625" style="1" customWidth="1"/>
+    <col min="14081" max="14333" width="9.265625" style="1"/>
+    <col min="14334" max="14334" width="61.265625" style="1" customWidth="1"/>
+    <col min="14335" max="14335" width="37.265625" style="1" customWidth="1"/>
+    <col min="14336" max="14336" width="19.265625" style="1" customWidth="1"/>
+    <col min="14337" max="14589" width="9.265625" style="1"/>
+    <col min="14590" max="14590" width="61.265625" style="1" customWidth="1"/>
+    <col min="14591" max="14591" width="37.265625" style="1" customWidth="1"/>
+    <col min="14592" max="14592" width="19.265625" style="1" customWidth="1"/>
+    <col min="14593" max="14845" width="9.265625" style="1"/>
+    <col min="14846" max="14846" width="61.265625" style="1" customWidth="1"/>
+    <col min="14847" max="14847" width="37.265625" style="1" customWidth="1"/>
+    <col min="14848" max="14848" width="19.265625" style="1" customWidth="1"/>
+    <col min="14849" max="15101" width="9.265625" style="1"/>
+    <col min="15102" max="15102" width="61.265625" style="1" customWidth="1"/>
+    <col min="15103" max="15103" width="37.265625" style="1" customWidth="1"/>
+    <col min="15104" max="15104" width="19.265625" style="1" customWidth="1"/>
+    <col min="15105" max="15357" width="9.265625" style="1"/>
+    <col min="15358" max="15358" width="61.265625" style="1" customWidth="1"/>
+    <col min="15359" max="15359" width="37.265625" style="1" customWidth="1"/>
+    <col min="15360" max="15360" width="19.265625" style="1" customWidth="1"/>
+    <col min="15361" max="15613" width="9.265625" style="1"/>
+    <col min="15614" max="15614" width="61.265625" style="1" customWidth="1"/>
+    <col min="15615" max="15615" width="37.265625" style="1" customWidth="1"/>
+    <col min="15616" max="15616" width="19.265625" style="1" customWidth="1"/>
+    <col min="15617" max="15869" width="9.265625" style="1"/>
+    <col min="15870" max="15870" width="61.265625" style="1" customWidth="1"/>
+    <col min="15871" max="15871" width="37.265625" style="1" customWidth="1"/>
+    <col min="15872" max="15872" width="19.265625" style="1" customWidth="1"/>
+    <col min="15873" max="16125" width="9.265625" style="1"/>
+    <col min="16126" max="16126" width="61.265625" style="1" customWidth="1"/>
+    <col min="16127" max="16127" width="37.265625" style="1" customWidth="1"/>
+    <col min="16128" max="16128" width="19.265625" style="1" customWidth="1"/>
+    <col min="16129" max="16381" width="9.265625" style="1"/>
+    <col min="16382" max="16384" width="9.265625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B2" s="367" t="s">
+    <row r="1" spans="2:4" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:4" ht="15.4" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="368" t="s">
         <v>58</v>
       </c>
-      <c r="C2" s="368"/>
-[...2 lines deleted...]
-    <row r="3" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C2" s="369"/>
+      <c r="D2" s="370"/>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B4" s="370" t="s">
+    <row r="4" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B4" s="371" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="370"/>
-[...3 lines deleted...]
-      <c r="B5" s="363" t="s">
+      <c r="C4" s="371"/>
+      <c r="D4" s="371"/>
+    </row>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B5" s="365" t="s">
         <v>60</v>
       </c>
-      <c r="C5" s="364"/>
-[...3 lines deleted...]
-      <c r="B6" s="363" t="s">
+      <c r="C5" s="366"/>
+      <c r="D5" s="366"/>
+    </row>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B6" s="365" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="364"/>
-[...3 lines deleted...]
-      <c r="B7" s="363" t="s">
+      <c r="C6" s="366"/>
+      <c r="D6" s="366"/>
+    </row>
+    <row r="7" spans="2:4" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="365" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="364"/>
-[...3 lines deleted...]
-      <c r="B8" s="365" t="s">
+      <c r="C7" s="366"/>
+      <c r="D7" s="366"/>
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B8" s="367" t="s">
         <v>63</v>
       </c>
-      <c r="C8" s="365"/>
-[...2 lines deleted...]
-    <row r="9" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C8" s="367"/>
+      <c r="D8" s="367"/>
+    </row>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B9" s="45" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="2:4" ht="14.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:4" ht="14.25" x14ac:dyDescent="0.35">
       <c r="B10" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="5">
         <v>790</v>
       </c>
     </row>
-    <row r="11" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B11" s="43" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="5">
         <v>410</v>
       </c>
     </row>
-    <row r="12" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B12" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="43" t="s">
         <v>72</v>
       </c>
       <c r="D12" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B13" s="43" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="14" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B14" s="43" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="43" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="5">
         <v>610</v>
       </c>
     </row>
-    <row r="15" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B15" s="366" t="s">
+    <row r="15" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B15" s="351" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="366"/>
+      <c r="C15" s="351"/>
       <c r="D15" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="16" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B16" s="43" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="43" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B17" s="43" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="43" t="s">
         <v>81</v>
       </c>
       <c r="D17" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B18" s="43" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="43" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B19" s="366" t="s">
+    <row r="19" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B19" s="351" t="s">
         <v>84</v>
       </c>
-      <c r="C19" s="366"/>
+      <c r="C19" s="351"/>
       <c r="D19" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B20" s="43" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="43" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="5">
         <v>150</v>
       </c>
     </row>
-    <row r="21" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B21" s="43" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="43" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="5">
         <v>475</v>
       </c>
     </row>
-    <row r="22" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B22" s="43" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D22" s="5">
         <v>550</v>
       </c>
     </row>
-    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B23" s="366" t="s">
+    <row r="23" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B23" s="351" t="s">
         <v>91</v>
       </c>
-      <c r="C23" s="366"/>
+      <c r="C23" s="351"/>
       <c r="D23" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B24" s="43" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="43" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B25" s="43" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="43" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B26" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C26" s="43" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="27" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B27" s="43" t="s">
         <v>98</v>
       </c>
       <c r="C27" s="43" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="28" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B28" s="366" t="s">
+    <row r="28" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B28" s="351" t="s">
         <v>100</v>
       </c>
-      <c r="C28" s="366"/>
+      <c r="C28" s="351"/>
       <c r="D28" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="29" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B29" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C29" s="43" t="s">
         <v>102</v>
       </c>
       <c r="D29" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="30" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B30" s="43" t="s">
         <v>103</v>
       </c>
       <c r="C30" s="43" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="5">
         <v>550</v>
       </c>
     </row>
-    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B31" s="366" t="s">
+    <row r="31" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B31" s="351" t="s">
         <v>105</v>
       </c>
-      <c r="C31" s="366"/>
+      <c r="C31" s="351"/>
       <c r="D31" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="32" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B32" s="43" t="s">
         <v>106</v>
       </c>
       <c r="C32" s="43" t="s">
         <v>107</v>
       </c>
       <c r="D32" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="33" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B33" s="43" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="43" t="s">
         <v>109</v>
       </c>
       <c r="D33" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="34" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B34" s="43" t="s">
         <v>110</v>
       </c>
       <c r="C34" s="43" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="35" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B35" s="43" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="43" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B36" s="366" t="s">
+    <row r="36" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B36" s="351" t="s">
         <v>114</v>
       </c>
-      <c r="C36" s="366"/>
+      <c r="C36" s="351"/>
       <c r="D36" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B37" s="43" t="s">
         <v>115</v>
       </c>
       <c r="C37" s="43" t="s">
         <v>116</v>
       </c>
       <c r="D37" s="5">
         <v>150</v>
       </c>
     </row>
-    <row r="38" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B38" s="366" t="s">
+    <row r="38" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B38" s="351" t="s">
         <v>117</v>
       </c>
-      <c r="C38" s="366"/>
+      <c r="C38" s="351"/>
       <c r="D38" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B39" s="43" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="43" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="5">
         <v>80</v>
       </c>
     </row>
-    <row r="40" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B40" s="43" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="43" t="s">
         <v>121</v>
       </c>
       <c r="D40" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="41" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B41" s="43" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="43" t="s">
         <v>123</v>
       </c>
       <c r="D41" s="5">
         <v>425</v>
       </c>
     </row>
-    <row r="42" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B43" s="371" t="s">
+    <row r="42" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B42" s="352"/>
+      <c r="C42" s="358"/>
+      <c r="D42" s="353"/>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B43" s="350" t="s">
         <v>124</v>
       </c>
-      <c r="C43" s="371"/>
-[...3 lines deleted...]
-      <c r="B44" s="366" t="s">
+      <c r="C43" s="350"/>
+      <c r="D43" s="350"/>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B44" s="351" t="s">
         <v>125</v>
       </c>
-      <c r="C44" s="366"/>
+      <c r="C44" s="351"/>
       <c r="D44" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="45" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B45" s="43" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="43" t="s">
         <v>127</v>
       </c>
       <c r="D45" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="46" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B46" s="43" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="43" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="47" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B47" s="43" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="43" t="s">
         <v>131</v>
       </c>
       <c r="D47" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="48" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B48" s="366" t="s">
+    <row r="48" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B48" s="351" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="366"/>
-[...3 lines deleted...]
-      <c r="B49" s="366" t="s">
+      <c r="C48" s="351"/>
+      <c r="D48" s="351"/>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B49" s="351" t="s">
         <v>133</v>
       </c>
-      <c r="C49" s="366"/>
+      <c r="C49" s="351"/>
       <c r="D49" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="50" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B50" s="43" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="43" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="51" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B51" s="366" t="s">
+    <row r="51" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B51" s="351" t="s">
         <v>136</v>
       </c>
-      <c r="C51" s="366"/>
+      <c r="C51" s="351"/>
       <c r="D51" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="52" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B52" s="43" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="43" t="s">
         <v>138</v>
       </c>
       <c r="D52" s="5">
         <v>340</v>
       </c>
     </row>
-    <row r="53" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B53" s="43" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="43" t="s">
         <v>140</v>
       </c>
       <c r="D53" s="5">
         <v>280</v>
       </c>
     </row>
-    <row r="54" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B54" s="366" t="s">
+    <row r="54" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B54" s="351" t="s">
         <v>141</v>
       </c>
-      <c r="C54" s="366"/>
+      <c r="C54" s="351"/>
       <c r="D54" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="55" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B55" s="43" t="s">
         <v>142</v>
       </c>
       <c r="C55" s="43" t="s">
         <v>143</v>
       </c>
       <c r="D55" s="5">
         <v>180</v>
       </c>
     </row>
-    <row r="56" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B56" s="366" t="s">
+    <row r="56" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B56" s="351" t="s">
         <v>144</v>
       </c>
-      <c r="C56" s="366"/>
+      <c r="C56" s="351"/>
       <c r="D56" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="57" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B57" s="43" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="43" t="s">
         <v>146</v>
       </c>
       <c r="D57" s="5">
         <v>150</v>
       </c>
     </row>
-    <row r="58" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B58" s="43" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="43" t="s">
         <v>148</v>
       </c>
       <c r="D58" s="5">
         <v>370</v>
       </c>
     </row>
-    <row r="59" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B59" s="43" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="43" t="s">
         <v>150</v>
       </c>
       <c r="D59" s="5">
         <v>260</v>
       </c>
     </row>
-    <row r="60" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B60" s="366" t="s">
+    <row r="60" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B60" s="351" t="s">
         <v>151</v>
       </c>
-      <c r="C60" s="366"/>
+      <c r="C60" s="351"/>
       <c r="D60" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="61" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B61" s="43" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="43" t="s">
         <v>153</v>
       </c>
       <c r="D61" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="62" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B62" s="366" t="s">
+    <row r="62" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B62" s="351" t="s">
         <v>154</v>
       </c>
-      <c r="C62" s="366"/>
+      <c r="C62" s="351"/>
       <c r="D62" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="63" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B63" s="43" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="43" t="s">
         <v>156</v>
       </c>
       <c r="D63" s="5">
         <v>275</v>
       </c>
     </row>
-    <row r="64" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B64" s="43" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="43" t="s">
         <v>158</v>
       </c>
       <c r="D64" s="5">
         <v>466</v>
       </c>
     </row>
-    <row r="65" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B65" s="43" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="43" t="s">
         <v>160</v>
       </c>
       <c r="D65" s="5">
         <v>590</v>
       </c>
     </row>
-    <row r="66" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B66" s="43" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="43" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="67" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B67" s="43" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="43" t="s">
         <v>164</v>
       </c>
       <c r="D67" s="5">
         <v>140</v>
       </c>
     </row>
-    <row r="68" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B68" s="375" t="s">
+    <row r="68" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B68" s="356" t="s">
         <v>165</v>
       </c>
-      <c r="C68" s="375"/>
+      <c r="C68" s="356"/>
       <c r="D68" s="5" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="69" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B69" s="43" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="43" t="s">
         <v>167</v>
       </c>
       <c r="D69" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="70" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B71" s="371" t="s">
+    <row r="70" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B70" s="352"/>
+      <c r="C70" s="358"/>
+      <c r="D70" s="353"/>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B71" s="350" t="s">
         <v>168</v>
       </c>
-      <c r="C71" s="371"/>
-[...3 lines deleted...]
-      <c r="B72" s="366" t="s">
+      <c r="C71" s="350"/>
+      <c r="D71" s="350"/>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B72" s="351" t="s">
         <v>169</v>
       </c>
-      <c r="C72" s="366"/>
+      <c r="C72" s="351"/>
       <c r="D72" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="73" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B73" s="43" t="s">
         <v>170</v>
       </c>
       <c r="C73" s="43" t="s">
         <v>171</v>
       </c>
       <c r="D73" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="74" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B74" s="43" t="s">
         <v>172</v>
       </c>
       <c r="C74" s="43" t="s">
         <v>173</v>
       </c>
       <c r="D74" s="5">
         <v>180</v>
       </c>
     </row>
-    <row r="75" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B75" s="43" t="s">
         <v>174</v>
       </c>
       <c r="C75" s="43" t="s">
         <v>175</v>
       </c>
       <c r="D75" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="76" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B76" s="43" t="s">
         <v>176</v>
       </c>
       <c r="C76" s="43" t="s">
         <v>177</v>
       </c>
       <c r="D76" s="5">
         <v>270</v>
       </c>
     </row>
-    <row r="77" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B77" s="43" t="s">
         <v>178</v>
       </c>
       <c r="C77" s="43" t="s">
         <v>179</v>
       </c>
       <c r="D77" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="78" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B78" s="43" t="s">
         <v>180</v>
       </c>
       <c r="C78" s="43" t="s">
         <v>181</v>
       </c>
       <c r="D78" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="79" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B79" s="43" t="s">
         <v>182</v>
       </c>
       <c r="C79" s="43" t="s">
         <v>183</v>
       </c>
       <c r="D79" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="80" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B80" s="43" t="s">
         <v>184</v>
       </c>
       <c r="C80" s="43" t="s">
         <v>185</v>
       </c>
       <c r="D80" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="81" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B81" s="366" t="s">
+    <row r="81" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B81" s="351" t="s">
         <v>186</v>
       </c>
-      <c r="C81" s="366"/>
+      <c r="C81" s="351"/>
       <c r="D81" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="82" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="82" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B82" s="43" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="43" t="s">
         <v>188</v>
       </c>
       <c r="D82" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="83" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B83" s="43" t="s">
         <v>189</v>
       </c>
       <c r="C83" s="43" t="s">
         <v>190</v>
       </c>
       <c r="D83" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="84" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="84" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B84" s="43" t="s">
         <v>191</v>
       </c>
       <c r="C84" s="43" t="s">
         <v>192</v>
       </c>
       <c r="D84" s="5">
         <v>620</v>
       </c>
     </row>
-    <row r="85" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B85" s="366" t="s">
+    <row r="85" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B85" s="351" t="s">
         <v>193</v>
       </c>
-      <c r="C85" s="366"/>
+      <c r="C85" s="351"/>
       <c r="D85" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="86" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B86" s="43" t="s">
         <v>194</v>
       </c>
       <c r="C86" s="43" t="s">
         <v>195</v>
       </c>
       <c r="D86" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="87" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B87" s="43" t="s">
         <v>196</v>
       </c>
       <c r="C87" s="43" t="s">
         <v>197</v>
       </c>
       <c r="D87" s="5">
         <v>620</v>
       </c>
     </row>
-    <row r="88" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B88" s="43" t="s">
         <v>198</v>
       </c>
       <c r="C88" s="43" t="s">
         <v>199</v>
       </c>
       <c r="D88" s="5">
         <v>733</v>
       </c>
     </row>
-    <row r="89" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B89" s="366" t="s">
+    <row r="89" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B89" s="351" t="s">
         <v>200</v>
       </c>
-      <c r="C89" s="366"/>
+      <c r="C89" s="351"/>
       <c r="D89" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="90" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="90" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B90" s="43" t="s">
         <v>201</v>
       </c>
       <c r="C90" s="43" t="s">
         <v>202</v>
       </c>
       <c r="D90" s="5">
         <v>570</v>
       </c>
     </row>
-    <row r="91" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="91" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B91" s="43" t="s">
         <v>203</v>
       </c>
       <c r="C91" s="43" t="s">
         <v>204</v>
       </c>
       <c r="D91" s="5">
         <v>420</v>
       </c>
     </row>
-    <row r="92" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B92" s="43" t="s">
         <v>205</v>
       </c>
       <c r="C92" s="43" t="s">
         <v>206</v>
       </c>
       <c r="D92" s="5">
         <v>520</v>
       </c>
     </row>
-    <row r="93" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B93" s="8"/>
       <c r="C93" s="8"/>
       <c r="D93" s="6"/>
     </row>
-    <row r="94" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B94" s="371" t="s">
+    <row r="94" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B94" s="350" t="s">
         <v>207</v>
       </c>
-      <c r="C94" s="371"/>
-[...3 lines deleted...]
-      <c r="B95" s="366" t="s">
+      <c r="C94" s="350"/>
+      <c r="D94" s="350"/>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B95" s="351" t="s">
         <v>208</v>
       </c>
-      <c r="C95" s="366"/>
+      <c r="C95" s="351"/>
       <c r="D95" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="96" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B96" s="43" t="s">
         <v>209</v>
       </c>
       <c r="C96" s="43" t="s">
         <v>210</v>
       </c>
       <c r="D96" s="5">
         <v>750</v>
       </c>
     </row>
-    <row r="97" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B97" s="43" t="s">
         <v>211</v>
       </c>
       <c r="C97" s="43" t="s">
         <v>212</v>
       </c>
       <c r="D97" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="98" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B99" s="371" t="s">
+    <row r="98" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B98" s="352"/>
+      <c r="C98" s="358"/>
+      <c r="D98" s="353"/>
+    </row>
+    <row r="99" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B99" s="350" t="s">
         <v>213</v>
       </c>
-      <c r="C99" s="371"/>
-[...3 lines deleted...]
-      <c r="B100" s="366" t="s">
+      <c r="C99" s="350"/>
+      <c r="D99" s="350"/>
+    </row>
+    <row r="100" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B100" s="351" t="s">
         <v>214</v>
       </c>
-      <c r="C100" s="366"/>
+      <c r="C100" s="351"/>
       <c r="D100" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="101" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="101" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B101" s="43" t="s">
         <v>215</v>
       </c>
       <c r="C101" s="43" t="s">
         <v>216</v>
       </c>
       <c r="D101" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="102" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="102" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B102" s="43" t="s">
         <v>217</v>
       </c>
       <c r="C102" s="43" t="s">
         <v>218</v>
       </c>
       <c r="D102" s="5">
         <v>421</v>
       </c>
     </row>
-    <row r="103" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="103" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B103" s="43" t="s">
         <v>219</v>
       </c>
       <c r="C103" s="43" t="s">
         <v>220</v>
       </c>
       <c r="D103" s="5">
         <v>463</v>
       </c>
     </row>
-    <row r="104" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B104" s="366" t="s">
+    <row r="104" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B104" s="351" t="s">
         <v>221</v>
       </c>
-      <c r="C104" s="366"/>
+      <c r="C104" s="351"/>
       <c r="D104" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="105" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="105" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B105" s="43" t="s">
         <v>222</v>
       </c>
       <c r="C105" s="43" t="s">
         <v>223</v>
       </c>
       <c r="D105" s="5">
         <v>225</v>
       </c>
     </row>
-    <row r="106" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B106" s="366" t="s">
+    <row r="106" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B106" s="351" t="s">
         <v>224</v>
       </c>
-      <c r="C106" s="366"/>
+      <c r="C106" s="351"/>
       <c r="D106" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="107" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="107" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B107" s="43" t="s">
         <v>225</v>
       </c>
       <c r="C107" s="43" t="s">
         <v>226</v>
       </c>
       <c r="D107" s="5">
         <v>720</v>
       </c>
     </row>
-    <row r="108" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B108" s="366" t="s">
+    <row r="108" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B108" s="351" t="s">
         <v>227</v>
       </c>
-      <c r="C108" s="366"/>
+      <c r="C108" s="351"/>
       <c r="D108" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="109" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="109" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B109" s="43" t="s">
         <v>228</v>
       </c>
       <c r="C109" s="43" t="s">
         <v>229</v>
       </c>
       <c r="D109" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="110" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B110" s="366" t="s">
+    <row r="110" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B110" s="351" t="s">
         <v>230</v>
       </c>
-      <c r="C110" s="366"/>
+      <c r="C110" s="351"/>
       <c r="D110" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="111" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="111" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B111" s="43" t="s">
         <v>231</v>
       </c>
       <c r="C111" s="43" t="s">
         <v>232</v>
       </c>
       <c r="D111" s="5">
         <v>140</v>
       </c>
     </row>
-    <row r="112" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B112" s="366" t="s">
+    <row r="112" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B112" s="351" t="s">
         <v>233</v>
       </c>
-      <c r="C112" s="366"/>
+      <c r="C112" s="351"/>
       <c r="D112" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="113" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="113" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B113" s="43" t="s">
         <v>234</v>
       </c>
       <c r="C113" s="43" t="s">
         <v>235</v>
       </c>
       <c r="D113" s="5">
         <v>285</v>
       </c>
     </row>
-    <row r="114" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="114" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B114" s="43" t="s">
         <v>236</v>
       </c>
       <c r="C114" s="43" t="s">
         <v>237</v>
       </c>
       <c r="D114" s="5">
         <v>315</v>
       </c>
     </row>
-    <row r="115" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B115" s="366" t="s">
+    <row r="115" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B115" s="351" t="s">
         <v>238</v>
       </c>
-      <c r="C115" s="366"/>
+      <c r="C115" s="351"/>
       <c r="D115" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="116" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="116" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B116" s="43" t="s">
         <v>239</v>
       </c>
       <c r="C116" s="43" t="s">
         <v>240</v>
       </c>
       <c r="D116" s="5">
         <v>435</v>
       </c>
     </row>
-    <row r="117" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="117" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B117" s="43" t="s">
         <v>241</v>
       </c>
       <c r="C117" s="43" t="s">
         <v>242</v>
       </c>
       <c r="D117" s="5">
         <v>420</v>
       </c>
     </row>
-    <row r="118" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B118" s="366" t="s">
+    <row r="118" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B118" s="351" t="s">
         <v>243</v>
       </c>
-      <c r="C118" s="366"/>
+      <c r="C118" s="351"/>
       <c r="D118" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="119" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B119" s="43" t="s">
         <v>244</v>
       </c>
       <c r="C119" s="43" t="s">
         <v>245</v>
       </c>
       <c r="D119" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="120" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B121" s="371" t="s">
+    <row r="120" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B120" s="352"/>
+      <c r="C120" s="358"/>
+      <c r="D120" s="353"/>
+    </row>
+    <row r="121" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B121" s="350" t="s">
         <v>246</v>
       </c>
-      <c r="C121" s="371"/>
-[...2 lines deleted...]
-    <row r="122" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C121" s="350"/>
+      <c r="D121" s="350"/>
+    </row>
+    <row r="122" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B122" s="42" t="s">
         <v>247</v>
       </c>
       <c r="C122" s="42"/>
       <c r="D122" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="123" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="123" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B123" s="43" t="s">
         <v>248</v>
       </c>
       <c r="C123" s="43" t="s">
         <v>249</v>
       </c>
       <c r="D123" s="5">
         <v>110</v>
       </c>
     </row>
-    <row r="124" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="124" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B124" s="43" t="s">
         <v>250</v>
       </c>
       <c r="C124" s="43" t="s">
         <v>251</v>
       </c>
       <c r="D124" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="125" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="125" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B125" s="43" t="s">
         <v>252</v>
       </c>
       <c r="C125" s="43" t="s">
         <v>253</v>
       </c>
       <c r="D125" s="5">
         <v>410</v>
       </c>
     </row>
-    <row r="126" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B126" s="366" t="s">
+    <row r="126" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B126" s="351" t="s">
         <v>254</v>
       </c>
-      <c r="C126" s="366"/>
+      <c r="C126" s="351"/>
       <c r="D126" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="127" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="127" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B127" s="43" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="43" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="5">
         <v>870</v>
       </c>
     </row>
-    <row r="128" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="128" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B128" s="43" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="43" t="s">
         <v>258</v>
       </c>
       <c r="D128" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="129" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="129" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B129" s="43" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="43" t="s">
         <v>260</v>
       </c>
       <c r="D129" s="5">
         <v>550</v>
       </c>
     </row>
-    <row r="130" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B130" s="366" t="s">
+    <row r="130" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B130" s="351" t="s">
         <v>261</v>
       </c>
-      <c r="C130" s="366"/>
+      <c r="C130" s="351"/>
       <c r="D130" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="131" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="131" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B131" s="43" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="43" t="s">
         <v>263</v>
       </c>
       <c r="D131" s="5">
         <v>690</v>
       </c>
     </row>
-    <row r="132" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="132" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B132" s="43" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="43" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="5">
         <v>690</v>
       </c>
     </row>
-    <row r="133" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B133" s="366" t="s">
+    <row r="133" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B133" s="351" t="s">
         <v>266</v>
       </c>
-      <c r="C133" s="366"/>
+      <c r="C133" s="351"/>
       <c r="D133" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="134" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="134" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B134" s="43" t="s">
         <v>267</v>
       </c>
       <c r="C134" s="43" t="s">
         <v>268</v>
       </c>
       <c r="D134" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="135" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="135" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B135" s="43" t="s">
         <v>269</v>
       </c>
       <c r="C135" s="43" t="s">
         <v>270</v>
       </c>
       <c r="D135" s="5">
         <v>690</v>
       </c>
     </row>
-    <row r="136" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B136" s="366" t="s">
+    <row r="136" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B136" s="351" t="s">
         <v>271</v>
       </c>
-      <c r="C136" s="366"/>
+      <c r="C136" s="351"/>
       <c r="D136" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="137" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="137" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B137" s="43" t="s">
         <v>272</v>
       </c>
       <c r="C137" s="43" t="s">
         <v>273</v>
       </c>
       <c r="D137" s="5">
         <v>980</v>
       </c>
     </row>
-    <row r="138" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="138" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B138" s="43" t="s">
         <v>274</v>
       </c>
       <c r="C138" s="43" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="139" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="139" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B139" s="43" t="s">
         <v>276</v>
       </c>
       <c r="C139" s="43" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="5">
         <v>470</v>
       </c>
     </row>
-    <row r="140" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="140" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B140" s="43" t="s">
         <v>278</v>
       </c>
       <c r="C140" s="43" t="s">
         <v>279</v>
       </c>
       <c r="D140" s="5">
         <v>470</v>
       </c>
     </row>
-    <row r="141" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B141" s="371" t="s">
+    <row r="141" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B141" s="350" t="s">
         <v>280</v>
       </c>
-      <c r="C141" s="371"/>
-[...3 lines deleted...]
-      <c r="B142" s="366" t="s">
+      <c r="C141" s="350"/>
+      <c r="D141" s="350"/>
+    </row>
+    <row r="142" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B142" s="351" t="s">
         <v>281</v>
       </c>
-      <c r="C142" s="366"/>
+      <c r="C142" s="351"/>
       <c r="D142" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="143" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="143" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B143" s="43" t="s">
         <v>282</v>
       </c>
       <c r="C143" s="43" t="s">
         <v>283</v>
       </c>
       <c r="D143" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="144" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B144" s="366" t="s">
+    <row r="144" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B144" s="351" t="s">
         <v>284</v>
       </c>
-      <c r="C144" s="366"/>
+      <c r="C144" s="351"/>
       <c r="D144" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="145" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="145" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B145" s="43" t="s">
         <v>285</v>
       </c>
       <c r="C145" s="43" t="s">
         <v>286</v>
       </c>
       <c r="D145" s="5">
         <v>380</v>
       </c>
     </row>
-    <row r="146" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B146" s="366" t="s">
+    <row r="146" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B146" s="351" t="s">
         <v>287</v>
       </c>
-      <c r="C146" s="366"/>
+      <c r="C146" s="351"/>
       <c r="D146" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="147" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="147" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B147" s="43" t="s">
         <v>288</v>
       </c>
       <c r="C147" s="43" t="s">
         <v>289</v>
       </c>
       <c r="D147" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="148" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B148" s="366" t="s">
+    <row r="148" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B148" s="351" t="s">
         <v>290</v>
       </c>
-      <c r="C148" s="366"/>
+      <c r="C148" s="351"/>
       <c r="D148" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="149" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="149" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B149" s="43" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="43" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="5">
         <v>460</v>
       </c>
     </row>
-    <row r="150" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="150" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B150" s="43" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="43" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="151" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B152" s="371" t="s">
+    <row r="151" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B151" s="352"/>
+      <c r="C151" s="358"/>
+      <c r="D151" s="353"/>
+    </row>
+    <row r="152" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B152" s="350" t="s">
         <v>295</v>
       </c>
-      <c r="C152" s="371"/>
-[...3 lines deleted...]
-      <c r="B153" s="366" t="s">
+      <c r="C152" s="350"/>
+      <c r="D152" s="350"/>
+    </row>
+    <row r="153" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B153" s="351" t="s">
         <v>296</v>
       </c>
-      <c r="C153" s="366"/>
+      <c r="C153" s="351"/>
       <c r="D153" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="154" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="154" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B154" s="43" t="s">
         <v>297</v>
       </c>
       <c r="C154" s="43" t="s">
         <v>298</v>
       </c>
       <c r="D154" s="5">
         <v>315</v>
       </c>
     </row>
-    <row r="155" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="155" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B155" s="43" t="s">
         <v>299</v>
       </c>
       <c r="C155" s="43" t="s">
         <v>300</v>
       </c>
       <c r="D155" s="5">
         <v>730</v>
       </c>
     </row>
-    <row r="156" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="156" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B156" s="43" t="s">
         <v>301</v>
       </c>
       <c r="C156" s="43" t="s">
         <v>302</v>
       </c>
       <c r="D156" s="5">
         <v>725</v>
       </c>
     </row>
-    <row r="157" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="157" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B157" s="43" t="s">
         <v>303</v>
       </c>
       <c r="C157" s="43" t="s">
         <v>304</v>
       </c>
       <c r="D157" s="5">
         <v>840</v>
       </c>
     </row>
-    <row r="158" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="158" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B158" s="43" t="s">
         <v>305</v>
       </c>
       <c r="C158" s="43" t="s">
         <v>306</v>
       </c>
       <c r="D158" s="5">
         <v>515</v>
       </c>
     </row>
-    <row r="159" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="159" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B159" s="43" t="s">
         <v>307</v>
       </c>
       <c r="C159" s="43" t="s">
         <v>308</v>
       </c>
       <c r="D159" s="5">
         <v>485</v>
       </c>
     </row>
-    <row r="160" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B160" s="366" t="s">
+    <row r="160" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B160" s="351" t="s">
         <v>309</v>
       </c>
-      <c r="C160" s="366"/>
+      <c r="C160" s="351"/>
       <c r="D160" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="161" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="161" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B161" s="43" t="s">
         <v>310</v>
       </c>
       <c r="C161" s="43" t="s">
         <v>311</v>
       </c>
       <c r="D161" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="162" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="162" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B162" s="43" t="s">
         <v>312</v>
       </c>
       <c r="C162" s="43" t="s">
         <v>313</v>
       </c>
       <c r="D162" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="163" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="163" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B163" s="43" t="s">
         <v>314</v>
       </c>
       <c r="C163" s="43" t="s">
         <v>315</v>
       </c>
       <c r="D163" s="5">
         <v>275</v>
       </c>
     </row>
-    <row r="164" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="164" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B164" s="43" t="s">
         <v>316</v>
       </c>
       <c r="C164" s="43" t="s">
         <v>317</v>
       </c>
       <c r="D164" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="165" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B165" s="366" t="s">
+    <row r="165" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B165" s="351" t="s">
         <v>318</v>
       </c>
-      <c r="C165" s="366"/>
+      <c r="C165" s="351"/>
       <c r="D165" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="166" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="166" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B166" s="43" t="s">
         <v>319</v>
       </c>
       <c r="C166" s="43" t="s">
         <v>320</v>
       </c>
       <c r="D166" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="167" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="167" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B167" s="43" t="s">
         <v>321</v>
       </c>
       <c r="C167" s="43" t="s">
         <v>322</v>
       </c>
       <c r="D167" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="168" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="168" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B168" s="43" t="s">
         <v>323</v>
       </c>
       <c r="C168" s="43" t="s">
         <v>324</v>
       </c>
       <c r="D168" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="169" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="169" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B169" s="43" t="s">
         <v>325</v>
       </c>
       <c r="C169" s="43" t="s">
         <v>326</v>
       </c>
       <c r="D169" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="170" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="170" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B170" s="43" t="s">
         <v>327</v>
       </c>
       <c r="C170" s="43" t="s">
         <v>328</v>
       </c>
       <c r="D170" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="171" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="171" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B171" s="43" t="s">
         <v>329</v>
       </c>
       <c r="C171" s="43" t="s">
         <v>330</v>
       </c>
       <c r="D171" s="5">
         <v>325</v>
       </c>
     </row>
-    <row r="172" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="172" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B172" s="43" t="s">
         <v>331</v>
       </c>
       <c r="C172" s="43" t="s">
         <v>332</v>
       </c>
       <c r="D172" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="173" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="173" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B173" s="43" t="s">
         <v>333</v>
       </c>
       <c r="C173" s="43" t="s">
         <v>334</v>
       </c>
       <c r="D173" s="5">
         <v>100</v>
       </c>
     </row>
-    <row r="174" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B174" s="366" t="s">
+    <row r="174" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B174" s="351" t="s">
         <v>335</v>
       </c>
-      <c r="C174" s="366"/>
+      <c r="C174" s="351"/>
       <c r="D174" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="175" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="175" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B175" s="43" t="s">
         <v>336</v>
       </c>
       <c r="C175" s="43" t="s">
         <v>337</v>
       </c>
       <c r="D175" s="5">
         <v>530</v>
       </c>
     </row>
-    <row r="176" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B177" s="371" t="s">
+    <row r="176" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B176" s="352"/>
+      <c r="C176" s="358"/>
+      <c r="D176" s="353"/>
+    </row>
+    <row r="177" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B177" s="350" t="s">
         <v>338</v>
       </c>
-      <c r="C177" s="371"/>
-[...3 lines deleted...]
-      <c r="B178" s="366" t="s">
+      <c r="C177" s="350"/>
+      <c r="D177" s="350"/>
+    </row>
+    <row r="178" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B178" s="351" t="s">
         <v>339</v>
       </c>
-      <c r="C178" s="366"/>
+      <c r="C178" s="351"/>
       <c r="D178" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="179" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="179" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B179" s="43" t="s">
         <v>340</v>
       </c>
       <c r="C179" s="43" t="s">
         <v>341</v>
       </c>
       <c r="D179" s="5">
         <v>645</v>
       </c>
     </row>
-    <row r="180" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B180" s="366" t="s">
+    <row r="180" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B180" s="351" t="s">
         <v>342</v>
       </c>
-      <c r="C180" s="366"/>
+      <c r="C180" s="351"/>
       <c r="D180" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="181" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="181" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B181" s="43" t="s">
         <v>343</v>
       </c>
       <c r="C181" s="43" t="s">
         <v>344</v>
       </c>
       <c r="D181" s="5">
         <v>710</v>
       </c>
     </row>
-    <row r="182" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="182" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B182" s="43" t="s">
         <v>345</v>
       </c>
       <c r="C182" s="43" t="s">
         <v>346</v>
       </c>
       <c r="D182" s="5">
         <v>480</v>
       </c>
     </row>
-    <row r="183" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="183" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B183" s="43" t="s">
         <v>347</v>
       </c>
       <c r="C183" s="43" t="s">
         <v>348</v>
       </c>
       <c r="D183" s="5">
         <v>560</v>
       </c>
     </row>
-    <row r="184" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B184" s="366" t="s">
+    <row r="184" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B184" s="351" t="s">
         <v>349</v>
       </c>
-      <c r="C184" s="366"/>
+      <c r="C184" s="351"/>
       <c r="D184" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="185" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="185" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B185" s="43" t="s">
         <v>350</v>
       </c>
       <c r="C185" s="43" t="s">
         <v>351</v>
       </c>
       <c r="D185" s="5">
         <v>950</v>
       </c>
     </row>
-    <row r="186" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="186" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B186" s="43" t="s">
         <v>352</v>
       </c>
       <c r="C186" s="43" t="s">
         <v>353</v>
       </c>
       <c r="D186" s="5">
         <v>1150</v>
       </c>
     </row>
-    <row r="187" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="187" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B187" s="43" t="s">
         <v>354</v>
       </c>
       <c r="C187" s="43" t="s">
         <v>355</v>
       </c>
       <c r="D187" s="5">
         <v>790</v>
       </c>
     </row>
-    <row r="188" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="188" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B188" s="43" t="s">
         <v>356</v>
       </c>
       <c r="C188" s="43" t="s">
         <v>357</v>
       </c>
       <c r="D188" s="5">
         <v>955</v>
       </c>
     </row>
-    <row r="189" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="189" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B189" s="43" t="s">
         <v>358</v>
       </c>
       <c r="C189" s="43" t="s">
         <v>359</v>
       </c>
       <c r="D189" s="5">
         <v>780</v>
       </c>
     </row>
-    <row r="190" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="190" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B190" s="43" t="s">
         <v>360</v>
       </c>
       <c r="C190" s="43" t="s">
         <v>361</v>
       </c>
       <c r="D190" s="5">
         <v>915</v>
       </c>
     </row>
-    <row r="191" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="191" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B191" s="43" t="s">
         <v>362</v>
       </c>
       <c r="C191" s="43" t="s">
         <v>363</v>
       </c>
       <c r="D191" s="5">
         <v>230</v>
       </c>
     </row>
-    <row r="192" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="192" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B192" s="43" t="s">
         <v>364</v>
       </c>
       <c r="C192" s="43" t="s">
         <v>365</v>
       </c>
       <c r="D192" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="193" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="193" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B193" s="43" t="s">
         <v>366</v>
       </c>
       <c r="C193" s="43" t="s">
         <v>367</v>
       </c>
       <c r="D193" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="194" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="194" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B194" s="43" t="s">
         <v>368</v>
       </c>
       <c r="C194" s="43" t="s">
         <v>369</v>
       </c>
       <c r="D194" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="195" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="195" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B195" s="43" t="s">
         <v>370</v>
       </c>
       <c r="C195" s="43" t="s">
         <v>371</v>
       </c>
       <c r="D195" s="5">
         <v>825</v>
       </c>
     </row>
-    <row r="196" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="196" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B196" s="43" t="s">
         <v>372</v>
       </c>
       <c r="C196" s="43" t="s">
         <v>373</v>
       </c>
       <c r="D196" s="5">
         <v>390</v>
       </c>
     </row>
-    <row r="197" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="197" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B197" s="43" t="s">
         <v>374</v>
       </c>
       <c r="C197" s="43" t="s">
         <v>375</v>
       </c>
       <c r="D197" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="198" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B198" s="366" t="s">
+    <row r="198" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B198" s="351" t="s">
         <v>376</v>
       </c>
-      <c r="C198" s="366"/>
+      <c r="C198" s="351"/>
       <c r="D198" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="199" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="199" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B199" s="43" t="s">
         <v>377</v>
       </c>
       <c r="C199" s="43" t="s">
         <v>378</v>
       </c>
       <c r="D199" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="200" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="200" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B200" s="43" t="s">
         <v>379</v>
       </c>
       <c r="C200" s="43" t="s">
         <v>380</v>
       </c>
       <c r="D200" s="5">
         <v>675</v>
       </c>
     </row>
-    <row r="201" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="201" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B201" s="43" t="s">
         <v>381</v>
       </c>
       <c r="C201" s="43" t="s">
         <v>382</v>
       </c>
       <c r="D201" s="5">
         <v>710</v>
       </c>
     </row>
-    <row r="202" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="202" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B202" s="43" t="s">
         <v>383</v>
       </c>
       <c r="C202" s="43" t="s">
         <v>384</v>
       </c>
       <c r="D202" s="5">
         <v>425</v>
       </c>
     </row>
-    <row r="203" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="203" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B203" s="43" t="s">
         <v>385</v>
       </c>
       <c r="C203" s="43" t="s">
         <v>386</v>
       </c>
       <c r="D203" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="204" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="204" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B204" s="43" t="s">
         <v>387</v>
       </c>
       <c r="C204" s="43" t="s">
         <v>388</v>
       </c>
       <c r="D204" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="205" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="205" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B205" s="43" t="s">
         <v>389</v>
       </c>
       <c r="C205" s="43" t="s">
         <v>390</v>
       </c>
       <c r="D205" s="5">
         <v>1100</v>
       </c>
     </row>
-    <row r="206" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="206" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B206" s="43" t="s">
         <v>391</v>
       </c>
       <c r="C206" s="43" t="s">
         <v>392</v>
       </c>
       <c r="D206" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="207" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="207" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B207" s="43" t="s">
         <v>393</v>
       </c>
       <c r="C207" s="43" t="s">
         <v>394</v>
       </c>
       <c r="D207" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="208" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="208" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B208" s="43" t="s">
         <v>395</v>
       </c>
       <c r="C208" s="43" t="s">
         <v>396</v>
       </c>
       <c r="D208" s="5">
         <v>555</v>
       </c>
     </row>
-    <row r="209" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B209" s="366" t="s">
+    <row r="209" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B209" s="351" t="s">
         <v>397</v>
       </c>
-      <c r="C209" s="366"/>
+      <c r="C209" s="351"/>
       <c r="D209" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="210" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="210" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B210" s="43" t="s">
         <v>398</v>
       </c>
       <c r="C210" s="43" t="s">
         <v>399</v>
       </c>
       <c r="D210" s="5">
         <v>1030</v>
       </c>
     </row>
-    <row r="211" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B212" s="371" t="s">
+    <row r="211" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B211" s="352"/>
+      <c r="C211" s="358"/>
+      <c r="D211" s="353"/>
+    </row>
+    <row r="212" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B212" s="350" t="s">
         <v>400</v>
       </c>
-      <c r="C212" s="371"/>
-[...3 lines deleted...]
-      <c r="B213" s="366" t="s">
+      <c r="C212" s="350"/>
+      <c r="D212" s="350"/>
+    </row>
+    <row r="213" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B213" s="351" t="s">
         <v>401</v>
       </c>
-      <c r="C213" s="366"/>
+      <c r="C213" s="351"/>
       <c r="D213" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="214" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="214" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B214" s="43" t="s">
         <v>402</v>
       </c>
       <c r="C214" s="43" t="s">
         <v>403</v>
       </c>
       <c r="D214" s="5">
         <v>445</v>
       </c>
     </row>
-    <row r="215" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="215" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B215" s="43" t="s">
         <v>404</v>
       </c>
       <c r="C215" s="43" t="s">
         <v>405</v>
       </c>
       <c r="D215" s="5">
         <v>120</v>
       </c>
     </row>
-    <row r="216" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B216" s="366" t="s">
+    <row r="216" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B216" s="351" t="s">
         <v>406</v>
       </c>
-      <c r="C216" s="366"/>
+      <c r="C216" s="351"/>
       <c r="D216" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="217" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="217" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B217" s="43" t="s">
         <v>407</v>
       </c>
       <c r="C217" s="43" t="s">
         <v>408</v>
       </c>
       <c r="D217" s="5">
         <v>330</v>
       </c>
     </row>
-    <row r="218" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B218" s="366" t="s">
+    <row r="218" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B218" s="351" t="s">
         <v>409</v>
       </c>
-      <c r="C218" s="366"/>
+      <c r="C218" s="351"/>
       <c r="D218" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="219" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="219" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B219" s="43" t="s">
         <v>410</v>
       </c>
       <c r="C219" s="43" t="s">
         <v>408</v>
       </c>
       <c r="D219" s="5">
         <v>460</v>
       </c>
     </row>
-    <row r="220" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B220" s="366" t="s">
+    <row r="220" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B220" s="351" t="s">
         <v>411</v>
       </c>
-      <c r="C220" s="366"/>
+      <c r="C220" s="351"/>
       <c r="D220" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="221" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="221" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B221" s="43" t="s">
         <v>412</v>
       </c>
       <c r="C221" s="43" t="s">
         <v>413</v>
       </c>
       <c r="D221" s="5">
         <v>465</v>
       </c>
     </row>
-    <row r="222" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="222" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B222" s="43" t="s">
         <v>414</v>
       </c>
       <c r="C222" s="43" t="s">
         <v>415</v>
       </c>
       <c r="D222" s="5">
         <v>555</v>
       </c>
     </row>
-    <row r="223" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B223" s="366" t="s">
+    <row r="223" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B223" s="351" t="s">
         <v>416</v>
       </c>
-      <c r="C223" s="366"/>
+      <c r="C223" s="351"/>
       <c r="D223" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="224" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="224" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B224" s="43" t="s">
         <v>417</v>
       </c>
       <c r="C224" s="43" t="s">
         <v>418</v>
       </c>
       <c r="D224" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="225" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B225" s="366" t="s">
+    <row r="225" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B225" s="351" t="s">
         <v>419</v>
       </c>
-      <c r="C225" s="366"/>
+      <c r="C225" s="351"/>
       <c r="D225" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="226" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="226" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B226" s="43" t="s">
         <v>420</v>
       </c>
       <c r="C226" s="43" t="s">
         <v>421</v>
       </c>
       <c r="D226" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="227" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="227" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B227" s="43" t="s">
         <v>422</v>
       </c>
       <c r="C227" s="43" t="s">
         <v>423</v>
       </c>
       <c r="D227" s="5">
         <v>696</v>
       </c>
     </row>
-    <row r="228" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="228" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B228" s="43" t="s">
         <v>424</v>
       </c>
       <c r="C228" s="43" t="s">
         <v>425</v>
       </c>
       <c r="D228" s="5">
         <v>710</v>
       </c>
     </row>
-    <row r="229" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="229" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B229" s="43" t="s">
         <v>426</v>
       </c>
       <c r="C229" s="43" t="s">
         <v>427</v>
       </c>
       <c r="D229" s="5">
         <v>670</v>
       </c>
     </row>
-    <row r="230" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="230" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B230" s="43" t="s">
         <v>428</v>
       </c>
       <c r="C230" s="43" t="s">
         <v>429</v>
       </c>
       <c r="D230" s="5">
         <v>415</v>
       </c>
     </row>
-    <row r="231" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B232" s="371" t="s">
+    <row r="231" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B231" s="352"/>
+      <c r="C231" s="358"/>
+      <c r="D231" s="353"/>
+    </row>
+    <row r="232" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B232" s="350" t="s">
         <v>430</v>
       </c>
-      <c r="C232" s="371"/>
-[...3 lines deleted...]
-      <c r="B233" s="366" t="s">
+      <c r="C232" s="350"/>
+      <c r="D232" s="350"/>
+    </row>
+    <row r="233" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B233" s="351" t="s">
         <v>431</v>
       </c>
-      <c r="C233" s="366"/>
+      <c r="C233" s="351"/>
       <c r="D233" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="234" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="234" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B234" s="43" t="s">
         <v>432</v>
       </c>
       <c r="C234" s="43" t="s">
         <v>433</v>
       </c>
       <c r="D234" s="5">
         <v>1000</v>
       </c>
     </row>
-    <row r="235" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B235" s="366" t="s">
+    <row r="235" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B235" s="351" t="s">
         <v>434</v>
       </c>
-      <c r="C235" s="366"/>
-[...3 lines deleted...]
-      <c r="B236" s="366" t="s">
+      <c r="C235" s="351"/>
+      <c r="D235" s="351"/>
+    </row>
+    <row r="236" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B236" s="351" t="s">
         <v>435</v>
       </c>
-      <c r="C236" s="366"/>
+      <c r="C236" s="351"/>
       <c r="D236" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="237" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="237" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B237" s="43" t="s">
         <v>436</v>
       </c>
       <c r="C237" s="43" t="s">
         <v>437</v>
       </c>
       <c r="D237" s="5">
         <v>100</v>
       </c>
     </row>
-    <row r="238" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="238" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B238" s="43" t="s">
         <v>438</v>
       </c>
       <c r="C238" s="43" t="s">
         <v>439</v>
       </c>
       <c r="D238" s="5">
         <v>950</v>
       </c>
     </row>
-    <row r="239" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="239" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B239" s="43" t="s">
         <v>440</v>
       </c>
       <c r="C239" s="43" t="s">
         <v>441</v>
       </c>
       <c r="D239" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="240" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="240" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B240" s="43" t="s">
         <v>442</v>
       </c>
       <c r="C240" s="43" t="s">
         <v>443</v>
       </c>
       <c r="D240" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="241" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="241" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B241" s="43" t="s">
         <v>444</v>
       </c>
       <c r="C241" s="43" t="s">
         <v>445</v>
       </c>
       <c r="D241" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="242" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="242" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B242" s="43" t="s">
         <v>446</v>
       </c>
       <c r="C242" s="43" t="s">
         <v>447</v>
       </c>
       <c r="D242" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="243" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="243" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B243" s="43" t="s">
         <v>448</v>
       </c>
       <c r="C243" s="43" t="s">
         <v>449</v>
       </c>
       <c r="D243" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="244" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="244" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B244" s="43" t="s">
         <v>450</v>
       </c>
       <c r="C244" s="43" t="s">
         <v>451</v>
       </c>
       <c r="D244" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="245" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="245" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B245" s="43" t="s">
         <v>452</v>
       </c>
       <c r="C245" s="43" t="s">
         <v>453</v>
       </c>
       <c r="D245" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="246" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="246" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B246" s="43" t="s">
         <v>454</v>
       </c>
       <c r="C246" s="43" t="s">
         <v>455</v>
       </c>
       <c r="D246" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="247" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="247" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B247" s="43" t="s">
         <v>456</v>
       </c>
       <c r="C247" s="43" t="s">
         <v>457</v>
       </c>
       <c r="D247" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="248" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="248" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B248" s="43" t="s">
         <v>458</v>
       </c>
       <c r="C248" s="43" t="s">
         <v>459</v>
       </c>
       <c r="D248" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="249" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="249" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B249" s="43" t="s">
         <v>460</v>
       </c>
       <c r="C249" s="43" t="s">
         <v>461</v>
       </c>
       <c r="D249" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="250" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="250" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B250" s="43" t="s">
         <v>462</v>
       </c>
       <c r="C250" s="43" t="s">
         <v>463</v>
       </c>
       <c r="D250" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="251" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B251" s="366" t="s">
+    <row r="251" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B251" s="351" t="s">
         <v>464</v>
       </c>
-      <c r="C251" s="366"/>
+      <c r="C251" s="351"/>
       <c r="D251" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="252" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="252" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B252" s="43" t="s">
         <v>465</v>
       </c>
       <c r="C252" s="43" t="s">
         <v>466</v>
       </c>
       <c r="D252" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="253" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="253" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B253" s="43" t="s">
         <v>467</v>
       </c>
       <c r="C253" s="43" t="s">
         <v>468</v>
       </c>
       <c r="D253" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="254" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="254" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B254" s="43" t="s">
         <v>469</v>
       </c>
       <c r="C254" s="43" t="s">
         <v>470</v>
       </c>
       <c r="D254" s="5">
         <v>375</v>
       </c>
     </row>
-    <row r="255" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="255" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B255" s="43" t="s">
         <v>471</v>
       </c>
       <c r="C255" s="43" t="s">
         <v>472</v>
       </c>
       <c r="D255" s="5">
         <v>750</v>
       </c>
     </row>
-    <row r="256" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="256" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B256" s="43" t="s">
         <v>473</v>
       </c>
       <c r="C256" s="43" t="s">
         <v>474</v>
       </c>
       <c r="D256" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="257" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B258" s="371" t="s">
+    <row r="257" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B257" s="352"/>
+      <c r="C257" s="358"/>
+      <c r="D257" s="353"/>
+    </row>
+    <row r="258" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B258" s="350" t="s">
         <v>475</v>
       </c>
-      <c r="C258" s="371"/>
-[...3 lines deleted...]
-      <c r="B259" s="366" t="s">
+      <c r="C258" s="350"/>
+      <c r="D258" s="350"/>
+    </row>
+    <row r="259" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B259" s="351" t="s">
         <v>476</v>
       </c>
-      <c r="C259" s="366"/>
+      <c r="C259" s="351"/>
       <c r="D259" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="260" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="260" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B260" s="43" t="s">
         <v>477</v>
       </c>
       <c r="C260" s="43" t="s">
         <v>478</v>
       </c>
       <c r="D260" s="5">
         <v>470</v>
       </c>
     </row>
-    <row r="261" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B261" s="366" t="s">
+    <row r="261" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B261" s="351" t="s">
         <v>479</v>
       </c>
-      <c r="C261" s="366"/>
+      <c r="C261" s="351"/>
       <c r="D261" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="262" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="262" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B262" s="43" t="s">
         <v>480</v>
       </c>
       <c r="C262" s="43" t="s">
         <v>481</v>
       </c>
       <c r="D262" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="263" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="263" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B263" s="43" t="s">
         <v>482</v>
       </c>
       <c r="C263" s="43" t="s">
         <v>483</v>
       </c>
       <c r="D263" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="264" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="264" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B264" s="43" t="s">
         <v>484</v>
       </c>
       <c r="C264" s="43" t="s">
         <v>485</v>
       </c>
       <c r="D264" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="265" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B265" s="366" t="s">
+    <row r="265" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B265" s="351" t="s">
         <v>486</v>
       </c>
-      <c r="C265" s="366"/>
+      <c r="C265" s="351"/>
       <c r="D265" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="266" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="266" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B266" s="43" t="s">
         <v>487</v>
       </c>
       <c r="C266" s="43" t="s">
         <v>488</v>
       </c>
       <c r="D266" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="267" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="267" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B267" s="43" t="s">
         <v>489</v>
       </c>
       <c r="C267" s="43" t="s">
         <v>490</v>
       </c>
       <c r="D267" s="5">
         <v>950</v>
       </c>
     </row>
-    <row r="268" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B268" s="366" t="s">
+    <row r="268" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B268" s="351" t="s">
         <v>491</v>
       </c>
-      <c r="C268" s="366"/>
+      <c r="C268" s="351"/>
       <c r="D268" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="269" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="269" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B269" s="43" t="s">
         <v>492</v>
       </c>
       <c r="C269" s="43" t="s">
         <v>493</v>
       </c>
       <c r="D269" s="5">
         <v>1065</v>
       </c>
     </row>
-    <row r="270" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="270" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B270" s="43" t="s">
         <v>494</v>
       </c>
       <c r="C270" s="43" t="s">
         <v>495</v>
       </c>
       <c r="D270" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="271" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="271" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B271" s="43" t="s">
         <v>496</v>
       </c>
       <c r="C271" s="43" t="s">
         <v>497</v>
       </c>
       <c r="D271" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="272" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="272" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B272" s="43" t="s">
         <v>498</v>
       </c>
       <c r="C272" s="43" t="s">
         <v>499</v>
       </c>
       <c r="D272" s="5">
         <v>1090</v>
       </c>
     </row>
-    <row r="273" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="273" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B273" s="43" t="s">
         <v>500</v>
       </c>
       <c r="C273" s="43" t="s">
         <v>501</v>
       </c>
       <c r="D273" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="274" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="274" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B274" s="43" t="s">
         <v>502</v>
       </c>
       <c r="C274" s="43" t="s">
         <v>503</v>
       </c>
       <c r="D274" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="275" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B275" s="366" t="s">
+    <row r="275" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B275" s="351" t="s">
         <v>504</v>
       </c>
-      <c r="C275" s="366"/>
+      <c r="C275" s="351"/>
       <c r="D275" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="276" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="276" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B276" s="43" t="s">
         <v>505</v>
       </c>
       <c r="C276" s="43" t="s">
         <v>506</v>
       </c>
       <c r="D276" s="5">
         <v>80</v>
       </c>
     </row>
-    <row r="277" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="277" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B277" s="43" t="s">
         <v>507</v>
       </c>
       <c r="C277" s="43" t="s">
         <v>508</v>
       </c>
       <c r="D277" s="5">
         <v>24</v>
       </c>
     </row>
-    <row r="278" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="278" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B278" s="43" t="s">
         <v>509</v>
       </c>
       <c r="C278" s="43" t="s">
         <v>510</v>
       </c>
       <c r="D278" s="5">
         <v>104</v>
       </c>
     </row>
-    <row r="279" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B279" s="366" t="s">
+    <row r="279" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B279" s="351" t="s">
         <v>511</v>
       </c>
-      <c r="C279" s="366"/>
+      <c r="C279" s="351"/>
       <c r="D279" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="280" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="280" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B280" s="43" t="s">
         <v>512</v>
       </c>
       <c r="C280" s="43" t="s">
         <v>513</v>
       </c>
       <c r="D280" s="5">
         <v>555</v>
       </c>
     </row>
-    <row r="281" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="281" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B281" s="43" t="s">
         <v>514</v>
       </c>
       <c r="C281" s="43" t="s">
         <v>515</v>
       </c>
       <c r="D281" s="5">
         <v>465</v>
       </c>
     </row>
-    <row r="282" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B283" s="371" t="s">
+    <row r="282" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B282" s="352"/>
+      <c r="C282" s="358"/>
+      <c r="D282" s="353"/>
+    </row>
+    <row r="283" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B283" s="350" t="s">
         <v>516</v>
       </c>
-      <c r="C283" s="371"/>
-[...3 lines deleted...]
-      <c r="B284" s="366" t="s">
+      <c r="C283" s="350"/>
+      <c r="D283" s="350"/>
+    </row>
+    <row r="284" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B284" s="351" t="s">
         <v>517</v>
       </c>
-      <c r="C284" s="366"/>
+      <c r="C284" s="351"/>
       <c r="D284" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="285" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="285" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B285" s="43" t="s">
         <v>518</v>
       </c>
       <c r="C285" s="43" t="s">
         <v>519</v>
       </c>
       <c r="D285" s="5">
         <v>1155</v>
       </c>
     </row>
-    <row r="286" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B286" s="366" t="s">
+    <row r="286" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B286" s="351" t="s">
         <v>520</v>
       </c>
-      <c r="C286" s="366"/>
-[...3 lines deleted...]
-      <c r="B287" s="366" t="s">
+      <c r="C286" s="351"/>
+      <c r="D286" s="351"/>
+    </row>
+    <row r="287" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B287" s="351" t="s">
         <v>521</v>
       </c>
-      <c r="C287" s="366"/>
+      <c r="C287" s="351"/>
       <c r="D287" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="288" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="288" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B288" s="43" t="s">
         <v>522</v>
       </c>
       <c r="C288" s="43" t="s">
         <v>523</v>
       </c>
       <c r="D288" s="5">
         <v>460</v>
       </c>
     </row>
-    <row r="289" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="289" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B289" s="43" t="s">
         <v>524</v>
       </c>
       <c r="C289" s="43" t="s">
         <v>525</v>
       </c>
       <c r="D289" s="5">
         <v>385</v>
       </c>
     </row>
-    <row r="290" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B290" s="366" t="s">
+    <row r="290" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B290" s="351" t="s">
         <v>526</v>
       </c>
-      <c r="C290" s="366"/>
+      <c r="C290" s="351"/>
       <c r="D290" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="291" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="291" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B291" s="43" t="s">
         <v>527</v>
       </c>
       <c r="C291" s="43" t="s">
         <v>528</v>
       </c>
       <c r="D291" s="5">
         <v>420</v>
       </c>
     </row>
-    <row r="292" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B292" s="366" t="s">
+    <row r="292" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B292" s="351" t="s">
         <v>529</v>
       </c>
-      <c r="C292" s="366"/>
+      <c r="C292" s="351"/>
       <c r="D292" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="293" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="293" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B293" s="43" t="s">
         <v>530</v>
       </c>
       <c r="C293" s="43" t="s">
         <v>531</v>
       </c>
       <c r="D293" s="5">
         <v>50</v>
       </c>
     </row>
-    <row r="294" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="294" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B294" s="43" t="s">
         <v>532</v>
       </c>
       <c r="C294" s="43" t="s">
         <v>533</v>
       </c>
       <c r="D294" s="5">
         <v>80</v>
       </c>
     </row>
-    <row r="295" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B295" s="366" t="s">
+    <row r="295" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B295" s="351" t="s">
         <v>534</v>
       </c>
-      <c r="C295" s="366"/>
+      <c r="C295" s="351"/>
       <c r="D295" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="296" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="296" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B296" s="43" t="s">
         <v>535</v>
       </c>
       <c r="C296" s="43" t="s">
         <v>536</v>
       </c>
       <c r="D296" s="5">
         <v>340</v>
       </c>
     </row>
-    <row r="297" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="297" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B297" s="43" t="s">
         <v>537</v>
       </c>
       <c r="C297" s="43" t="s">
         <v>538</v>
       </c>
       <c r="D297" s="5">
         <v>540</v>
       </c>
     </row>
-    <row r="298" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="298" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B298" s="43" t="s">
         <v>539</v>
       </c>
       <c r="C298" s="43" t="s">
         <v>540</v>
       </c>
       <c r="D298" s="5">
         <v>665</v>
       </c>
     </row>
-    <row r="299" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="299" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B299" s="43" t="s">
         <v>541</v>
       </c>
       <c r="C299" s="43" t="s">
         <v>542</v>
       </c>
       <c r="D299" s="5">
         <v>525</v>
       </c>
     </row>
-    <row r="300" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="300" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B300" s="43" t="s">
         <v>543</v>
       </c>
       <c r="C300" s="43" t="s">
         <v>544</v>
       </c>
       <c r="D300" s="5">
         <v>790</v>
       </c>
     </row>
-    <row r="301" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="301" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B301" s="43" t="s">
         <v>545</v>
       </c>
       <c r="C301" s="43" t="s">
         <v>546</v>
       </c>
       <c r="D301" s="5">
         <v>565</v>
       </c>
     </row>
-    <row r="302" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B302" s="366" t="s">
+    <row r="302" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B302" s="351" t="s">
         <v>547</v>
       </c>
-      <c r="C302" s="366"/>
+      <c r="C302" s="351"/>
       <c r="D302" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="303" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="303" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B303" s="43" t="s">
         <v>548</v>
       </c>
       <c r="C303" s="43" t="s">
         <v>549</v>
       </c>
       <c r="D303" s="5">
         <v>440</v>
       </c>
     </row>
-    <row r="304" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B304" s="366" t="s">
+    <row r="304" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B304" s="351" t="s">
         <v>550</v>
       </c>
-      <c r="C304" s="366"/>
+      <c r="C304" s="351"/>
       <c r="D304" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="305" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="305" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B305" s="43" t="s">
         <v>551</v>
       </c>
       <c r="C305" s="43" t="s">
         <v>552</v>
       </c>
       <c r="D305" s="5">
         <v>420</v>
       </c>
     </row>
-    <row r="306" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B306" s="366" t="s">
+    <row r="306" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B306" s="351" t="s">
         <v>553</v>
       </c>
-      <c r="C306" s="366"/>
+      <c r="C306" s="351"/>
       <c r="D306" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="307" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="307" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B307" s="43" t="s">
         <v>554</v>
       </c>
       <c r="C307" s="43" t="s">
         <v>555</v>
       </c>
       <c r="D307" s="5">
         <v>440</v>
       </c>
     </row>
-    <row r="308" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B309" s="371" t="s">
+    <row r="308" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B308" s="352"/>
+      <c r="C308" s="358"/>
+      <c r="D308" s="353"/>
+    </row>
+    <row r="309" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B309" s="350" t="s">
         <v>556</v>
       </c>
-      <c r="C309" s="371"/>
-[...3 lines deleted...]
-      <c r="B310" s="366" t="s">
+      <c r="C309" s="350"/>
+      <c r="D309" s="350"/>
+    </row>
+    <row r="310" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B310" s="351" t="s">
         <v>557</v>
       </c>
-      <c r="C310" s="366"/>
+      <c r="C310" s="351"/>
       <c r="D310" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="311" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="311" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B311" s="43" t="s">
         <v>558</v>
       </c>
       <c r="C311" s="43" t="s">
         <v>559</v>
       </c>
       <c r="D311" s="5">
         <v>380</v>
       </c>
     </row>
-    <row r="312" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B312" s="366" t="s">
+    <row r="312" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B312" s="351" t="s">
         <v>560</v>
       </c>
-      <c r="C312" s="366"/>
+      <c r="C312" s="351"/>
       <c r="D312" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="313" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="313" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B313" s="43" t="s">
         <v>561</v>
       </c>
       <c r="C313" s="43" t="s">
         <v>562</v>
       </c>
       <c r="D313" s="5">
         <v>320</v>
       </c>
     </row>
-    <row r="314" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="314" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B314" s="43" t="s">
         <v>563</v>
       </c>
       <c r="C314" s="43" t="s">
         <v>564</v>
       </c>
       <c r="D314" s="5">
         <v>710</v>
       </c>
     </row>
-    <row r="315" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B315" s="366" t="s">
+    <row r="315" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B315" s="351" t="s">
         <v>565</v>
       </c>
-      <c r="C315" s="366"/>
+      <c r="C315" s="351"/>
       <c r="D315" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="316" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="316" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B316" s="43" t="s">
         <v>566</v>
       </c>
       <c r="C316" s="43" t="s">
         <v>567</v>
       </c>
       <c r="D316" s="5">
         <v>340</v>
       </c>
     </row>
-    <row r="317" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="317" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B317" s="43" t="s">
         <v>568</v>
       </c>
       <c r="C317" s="43" t="s">
         <v>569</v>
       </c>
       <c r="D317" s="5">
         <v>340</v>
       </c>
     </row>
-    <row r="318" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="318" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B318" s="43" t="s">
         <v>570</v>
       </c>
       <c r="C318" s="43" t="s">
         <v>571</v>
       </c>
       <c r="D318" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="319" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="319" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B319" s="43" t="s">
         <v>572</v>
       </c>
       <c r="C319" s="43" t="s">
         <v>573</v>
       </c>
       <c r="D319" s="5">
         <v>220</v>
       </c>
     </row>
-    <row r="320" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="320" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B320" s="43" t="s">
         <v>574</v>
       </c>
       <c r="C320" s="43" t="s">
         <v>575</v>
       </c>
       <c r="D320" s="5">
         <v>490</v>
       </c>
     </row>
-    <row r="321" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="321" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B321" s="43" t="s">
         <v>576</v>
       </c>
       <c r="C321" s="43" t="s">
         <v>577</v>
       </c>
       <c r="D321" s="5">
         <v>470</v>
       </c>
     </row>
-    <row r="322" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="322" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B322" s="43" t="s">
         <v>578</v>
       </c>
       <c r="C322" s="43" t="s">
         <v>579</v>
       </c>
       <c r="D322" s="5">
         <v>160</v>
       </c>
     </row>
-    <row r="323" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="323" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B323" s="43" t="s">
         <v>580</v>
       </c>
       <c r="C323" s="43" t="s">
         <v>581</v>
       </c>
       <c r="D323" s="5">
         <v>160</v>
       </c>
     </row>
-    <row r="324" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B324" s="366" t="s">
+    <row r="324" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B324" s="351" t="s">
         <v>582</v>
       </c>
-      <c r="C324" s="366"/>
+      <c r="C324" s="351"/>
       <c r="D324" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="325" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="325" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B325" s="43" t="s">
         <v>583</v>
       </c>
       <c r="C325" s="43" t="s">
         <v>584</v>
       </c>
       <c r="D325" s="5">
         <v>465</v>
       </c>
     </row>
-    <row r="326" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B326" s="366" t="s">
+    <row r="326" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B326" s="351" t="s">
         <v>585</v>
       </c>
-      <c r="C326" s="366"/>
+      <c r="C326" s="351"/>
       <c r="D326" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="327" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="327" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B327" s="43" t="s">
         <v>586</v>
       </c>
       <c r="C327" s="43" t="s">
         <v>587</v>
       </c>
       <c r="D327" s="5">
         <v>570</v>
       </c>
     </row>
-    <row r="328" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="328" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B328" s="43" t="s">
         <v>588</v>
       </c>
       <c r="C328" s="43" t="s">
         <v>589</v>
       </c>
       <c r="D328" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="329" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B330" s="371" t="s">
+    <row r="329" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B329" s="352"/>
+      <c r="C329" s="358"/>
+      <c r="D329" s="353"/>
+    </row>
+    <row r="330" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B330" s="350" t="s">
         <v>590</v>
       </c>
-      <c r="C330" s="371"/>
-[...3 lines deleted...]
-      <c r="B331" s="366" t="s">
+      <c r="C330" s="350"/>
+      <c r="D330" s="350"/>
+    </row>
+    <row r="331" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B331" s="351" t="s">
         <v>591</v>
       </c>
-      <c r="C331" s="366"/>
+      <c r="C331" s="351"/>
       <c r="D331" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="332" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="332" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B332" s="43" t="s">
         <v>592</v>
       </c>
       <c r="C332" s="43" t="s">
         <v>593</v>
       </c>
       <c r="D332" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="333" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="333" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B333" s="43" t="s">
         <v>594</v>
       </c>
       <c r="C333" s="43" t="s">
         <v>595</v>
       </c>
       <c r="D333" s="5">
         <v>100</v>
       </c>
     </row>
-    <row r="334" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B335" s="371" t="s">
+    <row r="334" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B334" s="352"/>
+      <c r="C334" s="358"/>
+      <c r="D334" s="353"/>
+    </row>
+    <row r="335" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B335" s="350" t="s">
         <v>596</v>
       </c>
-      <c r="C335" s="371"/>
-[...3 lines deleted...]
-      <c r="B336" s="366" t="s">
+      <c r="C335" s="350"/>
+      <c r="D335" s="350"/>
+    </row>
+    <row r="336" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B336" s="351" t="s">
         <v>597</v>
       </c>
-      <c r="C336" s="366"/>
+      <c r="C336" s="351"/>
       <c r="D336" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="337" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="337" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B337" s="43" t="s">
         <v>598</v>
       </c>
       <c r="C337" s="43" t="s">
         <v>599</v>
       </c>
       <c r="D337" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="338" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B338" s="366" t="s">
+    <row r="338" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B338" s="351" t="s">
         <v>600</v>
       </c>
-      <c r="C338" s="366"/>
-[...3 lines deleted...]
-      <c r="B339" s="366" t="s">
+      <c r="C338" s="351"/>
+      <c r="D338" s="351"/>
+    </row>
+    <row r="339" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B339" s="351" t="s">
         <v>601</v>
       </c>
-      <c r="C339" s="366"/>
+      <c r="C339" s="351"/>
       <c r="D339" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="340" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="340" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B340" s="43" t="s">
         <v>602</v>
       </c>
       <c r="C340" s="43" t="s">
         <v>603</v>
       </c>
       <c r="D340" s="5">
         <v>320</v>
       </c>
     </row>
-    <row r="341" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B341" s="366" t="s">
+    <row r="341" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B341" s="351" t="s">
         <v>604</v>
       </c>
-      <c r="C341" s="366"/>
+      <c r="C341" s="351"/>
       <c r="D341" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="342" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="342" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B342" s="43" t="s">
         <v>605</v>
       </c>
       <c r="C342" s="43" t="s">
         <v>606</v>
       </c>
       <c r="D342" s="5">
         <v>580</v>
       </c>
     </row>
-    <row r="343" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="343" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B343" s="43" t="s">
         <v>607</v>
       </c>
       <c r="C343" s="43" t="s">
         <v>608</v>
       </c>
       <c r="D343" s="5">
         <v>440</v>
       </c>
     </row>
-    <row r="344" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B344" s="366" t="s">
+    <row r="344" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B344" s="351" t="s">
         <v>609</v>
       </c>
-      <c r="C344" s="366"/>
-[...3 lines deleted...]
-      <c r="B345" s="366" t="s">
+      <c r="C344" s="351"/>
+      <c r="D344" s="351"/>
+    </row>
+    <row r="345" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B345" s="351" t="s">
         <v>610</v>
       </c>
-      <c r="C345" s="366"/>
+      <c r="C345" s="351"/>
       <c r="D345" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="346" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="346" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B346" s="43" t="s">
         <v>611</v>
       </c>
       <c r="C346" s="43" t="s">
         <v>612</v>
       </c>
       <c r="D346" s="5">
         <v>425</v>
       </c>
     </row>
-    <row r="347" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="347" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B347" s="43" t="s">
         <v>613</v>
       </c>
       <c r="C347" s="43" t="s">
         <v>614</v>
       </c>
       <c r="D347" s="5">
         <v>675</v>
       </c>
     </row>
-    <row r="348" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="348" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B348" s="43" t="s">
         <v>615</v>
       </c>
       <c r="C348" s="43" t="s">
         <v>616</v>
       </c>
       <c r="D348" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="349" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="349" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B349" s="43" t="s">
         <v>617</v>
       </c>
       <c r="C349" s="43" t="s">
         <v>618</v>
       </c>
       <c r="D349" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="350" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B350" s="366" t="s">
+    <row r="350" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B350" s="351" t="s">
         <v>619</v>
       </c>
-      <c r="C350" s="366"/>
+      <c r="C350" s="351"/>
       <c r="D350" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="351" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="351" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B351" s="43" t="s">
         <v>620</v>
       </c>
       <c r="C351" s="43" t="s">
         <v>621</v>
       </c>
       <c r="D351" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="352" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="352" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B352" s="43" t="s">
         <v>622</v>
       </c>
       <c r="C352" s="43" t="s">
         <v>623</v>
       </c>
       <c r="D352" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="353" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="353" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B353" s="43" t="s">
         <v>624</v>
       </c>
       <c r="C353" s="43" t="s">
         <v>625</v>
       </c>
       <c r="D353" s="5">
         <v>675</v>
       </c>
     </row>
-    <row r="354" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="354" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B354" s="43" t="s">
         <v>626</v>
       </c>
       <c r="C354" s="43" t="s">
         <v>627</v>
       </c>
       <c r="D354" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="355" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="355" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B355" s="43" t="s">
         <v>628</v>
       </c>
       <c r="C355" s="43" t="s">
         <v>629</v>
       </c>
       <c r="D355" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="356" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="356" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B356" s="43" t="s">
         <v>630</v>
       </c>
       <c r="C356" s="43" t="s">
         <v>631</v>
       </c>
       <c r="D356" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="357" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="357" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B357" s="43" t="s">
         <v>632</v>
       </c>
       <c r="C357" s="43" t="s">
         <v>633</v>
       </c>
       <c r="D357" s="5">
         <v>385</v>
       </c>
     </row>
-    <row r="358" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="358" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B358" s="43" t="s">
         <v>634</v>
       </c>
       <c r="C358" s="43" t="s">
         <v>635</v>
       </c>
       <c r="D358" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="359" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B359" s="366" t="s">
+    <row r="359" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B359" s="351" t="s">
         <v>636</v>
       </c>
-      <c r="C359" s="366"/>
+      <c r="C359" s="351"/>
       <c r="D359" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="360" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="360" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B360" s="43" t="s">
         <v>637</v>
       </c>
       <c r="C360" s="43" t="s">
         <v>638</v>
       </c>
       <c r="D360" s="5">
         <v>700</v>
       </c>
     </row>
-    <row r="361" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B361" s="366" t="s">
+    <row r="361" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B361" s="351" t="s">
         <v>639</v>
       </c>
-      <c r="C361" s="366"/>
+      <c r="C361" s="351"/>
       <c r="D361" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="362" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="362" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B362" s="43" t="s">
         <v>640</v>
       </c>
       <c r="C362" s="43" t="s">
         <v>641</v>
       </c>
       <c r="D362" s="5">
         <v>375</v>
       </c>
     </row>
-    <row r="363" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B363" s="366" t="s">
+    <row r="363" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B363" s="351" t="s">
         <v>642</v>
       </c>
-      <c r="C363" s="366"/>
+      <c r="C363" s="351"/>
       <c r="D363" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="364" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="364" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B364" s="43" t="s">
         <v>643</v>
       </c>
       <c r="C364" s="43" t="s">
         <v>644</v>
       </c>
       <c r="D364" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="365" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="365" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B365" s="43" t="s">
         <v>645</v>
       </c>
       <c r="C365" s="43" t="s">
         <v>646</v>
       </c>
       <c r="D365" s="5">
         <v>660</v>
       </c>
     </row>
-    <row r="366" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="366" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B366" s="43" t="s">
         <v>647</v>
       </c>
       <c r="C366" s="43" t="s">
         <v>648</v>
       </c>
       <c r="D366" s="5">
         <v>540</v>
       </c>
     </row>
-    <row r="367" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B367" s="366" t="s">
+    <row r="367" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B367" s="351" t="s">
         <v>649</v>
       </c>
-      <c r="C367" s="366"/>
+      <c r="C367" s="351"/>
       <c r="D367" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="368" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="368" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B368" s="43" t="s">
         <v>650</v>
       </c>
       <c r="C368" s="43" t="s">
         <v>651</v>
       </c>
       <c r="D368" s="5">
         <v>770</v>
       </c>
     </row>
-    <row r="369" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="369" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B369" s="43" t="s">
         <v>652</v>
       </c>
       <c r="C369" s="43" t="s">
         <v>653</v>
       </c>
       <c r="D369" s="5">
         <v>770</v>
       </c>
     </row>
-    <row r="370" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B371" s="371" t="s">
+    <row r="370" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B370" s="352"/>
+      <c r="C370" s="358"/>
+      <c r="D370" s="353"/>
+    </row>
+    <row r="371" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B371" s="350" t="s">
         <v>654</v>
       </c>
-      <c r="C371" s="371"/>
-[...3 lines deleted...]
-      <c r="B372" s="366" t="s">
+      <c r="C371" s="350"/>
+      <c r="D371" s="350"/>
+    </row>
+    <row r="372" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B372" s="351" t="s">
         <v>655</v>
       </c>
-      <c r="C372" s="366"/>
+      <c r="C372" s="351"/>
       <c r="D372" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="373" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="373" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B373" s="43" t="s">
         <v>656</v>
       </c>
       <c r="C373" s="43" t="s">
         <v>657</v>
       </c>
       <c r="D373" s="5">
         <v>520</v>
       </c>
     </row>
-    <row r="374" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B374" s="366" t="s">
+    <row r="374" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B374" s="351" t="s">
         <v>658</v>
       </c>
-      <c r="C374" s="366"/>
+      <c r="C374" s="351"/>
       <c r="D374" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="375" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="375" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B375" s="43" t="s">
         <v>659</v>
       </c>
       <c r="C375" s="43" t="s">
         <v>660</v>
       </c>
       <c r="D375" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="376" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B376" s="366" t="s">
+    <row r="376" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B376" s="351" t="s">
         <v>661</v>
       </c>
-      <c r="C376" s="366"/>
+      <c r="C376" s="351"/>
       <c r="D376" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="377" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="377" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B377" s="43" t="s">
         <v>662</v>
       </c>
       <c r="C377" s="43" t="s">
         <v>663</v>
       </c>
       <c r="D377" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="378" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B378" s="366" t="s">
+    <row r="378" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B378" s="351" t="s">
         <v>664</v>
       </c>
-      <c r="C378" s="366"/>
+      <c r="C378" s="351"/>
       <c r="D378" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="379" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="379" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B379" s="43" t="s">
         <v>665</v>
       </c>
       <c r="C379" s="43" t="s">
         <v>666</v>
       </c>
       <c r="D379" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="380" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B381" s="371" t="s">
+    <row r="380" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B380" s="352"/>
+      <c r="C380" s="358"/>
+      <c r="D380" s="353"/>
+    </row>
+    <row r="381" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B381" s="350" t="s">
         <v>667</v>
       </c>
-      <c r="C381" s="371"/>
-[...3 lines deleted...]
-      <c r="B382" s="366" t="s">
+      <c r="C381" s="350"/>
+      <c r="D381" s="350"/>
+    </row>
+    <row r="382" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B382" s="351" t="s">
         <v>668</v>
       </c>
-      <c r="C382" s="366"/>
+      <c r="C382" s="351"/>
       <c r="D382" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="383" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="383" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B383" s="43" t="s">
         <v>669</v>
       </c>
       <c r="C383" s="43" t="s">
         <v>670</v>
       </c>
       <c r="D383" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="384" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B384" s="366" t="s">
+    <row r="384" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B384" s="351" t="s">
         <v>671</v>
       </c>
-      <c r="C384" s="366"/>
+      <c r="C384" s="351"/>
       <c r="D384" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="385" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="385" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B385" s="43" t="s">
         <v>672</v>
       </c>
       <c r="C385" s="43" t="s">
         <v>673</v>
       </c>
       <c r="D385" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="386" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B386" s="366" t="s">
+    <row r="386" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B386" s="351" t="s">
         <v>674</v>
       </c>
-      <c r="C386" s="366"/>
+      <c r="C386" s="351"/>
       <c r="D386" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="387" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="387" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B387" s="43" t="s">
         <v>675</v>
       </c>
       <c r="C387" s="43" t="s">
         <v>676</v>
       </c>
       <c r="D387" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="388" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B388" s="366" t="s">
+    <row r="388" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B388" s="351" t="s">
         <v>677</v>
       </c>
-      <c r="C388" s="366"/>
+      <c r="C388" s="351"/>
       <c r="D388" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="389" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="389" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B389" s="43" t="s">
         <v>678</v>
       </c>
       <c r="C389" s="43" t="s">
         <v>679</v>
       </c>
       <c r="D389" s="5">
         <v>320</v>
       </c>
     </row>
-    <row r="390" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="390" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B390" s="43" t="s">
         <v>680</v>
       </c>
       <c r="C390" s="43" t="s">
         <v>681</v>
       </c>
       <c r="D390" s="5">
         <v>360</v>
       </c>
     </row>
-    <row r="391" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B391" s="366" t="s">
+    <row r="391" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B391" s="351" t="s">
         <v>682</v>
       </c>
-      <c r="C391" s="366"/>
+      <c r="C391" s="351"/>
       <c r="D391" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="392" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="392" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B392" s="43" t="s">
         <v>683</v>
       </c>
       <c r="C392" s="43" t="s">
         <v>684</v>
       </c>
       <c r="D392" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="393" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="393" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B393" s="43" t="s">
         <v>685</v>
       </c>
       <c r="C393" s="43" t="s">
         <v>686</v>
       </c>
       <c r="D393" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="394" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="394" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B394" s="43" t="s">
         <v>687</v>
       </c>
       <c r="C394" s="43" t="s">
         <v>688</v>
       </c>
       <c r="D394" s="5">
         <v>300</v>
       </c>
     </row>
-    <row r="395" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="395" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B395" s="43" t="s">
         <v>689</v>
       </c>
       <c r="C395" s="43" t="s">
         <v>690</v>
       </c>
       <c r="D395" s="5">
         <v>275</v>
       </c>
     </row>
-    <row r="396" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="396" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B396" s="43" t="s">
         <v>691</v>
       </c>
       <c r="C396" s="43" t="s">
         <v>692</v>
       </c>
       <c r="D396" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="397" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B397" s="366" t="s">
+    <row r="397" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B397" s="351" t="s">
         <v>693</v>
       </c>
-      <c r="C397" s="366"/>
+      <c r="C397" s="351"/>
       <c r="D397" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="398" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="398" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B398" s="43" t="s">
         <v>694</v>
       </c>
       <c r="C398" s="43" t="s">
         <v>695</v>
       </c>
       <c r="D398" s="5">
         <v>230</v>
       </c>
     </row>
-    <row r="399" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B400" s="371" t="s">
+    <row r="399" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B399" s="352"/>
+      <c r="C399" s="358"/>
+      <c r="D399" s="353"/>
+    </row>
+    <row r="400" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B400" s="350" t="s">
         <v>696</v>
       </c>
-      <c r="C400" s="371"/>
-[...3 lines deleted...]
-      <c r="B401" s="366" t="s">
+      <c r="C400" s="350"/>
+      <c r="D400" s="350"/>
+    </row>
+    <row r="401" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B401" s="351" t="s">
         <v>697</v>
       </c>
-      <c r="C401" s="366"/>
+      <c r="C401" s="351"/>
       <c r="D401" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="402" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="402" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B402" s="43" t="s">
         <v>698</v>
       </c>
       <c r="C402" s="43" t="s">
         <v>699</v>
       </c>
       <c r="D402" s="5">
         <v>530</v>
       </c>
     </row>
-    <row r="403" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="403" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B403" s="43" t="s">
         <v>700</v>
       </c>
       <c r="C403" s="43" t="s">
         <v>701</v>
       </c>
       <c r="D403" s="5">
         <v>720</v>
       </c>
     </row>
-    <row r="404" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B404" s="366" t="s">
+    <row r="404" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B404" s="351" t="s">
         <v>702</v>
       </c>
-      <c r="C404" s="366"/>
+      <c r="C404" s="351"/>
       <c r="D404" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="405" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="405" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B405" s="43" t="s">
         <v>703</v>
       </c>
       <c r="C405" s="43" t="s">
         <v>704</v>
       </c>
       <c r="D405" s="5">
         <v>340</v>
       </c>
     </row>
-    <row r="406" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B407" s="371" t="s">
+    <row r="406" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B406" s="352"/>
+      <c r="C406" s="358"/>
+      <c r="D406" s="353"/>
+    </row>
+    <row r="407" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B407" s="350" t="s">
         <v>705</v>
       </c>
-      <c r="C407" s="371"/>
-[...3 lines deleted...]
-      <c r="B408" s="366" t="s">
+      <c r="C407" s="350"/>
+      <c r="D407" s="350"/>
+    </row>
+    <row r="408" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B408" s="351" t="s">
         <v>706</v>
       </c>
-      <c r="C408" s="366"/>
+      <c r="C408" s="351"/>
       <c r="D408" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="409" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="409" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B409" s="43" t="s">
         <v>707</v>
       </c>
       <c r="C409" s="43" t="s">
         <v>708</v>
       </c>
       <c r="D409" s="5">
         <v>510</v>
       </c>
     </row>
-    <row r="410" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="410" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B410" s="43" t="s">
         <v>709</v>
       </c>
       <c r="C410" s="43" t="s">
         <v>710</v>
       </c>
       <c r="D410" s="5">
         <v>660</v>
       </c>
     </row>
-    <row r="411" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B411" s="366" t="s">
+    <row r="411" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B411" s="351" t="s">
         <v>711</v>
       </c>
-      <c r="C411" s="366"/>
+      <c r="C411" s="351"/>
       <c r="D411" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="412" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="412" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B412" s="43" t="s">
         <v>712</v>
       </c>
       <c r="C412" s="43" t="s">
         <v>713</v>
       </c>
       <c r="D412" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="413" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="413" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B413" s="43" t="s">
         <v>714</v>
       </c>
       <c r="C413" s="43" t="s">
         <v>715</v>
       </c>
       <c r="D413" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="414" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="414" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B414" s="43" t="s">
         <v>716</v>
       </c>
       <c r="C414" s="43" t="s">
         <v>717</v>
       </c>
       <c r="D414" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="415" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="415" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B415" s="43" t="s">
         <v>718</v>
       </c>
       <c r="C415" s="43" t="s">
         <v>719</v>
       </c>
       <c r="D415" s="5">
         <v>60</v>
       </c>
     </row>
-    <row r="416" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="416" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B416" s="43" t="s">
         <v>720</v>
       </c>
       <c r="C416" s="43" t="s">
         <v>721</v>
       </c>
       <c r="D416" s="5">
         <v>110</v>
       </c>
     </row>
-    <row r="417" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="417" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B417" s="43" t="s">
         <v>722</v>
       </c>
       <c r="C417" s="43" t="s">
         <v>723</v>
       </c>
       <c r="D417" s="5">
         <v>460</v>
       </c>
     </row>
-    <row r="418" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="418" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B418" s="43" t="s">
         <v>724</v>
       </c>
       <c r="C418" s="43" t="s">
         <v>725</v>
       </c>
       <c r="D418" s="5">
         <v>495</v>
       </c>
     </row>
-    <row r="419" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="419" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B419" s="43" t="s">
         <v>726</v>
       </c>
       <c r="C419" s="43" t="s">
         <v>727</v>
       </c>
       <c r="D419" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="420" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="420" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B420" s="43" t="s">
         <v>728</v>
       </c>
       <c r="C420" s="43" t="s">
         <v>729</v>
       </c>
       <c r="D420" s="5">
         <v>405</v>
       </c>
     </row>
-    <row r="421" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="421" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B421" s="43" t="s">
         <v>730</v>
       </c>
       <c r="C421" s="43" t="s">
         <v>731</v>
       </c>
       <c r="D421" s="5">
         <v>370</v>
       </c>
     </row>
-    <row r="422" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="422" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B422" s="43" t="s">
         <v>732</v>
       </c>
       <c r="C422" s="43" t="s">
         <v>733</v>
       </c>
       <c r="D422" s="5">
         <v>360</v>
       </c>
     </row>
-    <row r="423" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="423" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B423" s="43" t="s">
         <v>734</v>
       </c>
       <c r="C423" s="43" t="s">
         <v>735</v>
       </c>
       <c r="D423" s="5">
         <v>405</v>
       </c>
     </row>
-    <row r="424" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="424" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B424" s="43" t="s">
         <v>736</v>
       </c>
       <c r="C424" s="43" t="s">
         <v>737</v>
       </c>
       <c r="D424" s="5">
         <v>370</v>
       </c>
     </row>
-    <row r="425" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="425" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B425" s="43" t="s">
         <v>738</v>
       </c>
       <c r="C425" s="43" t="s">
         <v>739</v>
       </c>
       <c r="D425" s="5">
         <v>280</v>
       </c>
     </row>
-    <row r="426" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="426" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B426" s="43" t="s">
         <v>740</v>
       </c>
       <c r="C426" s="43" t="s">
         <v>741</v>
       </c>
       <c r="D426" s="5">
         <v>320</v>
       </c>
     </row>
-    <row r="427" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="427" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B427" s="43" t="s">
         <v>742</v>
       </c>
       <c r="C427" s="43" t="s">
         <v>743</v>
       </c>
       <c r="D427" s="5">
         <v>200</v>
       </c>
     </row>
-    <row r="428" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B428" s="366" t="s">
+    <row r="428" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B428" s="351" t="s">
         <v>744</v>
       </c>
-      <c r="C428" s="366"/>
+      <c r="C428" s="351"/>
       <c r="D428" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="429" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="429" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B429" s="43" t="s">
         <v>745</v>
       </c>
       <c r="C429" s="43" t="s">
         <v>746</v>
       </c>
       <c r="D429" s="5">
         <v>725</v>
       </c>
     </row>
-    <row r="430" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B430" s="366" t="s">
+    <row r="430" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B430" s="351" t="s">
         <v>747</v>
       </c>
-      <c r="C430" s="366"/>
+      <c r="C430" s="351"/>
       <c r="D430" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="431" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="431" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B431" s="43" t="s">
         <v>748</v>
       </c>
       <c r="C431" s="43" t="s">
         <v>749</v>
       </c>
       <c r="D431" s="5">
         <v>850</v>
       </c>
     </row>
-    <row r="432" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="432" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B432" s="43" t="s">
         <v>750</v>
       </c>
       <c r="C432" s="43" t="s">
         <v>751</v>
       </c>
       <c r="D432" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="433" spans="2:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="2:4" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B433" s="43" t="s">
         <v>752</v>
       </c>
       <c r="C433" s="43" t="s">
         <v>753</v>
       </c>
       <c r="D433" s="5">
         <v>40</v>
       </c>
     </row>
-    <row r="434" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="434" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B434" s="43" t="s">
         <v>754</v>
       </c>
       <c r="C434" s="43" t="s">
         <v>755</v>
       </c>
       <c r="D434" s="5">
         <v>675</v>
       </c>
     </row>
-    <row r="435" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="435" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B435" s="43" t="s">
         <v>756</v>
       </c>
       <c r="C435" s="43" t="s">
         <v>757</v>
       </c>
       <c r="D435" s="5">
         <v>675</v>
       </c>
     </row>
-    <row r="436" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="436" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B436" s="43" t="s">
         <v>758</v>
       </c>
       <c r="C436" s="43" t="s">
         <v>759</v>
       </c>
       <c r="D436" s="5">
         <v>615</v>
       </c>
     </row>
-    <row r="437" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B437" s="366" t="s">
+    <row r="437" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B437" s="351" t="s">
         <v>760</v>
       </c>
-      <c r="C437" s="366"/>
+      <c r="C437" s="351"/>
       <c r="D437" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="438" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="438" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B438" s="43" t="s">
         <v>761</v>
       </c>
       <c r="C438" s="43" t="s">
         <v>762</v>
       </c>
       <c r="D438" s="5">
         <v>750</v>
       </c>
     </row>
-    <row r="439" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B439" s="366" t="s">
+    <row r="439" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B439" s="351" t="s">
         <v>763</v>
       </c>
-      <c r="C439" s="366"/>
+      <c r="C439" s="351"/>
       <c r="D439" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="440" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="440" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B440" s="43" t="s">
         <v>764</v>
       </c>
       <c r="C440" s="43" t="s">
         <v>765</v>
       </c>
       <c r="D440" s="5">
         <v>320</v>
       </c>
     </row>
-    <row r="441" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B441" s="366" t="s">
+    <row r="441" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B441" s="351" t="s">
         <v>766</v>
       </c>
-      <c r="C441" s="366"/>
+      <c r="C441" s="351"/>
       <c r="D441" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="442" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="442" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B442" s="43" t="s">
         <v>767</v>
       </c>
       <c r="C442" s="43" t="s">
         <v>768</v>
       </c>
       <c r="D442" s="5">
         <v>955</v>
       </c>
     </row>
-    <row r="443" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B443" s="366" t="s">
+    <row r="443" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B443" s="351" t="s">
         <v>769</v>
       </c>
-      <c r="C443" s="366"/>
+      <c r="C443" s="351"/>
       <c r="D443" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="444" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="444" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B444" s="43" t="s">
         <v>770</v>
       </c>
       <c r="C444" s="43" t="s">
         <v>771</v>
       </c>
       <c r="D444" s="5">
         <v>925</v>
       </c>
     </row>
-    <row r="445" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B445" s="366" t="s">
+    <row r="445" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B445" s="351" t="s">
         <v>772</v>
       </c>
-      <c r="C445" s="366"/>
+      <c r="C445" s="351"/>
       <c r="D445" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="446" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="446" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B446" s="43" t="s">
         <v>773</v>
       </c>
       <c r="C446" s="43" t="s">
         <v>774</v>
       </c>
       <c r="D446" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="447" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="447" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B447" s="44"/>
       <c r="C447" s="44"/>
       <c r="D447" s="7"/>
     </row>
-    <row r="448" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B448" s="377" t="s">
+    <row r="448" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B448" s="361" t="s">
         <v>775</v>
       </c>
-      <c r="C448" s="377"/>
-[...2 lines deleted...]
-    <row r="449" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C448" s="361"/>
+      <c r="D448" s="361"/>
+    </row>
+    <row r="449" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B449" s="44"/>
       <c r="C449" s="44"/>
       <c r="D449" s="7"/>
     </row>
-    <row r="450" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B450" s="378" t="s">
+    <row r="450" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B450" s="362" t="s">
         <v>63</v>
       </c>
-      <c r="C450" s="379"/>
-[...3 lines deleted...]
-      <c r="B451" s="366" t="s">
+      <c r="C450" s="363"/>
+      <c r="D450" s="364"/>
+    </row>
+    <row r="451" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B451" s="351" t="s">
         <v>776</v>
       </c>
-      <c r="C451" s="366"/>
+      <c r="C451" s="351"/>
       <c r="D451" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="452" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="452" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B452" s="43" t="s">
         <v>777</v>
       </c>
       <c r="C452" s="43" t="s">
         <v>778</v>
       </c>
       <c r="D452" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="453" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="453" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B453" s="43" t="s">
         <v>779</v>
       </c>
       <c r="C453" s="43" t="s">
         <v>780</v>
       </c>
       <c r="D453" s="5">
         <v>790</v>
       </c>
     </row>
-    <row r="454" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B454" s="366" t="s">
+    <row r="454" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B454" s="351" t="s">
         <v>781</v>
       </c>
-      <c r="C454" s="366"/>
+      <c r="C454" s="351"/>
       <c r="D454" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="455" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="455" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B455" s="43" t="s">
         <v>782</v>
       </c>
       <c r="C455" s="43" t="s">
         <v>783</v>
       </c>
       <c r="D455" s="5">
         <v>610</v>
       </c>
     </row>
-    <row r="456" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="456" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B456" s="43" t="s">
         <v>784</v>
       </c>
       <c r="C456" s="43" t="s">
         <v>785</v>
       </c>
       <c r="D456" s="5">
         <v>800</v>
       </c>
     </row>
-    <row r="457" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B457" s="366" t="s">
+    <row r="457" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B457" s="351" t="s">
         <v>786</v>
       </c>
-      <c r="C457" s="366"/>
+      <c r="C457" s="351"/>
       <c r="D457" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="458" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="458" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B458" s="43" t="s">
         <v>787</v>
       </c>
       <c r="C458" s="43" t="s">
         <v>788</v>
       </c>
       <c r="D458" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="459" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="459" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B459" s="8"/>
       <c r="C459" s="8"/>
       <c r="D459" s="6"/>
     </row>
-    <row r="460" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B460" s="376" t="s">
+    <row r="460" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B460" s="360" t="s">
         <v>124</v>
       </c>
-      <c r="C460" s="376"/>
-[...3 lines deleted...]
-      <c r="B461" s="366" t="s">
+      <c r="C460" s="360"/>
+      <c r="D460" s="360"/>
+    </row>
+    <row r="461" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B461" s="351" t="s">
         <v>789</v>
       </c>
-      <c r="C461" s="366"/>
+      <c r="C461" s="351"/>
       <c r="D461" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="462" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="462" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B462" s="43" t="s">
         <v>790</v>
       </c>
       <c r="C462" s="43" t="s">
         <v>791</v>
       </c>
       <c r="D462" s="5">
         <v>420</v>
       </c>
     </row>
-    <row r="463" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="463" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B463" s="8"/>
       <c r="C463" s="8"/>
       <c r="D463" s="6"/>
     </row>
-    <row r="464" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B464" s="371" t="s">
+    <row r="464" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B464" s="350" t="s">
         <v>132</v>
       </c>
-      <c r="C464" s="371"/>
-[...3 lines deleted...]
-      <c r="B465" s="366" t="s">
+      <c r="C464" s="350"/>
+      <c r="D464" s="350"/>
+    </row>
+    <row r="465" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B465" s="351" t="s">
         <v>133</v>
       </c>
-      <c r="C465" s="366"/>
+      <c r="C465" s="351"/>
       <c r="D465" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="466" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="466" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B466" s="43" t="s">
         <v>792</v>
       </c>
       <c r="C466" s="43" t="s">
         <v>793</v>
       </c>
       <c r="D466" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="467" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B467" s="366" t="s">
+    <row r="467" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B467" s="351" t="s">
         <v>141</v>
       </c>
-      <c r="C467" s="366"/>
+      <c r="C467" s="351"/>
       <c r="D467" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="468" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="468" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B468" s="43" t="s">
         <v>794</v>
       </c>
       <c r="C468" s="43" t="s">
         <v>795</v>
       </c>
       <c r="D468" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="469" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B469" s="366" t="s">
+    <row r="469" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B469" s="351" t="s">
         <v>796</v>
       </c>
-      <c r="C469" s="366"/>
+      <c r="C469" s="351"/>
       <c r="D469" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="470" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="470" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B470" s="43" t="s">
         <v>797</v>
       </c>
       <c r="C470" s="43" t="s">
         <v>798</v>
       </c>
       <c r="D470" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="471" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="471" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B471" s="43" t="s">
         <v>799</v>
       </c>
       <c r="C471" s="43" t="s">
         <v>800</v>
       </c>
       <c r="D471" s="5">
         <v>220</v>
       </c>
     </row>
-    <row r="472" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B472" s="366" t="s">
+    <row r="472" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B472" s="351" t="s">
         <v>144</v>
       </c>
-      <c r="C472" s="366"/>
+      <c r="C472" s="351"/>
       <c r="D472" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="473" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="473" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B473" s="43" t="s">
         <v>801</v>
       </c>
       <c r="C473" s="43" t="s">
         <v>802</v>
       </c>
       <c r="D473" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="474" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B474" s="366" t="s">
+    <row r="474" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B474" s="351" t="s">
         <v>803</v>
       </c>
-      <c r="C474" s="366"/>
+      <c r="C474" s="351"/>
       <c r="D474" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="475" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="475" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B475" s="43" t="s">
         <v>804</v>
       </c>
       <c r="C475" s="43" t="s">
         <v>805</v>
       </c>
       <c r="D475" s="5">
         <v>390</v>
       </c>
     </row>
-    <row r="476" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="476" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B476" s="43" t="s">
         <v>806</v>
       </c>
       <c r="C476" s="43" t="s">
         <v>807</v>
       </c>
       <c r="D476" s="5">
         <v>520</v>
       </c>
     </row>
-    <row r="477" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B477" s="366" t="s">
+    <row r="477" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B477" s="351" t="s">
         <v>808</v>
       </c>
-      <c r="C477" s="366"/>
+      <c r="C477" s="351"/>
       <c r="D477" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="478" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="478" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B478" s="43" t="s">
         <v>809</v>
       </c>
       <c r="C478" s="43" t="s">
         <v>810</v>
       </c>
       <c r="D478" s="5">
         <v>490</v>
       </c>
     </row>
-    <row r="479" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="479" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B479" s="43" t="s">
         <v>811</v>
       </c>
       <c r="C479" s="43" t="s">
         <v>812</v>
       </c>
       <c r="D479" s="5">
         <v>670</v>
       </c>
     </row>
-    <row r="480" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B480" s="366" t="s">
+    <row r="480" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B480" s="351" t="s">
         <v>154</v>
       </c>
-      <c r="C480" s="366"/>
+      <c r="C480" s="351"/>
       <c r="D480" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="481" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="481" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B481" s="43" t="s">
         <v>813</v>
       </c>
       <c r="C481" s="43" t="s">
         <v>814</v>
       </c>
       <c r="D481" s="5">
         <v>330</v>
       </c>
     </row>
-    <row r="482" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="482" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B482" s="43" t="s">
         <v>815</v>
       </c>
       <c r="C482" s="43" t="s">
         <v>816</v>
       </c>
       <c r="D482" s="9">
         <v>470</v>
       </c>
     </row>
-    <row r="483" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="483" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B483" s="43" t="s">
         <v>817</v>
       </c>
       <c r="C483" s="43" t="s">
         <v>818</v>
       </c>
       <c r="D483" s="5">
         <v>510</v>
       </c>
     </row>
-    <row r="484" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B484" s="366" t="s">
+    <row r="484" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B484" s="351" t="s">
         <v>819</v>
       </c>
-      <c r="C484" s="366"/>
+      <c r="C484" s="351"/>
       <c r="D484" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="485" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="485" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B485" s="43" t="s">
         <v>820</v>
       </c>
       <c r="C485" s="43" t="s">
         <v>821</v>
       </c>
       <c r="D485" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="486" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B486" s="366" t="s">
+    <row r="486" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B486" s="351" t="s">
         <v>822</v>
       </c>
-      <c r="C486" s="366"/>
+      <c r="C486" s="351"/>
       <c r="D486" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="487" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="487" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B487" s="43" t="s">
         <v>823</v>
       </c>
       <c r="C487" s="43" t="s">
         <v>824</v>
       </c>
       <c r="D487" s="5">
         <v>490</v>
       </c>
     </row>
-    <row r="488" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="488" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B488" s="43" t="s">
         <v>825</v>
       </c>
       <c r="C488" s="43" t="s">
         <v>826</v>
       </c>
       <c r="D488" s="5">
         <v>820</v>
       </c>
     </row>
-    <row r="489" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B489" s="366" t="s">
+    <row r="489" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B489" s="351" t="s">
         <v>165</v>
       </c>
-      <c r="C489" s="366"/>
+      <c r="C489" s="351"/>
       <c r="D489" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="490" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="490" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B490" s="43" t="s">
         <v>827</v>
       </c>
       <c r="C490" s="43" t="s">
         <v>828</v>
       </c>
       <c r="D490" s="5">
         <v>510</v>
       </c>
     </row>
-    <row r="491" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="491" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B491" s="43" t="s">
         <v>829</v>
       </c>
       <c r="C491" s="43" t="s">
         <v>830</v>
       </c>
       <c r="D491" s="5">
         <v>370</v>
       </c>
     </row>
-    <row r="492" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="492" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B492" s="8"/>
       <c r="C492" s="8"/>
       <c r="D492" s="6"/>
     </row>
-    <row r="493" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B493" s="371" t="s">
+    <row r="493" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B493" s="350" t="s">
         <v>168</v>
       </c>
-      <c r="C493" s="371"/>
-[...3 lines deleted...]
-      <c r="B494" s="366" t="s">
+      <c r="C493" s="350"/>
+      <c r="D493" s="350"/>
+    </row>
+    <row r="494" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B494" s="351" t="s">
         <v>193</v>
       </c>
-      <c r="C494" s="366"/>
+      <c r="C494" s="351"/>
       <c r="D494" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="495" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="495" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B495" s="43" t="s">
         <v>831</v>
       </c>
       <c r="C495" s="43" t="s">
         <v>832</v>
       </c>
       <c r="D495" s="5">
         <v>440</v>
       </c>
     </row>
-    <row r="496" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B496" s="366" t="s">
+    <row r="496" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B496" s="351" t="s">
         <v>833</v>
       </c>
-      <c r="C496" s="366"/>
+      <c r="C496" s="351"/>
       <c r="D496" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="497" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="497" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B497" s="43" t="s">
         <v>834</v>
       </c>
       <c r="C497" s="43" t="s">
         <v>835</v>
       </c>
       <c r="D497" s="5">
         <v>540</v>
       </c>
     </row>
-    <row r="498" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="498" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B498" s="8"/>
       <c r="C498" s="8"/>
       <c r="D498" s="6"/>
     </row>
-    <row r="499" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B499" s="371" t="s">
+    <row r="499" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B499" s="350" t="s">
         <v>213</v>
       </c>
-      <c r="C499" s="371"/>
-[...3 lines deleted...]
-      <c r="B500" s="366" t="s">
+      <c r="C499" s="350"/>
+      <c r="D499" s="350"/>
+    </row>
+    <row r="500" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B500" s="351" t="s">
         <v>233</v>
       </c>
-      <c r="C500" s="366"/>
+      <c r="C500" s="351"/>
       <c r="D500" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="501" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="501" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B501" s="43" t="s">
         <v>836</v>
       </c>
       <c r="C501" s="43" t="s">
         <v>837</v>
       </c>
       <c r="D501" s="5">
         <v>390</v>
       </c>
     </row>
-    <row r="502" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B502" s="366" t="s">
+    <row r="502" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B502" s="351" t="s">
         <v>238</v>
       </c>
-      <c r="C502" s="366"/>
+      <c r="C502" s="351"/>
       <c r="D502" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="503" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="503" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B503" s="43" t="s">
         <v>838</v>
       </c>
       <c r="C503" s="43" t="s">
         <v>839</v>
       </c>
       <c r="D503" s="5">
         <v>590</v>
       </c>
     </row>
-    <row r="504" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="504" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B504" s="8"/>
       <c r="C504" s="8"/>
       <c r="D504" s="6"/>
     </row>
-    <row r="505" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B505" s="371" t="s">
+    <row r="505" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B505" s="350" t="s">
         <v>246</v>
       </c>
-      <c r="C505" s="371"/>
-[...3 lines deleted...]
-      <c r="B506" s="366" t="s">
+      <c r="C505" s="350"/>
+      <c r="D505" s="350"/>
+    </row>
+    <row r="506" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B506" s="351" t="s">
         <v>840</v>
       </c>
-      <c r="C506" s="366"/>
+      <c r="C506" s="351"/>
       <c r="D506" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="507" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="507" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B507" s="43" t="s">
         <v>841</v>
       </c>
       <c r="C507" s="43" t="s">
         <v>842</v>
       </c>
       <c r="D507" s="5">
         <v>220</v>
       </c>
     </row>
-    <row r="508" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B508" s="366" t="s">
+    <row r="508" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B508" s="351" t="s">
         <v>843</v>
       </c>
-      <c r="C508" s="366"/>
+      <c r="C508" s="351"/>
       <c r="D508" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="509" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="509" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B509" s="43" t="s">
         <v>844</v>
       </c>
       <c r="C509" s="43" t="s">
         <v>845</v>
       </c>
       <c r="D509" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="510" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B510" s="366" t="s">
+    <row r="510" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B510" s="351" t="s">
         <v>846</v>
       </c>
-      <c r="C510" s="366"/>
+      <c r="C510" s="351"/>
       <c r="D510" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="511" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="511" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B511" s="43" t="s">
         <v>847</v>
       </c>
       <c r="C511" s="43" t="s">
         <v>848</v>
       </c>
       <c r="D511" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="512" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="512" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B512" s="8"/>
       <c r="C512" s="8"/>
       <c r="D512" s="6"/>
     </row>
-    <row r="513" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B513" s="371" t="s">
+    <row r="513" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B513" s="350" t="s">
         <v>280</v>
       </c>
-      <c r="C513" s="371"/>
-[...3 lines deleted...]
-      <c r="B514" s="366" t="s">
+      <c r="C513" s="350"/>
+      <c r="D513" s="350"/>
+    </row>
+    <row r="514" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B514" s="351" t="s">
         <v>284</v>
       </c>
-      <c r="C514" s="366"/>
+      <c r="C514" s="351"/>
       <c r="D514" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="515" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="515" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B515" s="43" t="s">
         <v>849</v>
       </c>
       <c r="C515" s="43" t="s">
         <v>850</v>
       </c>
       <c r="D515" s="5">
         <v>540</v>
       </c>
     </row>
-    <row r="516" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="516" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B516" s="43" t="s">
         <v>851</v>
       </c>
       <c r="C516" s="43" t="s">
         <v>852</v>
       </c>
       <c r="D516" s="5">
         <v>580</v>
       </c>
     </row>
-    <row r="517" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="517" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B517" s="43" t="s">
         <v>853</v>
       </c>
       <c r="C517" s="43" t="s">
         <v>854</v>
       </c>
       <c r="D517" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="518" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="518" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B518" s="43" t="s">
         <v>855</v>
       </c>
       <c r="C518" s="43" t="s">
         <v>856</v>
       </c>
       <c r="D518" s="5">
         <v>620</v>
       </c>
     </row>
-    <row r="519" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="519" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B519" s="43" t="s">
         <v>857</v>
       </c>
       <c r="C519" s="43" t="s">
         <v>858</v>
       </c>
       <c r="D519" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="520" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B520" s="381" t="s">
+    <row r="520" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B520" s="359" t="s">
         <v>859</v>
       </c>
-      <c r="C520" s="381"/>
+      <c r="C520" s="359"/>
       <c r="D520" s="10" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="521" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="521" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B521" s="43" t="s">
         <v>860</v>
       </c>
       <c r="C521" s="43" t="s">
         <v>861</v>
       </c>
       <c r="D521" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="522" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B522" s="366" t="s">
+    <row r="522" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B522" s="351" t="s">
         <v>290</v>
       </c>
-      <c r="C522" s="366"/>
+      <c r="C522" s="351"/>
       <c r="D522" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="523" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="523" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B523" s="43" t="s">
         <v>862</v>
       </c>
       <c r="C523" s="43" t="s">
         <v>863</v>
       </c>
       <c r="D523" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="524" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="524" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B524" s="8"/>
       <c r="C524" s="8"/>
       <c r="D524" s="6"/>
     </row>
-    <row r="525" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B525" s="371" t="s">
+    <row r="525" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B525" s="350" t="s">
         <v>295</v>
       </c>
-      <c r="C525" s="371"/>
-[...3 lines deleted...]
-      <c r="B526" s="366" t="s">
+      <c r="C525" s="350"/>
+      <c r="D525" s="350"/>
+    </row>
+    <row r="526" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B526" s="351" t="s">
         <v>864</v>
       </c>
-      <c r="C526" s="366"/>
+      <c r="C526" s="351"/>
       <c r="D526" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="527" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="527" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B527" s="43" t="s">
         <v>865</v>
       </c>
       <c r="C527" s="43" t="s">
         <v>866</v>
       </c>
       <c r="D527" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="528" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="528" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B528" s="8"/>
       <c r="C528" s="8"/>
       <c r="D528" s="6"/>
     </row>
-    <row r="529" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B529" s="371" t="s">
+    <row r="529" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B529" s="350" t="s">
         <v>338</v>
       </c>
-      <c r="C529" s="371"/>
-[...3 lines deleted...]
-      <c r="B530" s="366" t="s">
+      <c r="C529" s="350"/>
+      <c r="D529" s="350"/>
+    </row>
+    <row r="530" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B530" s="351" t="s">
         <v>867</v>
       </c>
-      <c r="C530" s="366"/>
+      <c r="C530" s="351"/>
       <c r="D530" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="531" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="531" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B531" s="43" t="s">
         <v>868</v>
       </c>
       <c r="C531" s="43" t="s">
         <v>869</v>
       </c>
       <c r="D531" s="5">
         <v>530</v>
       </c>
     </row>
-    <row r="532" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B532" s="366" t="s">
+    <row r="532" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B532" s="351" t="s">
         <v>870</v>
       </c>
-      <c r="C532" s="366"/>
+      <c r="C532" s="351"/>
       <c r="D532" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="533" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="533" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B533" s="43" t="s">
         <v>871</v>
       </c>
       <c r="C533" s="43" t="s">
         <v>872</v>
       </c>
       <c r="D533" s="5">
         <v>440</v>
       </c>
     </row>
-    <row r="534" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="534" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B534" s="43" t="s">
         <v>873</v>
       </c>
       <c r="C534" s="43" t="s">
         <v>874</v>
       </c>
       <c r="D534" s="5">
         <v>690</v>
       </c>
     </row>
-    <row r="535" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="535" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B535" s="43" t="s">
         <v>875</v>
       </c>
       <c r="C535" s="43" t="s">
         <v>876</v>
       </c>
       <c r="D535" s="5">
         <v>680</v>
       </c>
     </row>
-    <row r="536" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B536" s="366" t="s">
+    <row r="536" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B536" s="351" t="s">
         <v>877</v>
       </c>
-      <c r="C536" s="366"/>
+      <c r="C536" s="351"/>
       <c r="D536" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="537" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="537" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B537" s="43" t="s">
         <v>878</v>
       </c>
       <c r="C537" s="43" t="s">
         <v>879</v>
       </c>
       <c r="D537" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="538" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="538" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B538" s="43" t="s">
         <v>880</v>
       </c>
       <c r="C538" s="43" t="s">
         <v>881</v>
       </c>
       <c r="D538" s="5">
         <v>400</v>
       </c>
     </row>
-    <row r="539" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="539" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B539" s="43" t="s">
         <v>882</v>
       </c>
       <c r="C539" s="43" t="s">
         <v>883</v>
       </c>
       <c r="D539" s="5">
         <v>560</v>
       </c>
     </row>
-    <row r="540" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B541" s="371" t="s">
+    <row r="540" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B540" s="352"/>
+      <c r="C540" s="358"/>
+      <c r="D540" s="353"/>
+    </row>
+    <row r="541" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B541" s="350" t="s">
         <v>400</v>
       </c>
-      <c r="C541" s="371"/>
-[...3 lines deleted...]
-      <c r="B542" s="366" t="s">
+      <c r="C541" s="350"/>
+      <c r="D541" s="350"/>
+    </row>
+    <row r="542" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B542" s="351" t="s">
         <v>401</v>
       </c>
-      <c r="C542" s="366"/>
+      <c r="C542" s="351"/>
       <c r="D542" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="543" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="543" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B543" s="43" t="s">
         <v>884</v>
       </c>
       <c r="C543" s="43" t="s">
         <v>885</v>
       </c>
       <c r="D543" s="5">
         <v>380</v>
       </c>
     </row>
-    <row r="544" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="544" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B544" s="43" t="s">
         <v>886</v>
       </c>
       <c r="C544" s="43" t="s">
         <v>887</v>
       </c>
       <c r="D544" s="5">
         <v>480</v>
       </c>
     </row>
-    <row r="545" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="545" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B545" s="43" t="s">
         <v>888</v>
       </c>
       <c r="C545" s="43" t="s">
         <v>889</v>
       </c>
       <c r="D545" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="546" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B546" s="366" t="s">
+    <row r="546" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B546" s="351" t="s">
         <v>409</v>
       </c>
-      <c r="C546" s="366"/>
+      <c r="C546" s="351"/>
       <c r="D546" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="547" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="547" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B547" s="43" t="s">
         <v>890</v>
       </c>
       <c r="C547" s="43" t="s">
         <v>891</v>
       </c>
       <c r="D547" s="5">
         <v>670</v>
       </c>
     </row>
-    <row r="548" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="548" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B548" s="43" t="s">
         <v>892</v>
       </c>
       <c r="C548" s="43" t="s">
         <v>893</v>
       </c>
       <c r="D548" s="5">
         <v>670</v>
       </c>
     </row>
-    <row r="549" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B549" s="366" t="s">
+    <row r="549" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B549" s="351" t="s">
         <v>411</v>
       </c>
-      <c r="C549" s="366"/>
+      <c r="C549" s="351"/>
       <c r="D549" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="550" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="550" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B550" s="43" t="s">
         <v>894</v>
       </c>
       <c r="C550" s="43" t="s">
         <v>895</v>
       </c>
       <c r="D550" s="5">
         <v>690</v>
       </c>
     </row>
-    <row r="551" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B551" s="366" t="s">
+    <row r="551" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B551" s="351" t="s">
         <v>419</v>
       </c>
-      <c r="C551" s="366"/>
+      <c r="C551" s="351"/>
       <c r="D551" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="552" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="552" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B552" s="43" t="s">
         <v>896</v>
       </c>
       <c r="C552" s="43" t="s">
         <v>897</v>
       </c>
       <c r="D552" s="5">
         <v>350</v>
       </c>
     </row>
-    <row r="553" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="553" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B553" s="43" t="s">
         <v>898</v>
       </c>
       <c r="C553" s="43" t="s">
         <v>899</v>
       </c>
       <c r="D553" s="5">
         <v>290</v>
       </c>
     </row>
-    <row r="554" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="554" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B554" s="43" t="s">
         <v>900</v>
       </c>
       <c r="C554" s="43" t="s">
         <v>901</v>
       </c>
       <c r="D554" s="5">
         <v>250</v>
       </c>
     </row>
-    <row r="555" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="555" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B555" s="43" t="s">
         <v>902</v>
       </c>
       <c r="C555" s="43" t="s">
         <v>903</v>
       </c>
       <c r="D555" s="5">
         <v>810</v>
       </c>
     </row>
-    <row r="556" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="556" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B556" s="43" t="s">
         <v>904</v>
       </c>
       <c r="C556" s="43" t="s">
         <v>905</v>
       </c>
       <c r="D556" s="5">
         <v>640</v>
       </c>
     </row>
-    <row r="557" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="557" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B557" s="43" t="s">
         <v>906</v>
       </c>
       <c r="C557" s="43" t="s">
         <v>907</v>
       </c>
       <c r="D557" s="5">
         <v>580</v>
       </c>
     </row>
-    <row r="558" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B559" s="371" t="s">
+    <row r="558" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B558" s="352"/>
+      <c r="C558" s="358"/>
+      <c r="D558" s="353"/>
+    </row>
+    <row r="559" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B559" s="350" t="s">
         <v>434</v>
       </c>
-      <c r="C559" s="371"/>
-[...3 lines deleted...]
-      <c r="B560" s="366" t="s">
+      <c r="C559" s="350"/>
+      <c r="D559" s="350"/>
+    </row>
+    <row r="560" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B560" s="351" t="s">
         <v>908</v>
       </c>
-      <c r="C560" s="366"/>
+      <c r="C560" s="351"/>
       <c r="D560" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="561" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="561" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B561" s="43" t="s">
         <v>909</v>
       </c>
       <c r="C561" s="43" t="s">
         <v>910</v>
       </c>
       <c r="D561" s="5">
         <v>370</v>
       </c>
     </row>
-    <row r="562" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B563" s="371" t="s">
+    <row r="562" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B562" s="352"/>
+      <c r="C562" s="358"/>
+      <c r="D562" s="353"/>
+    </row>
+    <row r="563" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B563" s="350" t="s">
         <v>475</v>
       </c>
-      <c r="C563" s="371"/>
-[...3 lines deleted...]
-      <c r="B564" s="366" t="s">
+      <c r="C563" s="350"/>
+      <c r="D563" s="350"/>
+    </row>
+    <row r="564" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B564" s="351" t="s">
         <v>911</v>
       </c>
-      <c r="C564" s="366"/>
+      <c r="C564" s="351"/>
       <c r="D564" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="565" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="565" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B565" s="43" t="s">
         <v>912</v>
       </c>
       <c r="C565" s="43" t="s">
         <v>913</v>
       </c>
       <c r="D565" s="5">
         <v>480</v>
       </c>
     </row>
-    <row r="566" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B566" s="366" t="s">
+    <row r="566" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B566" s="351" t="s">
         <v>504</v>
       </c>
-      <c r="C566" s="366"/>
+      <c r="C566" s="351"/>
       <c r="D566" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="567" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="567" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B567" s="43" t="s">
         <v>914</v>
       </c>
       <c r="C567" s="43" t="s">
         <v>915</v>
       </c>
       <c r="D567" s="5">
         <v>540</v>
       </c>
     </row>
-    <row r="568" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="568" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B568" s="43" t="s">
         <v>916</v>
       </c>
       <c r="C568" s="43" t="s">
         <v>917</v>
       </c>
       <c r="D568" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="569" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="569" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B569" s="43" t="s">
         <v>918</v>
       </c>
       <c r="C569" s="43" t="s">
         <v>919</v>
       </c>
       <c r="D569" s="5">
         <v>630</v>
       </c>
     </row>
-    <row r="570" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="570" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B570" s="8"/>
       <c r="C570" s="8"/>
       <c r="D570" s="6"/>
     </row>
-    <row r="571" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B571" s="371" t="s">
+    <row r="571" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B571" s="350" t="s">
         <v>516</v>
       </c>
-      <c r="C571" s="371"/>
-[...3 lines deleted...]
-      <c r="B572" s="366" t="s">
+      <c r="C571" s="350"/>
+      <c r="D571" s="350"/>
+    </row>
+    <row r="572" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B572" s="351" t="s">
         <v>920</v>
       </c>
-      <c r="C572" s="366"/>
+      <c r="C572" s="351"/>
       <c r="D572" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="573" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="573" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B573" s="43" t="s">
         <v>921</v>
       </c>
       <c r="C573" s="43" t="s">
         <v>922</v>
       </c>
       <c r="D573" s="5">
         <v>360</v>
       </c>
     </row>
-    <row r="574" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B574" s="366" t="s">
+    <row r="574" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B574" s="351" t="s">
         <v>517</v>
       </c>
-      <c r="C574" s="366"/>
+      <c r="C574" s="351"/>
       <c r="D574" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="575" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="575" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B575" s="43" t="s">
         <v>923</v>
       </c>
       <c r="C575" s="43" t="s">
         <v>924</v>
       </c>
       <c r="D575" s="5">
         <v>360</v>
       </c>
     </row>
-    <row r="576" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="576" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B576" s="43" t="s">
         <v>925</v>
       </c>
       <c r="C576" s="43" t="s">
         <v>926</v>
       </c>
       <c r="D576" s="5">
         <v>640</v>
       </c>
     </row>
-    <row r="577" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="577" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B577" s="43" t="s">
         <v>927</v>
       </c>
       <c r="C577" s="43" t="s">
         <v>928</v>
       </c>
       <c r="D577" s="5">
         <v>570</v>
       </c>
     </row>
-    <row r="578" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B578" s="366" t="s">
+    <row r="578" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B578" s="351" t="s">
         <v>929</v>
       </c>
-      <c r="C578" s="366"/>
+      <c r="C578" s="351"/>
       <c r="D578" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="579" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="579" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B579" s="43" t="s">
         <v>930</v>
       </c>
       <c r="C579" s="43" t="s">
         <v>931</v>
       </c>
       <c r="D579" s="5">
         <v>330</v>
       </c>
     </row>
-    <row r="580" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B581" s="371" t="s">
+    <row r="580" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B580" s="352"/>
+      <c r="C580" s="358"/>
+      <c r="D580" s="353"/>
+    </row>
+    <row r="581" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B581" s="350" t="s">
         <v>520</v>
       </c>
-      <c r="C581" s="371"/>
-[...3 lines deleted...]
-      <c r="B582" s="366" t="s">
+      <c r="C581" s="350"/>
+      <c r="D581" s="350"/>
+    </row>
+    <row r="582" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B582" s="351" t="s">
         <v>932</v>
       </c>
-      <c r="C582" s="366"/>
+      <c r="C582" s="351"/>
       <c r="D582" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="583" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="583" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B583" s="43" t="s">
         <v>933</v>
       </c>
       <c r="C583" s="43" t="s">
         <v>934</v>
       </c>
       <c r="D583" s="5">
         <v>530</v>
       </c>
     </row>
-    <row r="584" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B584" s="366" t="s">
+    <row r="584" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B584" s="351" t="s">
         <v>935</v>
       </c>
-      <c r="C584" s="366"/>
+      <c r="C584" s="351"/>
       <c r="D584" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="585" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="585" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B585" s="43" t="s">
         <v>936</v>
       </c>
       <c r="C585" s="43" t="s">
         <v>937</v>
       </c>
       <c r="D585" s="5">
         <v>490</v>
       </c>
     </row>
-    <row r="586" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="586" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B586" s="43" t="s">
         <v>938</v>
       </c>
       <c r="C586" s="43" t="s">
         <v>939</v>
       </c>
       <c r="D586" s="5">
         <v>510</v>
       </c>
     </row>
-    <row r="587" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B588" s="371" t="s">
+    <row r="587" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B587" s="352"/>
+      <c r="C587" s="358"/>
+      <c r="D587" s="353"/>
+    </row>
+    <row r="588" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B588" s="350" t="s">
         <v>556</v>
       </c>
-      <c r="C588" s="371"/>
-[...3 lines deleted...]
-      <c r="B589" s="366" t="s">
+      <c r="C588" s="350"/>
+      <c r="D588" s="350"/>
+    </row>
+    <row r="589" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B589" s="351" t="s">
         <v>940</v>
       </c>
-      <c r="C589" s="366"/>
+      <c r="C589" s="351"/>
       <c r="D589" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="590" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="590" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B590" s="43" t="s">
         <v>941</v>
       </c>
       <c r="C590" s="43" t="s">
         <v>942</v>
       </c>
       <c r="D590" s="5">
         <v>530</v>
       </c>
     </row>
-    <row r="591" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B591" s="366" t="s">
+    <row r="591" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B591" s="351" t="s">
         <v>943</v>
       </c>
-      <c r="C591" s="366"/>
+      <c r="C591" s="351"/>
       <c r="D591" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="592" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="592" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B592" s="43" t="s">
         <v>944</v>
       </c>
       <c r="C592" s="43" t="s">
         <v>945</v>
       </c>
       <c r="D592" s="5">
         <v>510</v>
       </c>
     </row>
-    <row r="593" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B593" s="366" t="s">
+    <row r="593" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B593" s="351" t="s">
         <v>946</v>
       </c>
-      <c r="C593" s="366"/>
+      <c r="C593" s="351"/>
       <c r="D593" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="594" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="594" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B594" s="43" t="s">
         <v>947</v>
       </c>
       <c r="C594" s="43" t="s">
         <v>948</v>
       </c>
       <c r="D594" s="5">
         <v>240</v>
       </c>
     </row>
-    <row r="595" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B596" s="371" t="s">
+    <row r="595" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B595" s="352"/>
+      <c r="C595" s="358"/>
+      <c r="D595" s="353"/>
+    </row>
+    <row r="596" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B596" s="350" t="s">
         <v>590</v>
       </c>
-      <c r="C596" s="371"/>
-[...3 lines deleted...]
-      <c r="B597" s="366" t="s">
+      <c r="C596" s="350"/>
+      <c r="D596" s="350"/>
+    </row>
+    <row r="597" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B597" s="351" t="s">
         <v>949</v>
       </c>
-      <c r="C597" s="366"/>
+      <c r="C597" s="351"/>
       <c r="D597" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="598" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="598" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B598" s="43" t="s">
         <v>950</v>
       </c>
       <c r="C598" s="43" t="s">
         <v>951</v>
       </c>
       <c r="D598" s="5">
         <v>460</v>
       </c>
     </row>
-    <row r="599" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="599" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B599" s="43" t="s">
         <v>952</v>
       </c>
       <c r="C599" s="43" t="s">
         <v>953</v>
       </c>
       <c r="D599" s="5">
         <v>490</v>
       </c>
     </row>
-    <row r="600" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="600" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B600" s="43" t="s">
         <v>954</v>
       </c>
       <c r="C600" s="43" t="s">
         <v>955</v>
       </c>
       <c r="D600" s="5">
         <v>520</v>
       </c>
     </row>
-    <row r="601" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="601" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B601" s="43" t="s">
         <v>956</v>
       </c>
       <c r="C601" s="43" t="s">
         <v>957</v>
       </c>
       <c r="D601" s="5">
         <v>550</v>
       </c>
     </row>
-    <row r="602" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B602" s="366" t="s">
+    <row r="602" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B602" s="351" t="s">
         <v>958</v>
       </c>
-      <c r="C602" s="366"/>
+      <c r="C602" s="351"/>
       <c r="D602" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="603" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="603" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B603" s="43" t="s">
         <v>959</v>
       </c>
       <c r="C603" s="43" t="s">
         <v>960</v>
       </c>
       <c r="D603" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="604" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B605" s="371" t="s">
+    <row r="604" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B604" s="352"/>
+      <c r="C604" s="358"/>
+      <c r="D604" s="353"/>
+    </row>
+    <row r="605" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B605" s="350" t="s">
         <v>596</v>
       </c>
-      <c r="C605" s="371"/>
-[...3 lines deleted...]
-      <c r="B606" s="366" t="s">
+      <c r="C605" s="350"/>
+      <c r="D605" s="350"/>
+    </row>
+    <row r="606" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B606" s="351" t="s">
         <v>961</v>
       </c>
-      <c r="C606" s="366"/>
+      <c r="C606" s="351"/>
       <c r="D606" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="607" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="607" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B607" s="43" t="s">
         <v>962</v>
       </c>
       <c r="C607" s="43" t="s">
         <v>963</v>
       </c>
       <c r="D607" s="5">
         <v>330</v>
       </c>
     </row>
-    <row r="608" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B608" s="366" t="s">
+    <row r="608" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B608" s="351" t="s">
         <v>964</v>
       </c>
-      <c r="C608" s="366"/>
+      <c r="C608" s="351"/>
       <c r="D608" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="609" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="609" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B609" s="43" t="s">
         <v>965</v>
       </c>
       <c r="C609" s="43" t="s">
         <v>966</v>
       </c>
       <c r="D609" s="5">
         <v>420</v>
       </c>
     </row>
-    <row r="610" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B611" s="371" t="s">
+    <row r="610" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B610" s="352"/>
+      <c r="C610" s="358"/>
+      <c r="D610" s="353"/>
+    </row>
+    <row r="611" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B611" s="350" t="s">
         <v>600</v>
       </c>
-      <c r="C611" s="371"/>
-[...3 lines deleted...]
-      <c r="B612" s="366" t="s">
+      <c r="C611" s="350"/>
+      <c r="D611" s="350"/>
+    </row>
+    <row r="612" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B612" s="351" t="s">
         <v>967</v>
       </c>
-      <c r="C612" s="366"/>
+      <c r="C612" s="351"/>
       <c r="D612" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="613" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="613" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B613" s="43" t="s">
         <v>968</v>
       </c>
       <c r="C613" s="43" t="s">
         <v>969</v>
       </c>
       <c r="D613" s="5">
         <v>500</v>
       </c>
     </row>
-    <row r="614" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="614" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B614" s="43" t="s">
         <v>970</v>
       </c>
       <c r="C614" s="43" t="s">
         <v>971</v>
       </c>
       <c r="D614" s="5">
         <v>520</v>
       </c>
     </row>
-    <row r="615" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B615" s="366" t="s">
+    <row r="615" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B615" s="351" t="s">
         <v>601</v>
       </c>
-      <c r="C615" s="366"/>
+      <c r="C615" s="351"/>
       <c r="D615" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="616" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="616" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B616" s="43" t="s">
         <v>972</v>
       </c>
       <c r="C616" s="43" t="s">
         <v>973</v>
       </c>
       <c r="D616" s="5">
         <v>840</v>
       </c>
     </row>
-    <row r="617" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B617" s="366" t="s">
+    <row r="617" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B617" s="351" t="s">
         <v>974</v>
       </c>
-      <c r="C617" s="366"/>
+      <c r="C617" s="351"/>
       <c r="D617" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="618" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="618" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B618" s="43" t="s">
         <v>975</v>
       </c>
       <c r="C618" s="43" t="s">
         <v>976</v>
       </c>
       <c r="D618" s="5">
         <v>610</v>
       </c>
     </row>
-    <row r="619" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="619" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B619" s="43" t="s">
         <v>977</v>
       </c>
       <c r="C619" s="43" t="s">
         <v>978</v>
       </c>
       <c r="D619" s="5">
         <v>530</v>
       </c>
     </row>
-    <row r="620" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B620" s="366" t="s">
+    <row r="620" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B620" s="351" t="s">
         <v>979</v>
       </c>
-      <c r="C620" s="366"/>
+      <c r="C620" s="351"/>
       <c r="D620" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="621" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="621" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B621" s="43" t="s">
         <v>980</v>
       </c>
       <c r="C621" s="43" t="s">
         <v>981</v>
       </c>
       <c r="D621" s="5">
         <v>690</v>
       </c>
     </row>
-    <row r="622" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B623" s="371" t="s">
+    <row r="622" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B622" s="352"/>
+      <c r="C622" s="358"/>
+      <c r="D622" s="353"/>
+    </row>
+    <row r="623" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B623" s="350" t="s">
         <v>654</v>
       </c>
-      <c r="C623" s="371"/>
-[...3 lines deleted...]
-      <c r="B624" s="366" t="s">
+      <c r="C623" s="350"/>
+      <c r="D623" s="350"/>
+    </row>
+    <row r="624" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B624" s="351" t="s">
         <v>982</v>
       </c>
-      <c r="C624" s="366"/>
+      <c r="C624" s="351"/>
       <c r="D624" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="625" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="625" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B625" s="43" t="s">
         <v>983</v>
       </c>
       <c r="C625" s="43" t="s">
         <v>984</v>
       </c>
       <c r="D625" s="5">
         <v>210</v>
       </c>
     </row>
-    <row r="626" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="626" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B626" s="43" t="s">
         <v>985</v>
       </c>
       <c r="C626" s="43" t="s">
         <v>986</v>
       </c>
       <c r="D626" s="5">
         <v>390</v>
       </c>
     </row>
-    <row r="627" spans="2:4" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B628" s="371" t="s">
+    <row r="627" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B627" s="352"/>
+      <c r="C627" s="358"/>
+      <c r="D627" s="353"/>
+    </row>
+    <row r="628" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B628" s="350" t="s">
         <v>667</v>
       </c>
-      <c r="C628" s="371"/>
-[...3 lines deleted...]
-      <c r="B629" s="366" t="s">
+      <c r="C628" s="350"/>
+      <c r="D628" s="350"/>
+    </row>
+    <row r="629" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B629" s="351" t="s">
         <v>987</v>
       </c>
-      <c r="C629" s="366"/>
+      <c r="C629" s="351"/>
       <c r="D629" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="630" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="630" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B630" s="43" t="s">
         <v>988</v>
       </c>
       <c r="C630" s="43" t="s">
         <v>989</v>
       </c>
       <c r="D630" s="5">
         <v>230</v>
       </c>
     </row>
-    <row r="631" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B631" s="366" t="s">
+    <row r="631" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B631" s="351" t="s">
         <v>682</v>
       </c>
-      <c r="C631" s="366"/>
+      <c r="C631" s="351"/>
       <c r="D631" s="4" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="632" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="632" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B632" s="43" t="s">
         <v>990</v>
       </c>
       <c r="C632" s="43" t="s">
         <v>991</v>
       </c>
       <c r="D632" s="5">
         <v>600</v>
       </c>
     </row>
-    <row r="633" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="633" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B633" s="43" t="s">
         <v>992</v>
       </c>
       <c r="C633" s="43" t="s">
         <v>993</v>
       </c>
       <c r="D633" s="5">
         <v>450</v>
       </c>
     </row>
-    <row r="634" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="634" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B634" s="44"/>
       <c r="C634" s="44"/>
       <c r="D634" s="7"/>
     </row>
-    <row r="635" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="635" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B635" s="44" t="s">
         <v>994</v>
       </c>
       <c r="C635" s="44"/>
       <c r="D635" s="7"/>
     </row>
-    <row r="636" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="636" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B636" s="44" t="s">
         <v>995</v>
       </c>
       <c r="C636" s="44"/>
       <c r="D636" s="7"/>
     </row>
-    <row r="637" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="637" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B637" s="44"/>
       <c r="C637" s="44"/>
       <c r="D637" s="7"/>
     </row>
-    <row r="638" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B638" s="382" t="s">
+    <row r="638" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B638" s="357" t="s">
         <v>63</v>
       </c>
-      <c r="C638" s="382"/>
+      <c r="C638" s="357"/>
       <c r="D638" s="7"/>
     </row>
-    <row r="639" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B639" s="366" t="s">
+    <row r="639" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B639" s="351" t="s">
         <v>77</v>
       </c>
-      <c r="C639" s="366"/>
+      <c r="C639" s="351"/>
       <c r="D639" s="7"/>
     </row>
-    <row r="640" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="640" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B640" s="43" t="s">
         <v>996</v>
       </c>
       <c r="C640" s="43" t="s">
         <v>997</v>
       </c>
       <c r="D640" s="7"/>
     </row>
-    <row r="641" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B641" s="366" t="s">
+    <row r="641" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B641" s="351" t="s">
         <v>105</v>
       </c>
-      <c r="C641" s="366"/>
+      <c r="C641" s="351"/>
       <c r="D641" s="7"/>
     </row>
-    <row r="642" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="642" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B642" s="43" t="s">
         <v>998</v>
       </c>
       <c r="C642" s="43" t="s">
         <v>999</v>
       </c>
       <c r="D642" s="7"/>
     </row>
-    <row r="643" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="643" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B643" s="43" t="s">
         <v>1000</v>
       </c>
       <c r="C643" s="43" t="s">
         <v>1001</v>
       </c>
       <c r="D643" s="7"/>
     </row>
-    <row r="644" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="644" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B644" s="43" t="s">
         <v>1002</v>
       </c>
       <c r="C644" s="43" t="s">
         <v>1003</v>
       </c>
       <c r="D644" s="7"/>
     </row>
-    <row r="645" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="645" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B645" s="43" t="s">
         <v>1004</v>
       </c>
       <c r="C645" s="43" t="s">
         <v>1005</v>
       </c>
       <c r="D645" s="7"/>
     </row>
-    <row r="646" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="646" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B646" s="43" t="s">
         <v>1006</v>
       </c>
       <c r="C646" s="43" t="s">
         <v>1007</v>
       </c>
       <c r="D646" s="7"/>
     </row>
-    <row r="647" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="647" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B647" s="43" t="s">
         <v>1008</v>
       </c>
       <c r="C647" s="43" t="s">
         <v>1009</v>
       </c>
       <c r="D647" s="7"/>
     </row>
-    <row r="648" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="648" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B648" s="43" t="s">
         <v>1010</v>
       </c>
       <c r="C648" s="43" t="s">
         <v>1011</v>
       </c>
       <c r="D648" s="7"/>
     </row>
-    <row r="649" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="649" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B649" s="43" t="s">
         <v>1012</v>
       </c>
       <c r="C649" s="43" t="s">
         <v>1013</v>
       </c>
       <c r="D649" s="7"/>
     </row>
-    <row r="650" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="650" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B650" s="43" t="s">
         <v>1014</v>
       </c>
       <c r="C650" s="43" t="s">
         <v>1015</v>
       </c>
       <c r="D650" s="7"/>
     </row>
-    <row r="651" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="651" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B651" s="43" t="s">
         <v>1016</v>
       </c>
       <c r="C651" s="43" t="s">
         <v>1017</v>
       </c>
       <c r="D651" s="7"/>
     </row>
-    <row r="652" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="652" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B652" s="43" t="s">
         <v>1018</v>
       </c>
       <c r="C652" s="43" t="s">
         <v>1019</v>
       </c>
       <c r="D652" s="7"/>
     </row>
-    <row r="653" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="653" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B653" s="43" t="s">
         <v>1020</v>
       </c>
       <c r="C653" s="43" t="s">
         <v>1021</v>
       </c>
       <c r="D653" s="7"/>
     </row>
-    <row r="654" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="654" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B654" s="43" t="s">
         <v>1022</v>
       </c>
       <c r="C654" s="43" t="s">
         <v>1023</v>
       </c>
       <c r="D654" s="7"/>
     </row>
-    <row r="655" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="655" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B655" s="43" t="s">
         <v>1024</v>
       </c>
       <c r="C655" s="43" t="s">
         <v>1025</v>
       </c>
       <c r="D655" s="7"/>
     </row>
-    <row r="656" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="656" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B656" s="43" t="s">
         <v>1026</v>
       </c>
       <c r="C656" s="43" t="s">
         <v>1027</v>
       </c>
       <c r="D656" s="7"/>
     </row>
-    <row r="657" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="657" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B657" s="43" t="s">
         <v>1028</v>
       </c>
       <c r="C657" s="43" t="s">
         <v>1029</v>
       </c>
       <c r="D657" s="7"/>
     </row>
-    <row r="658" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="658" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B658" s="43" t="s">
         <v>1030</v>
       </c>
       <c r="C658" s="43" t="s">
         <v>1031</v>
       </c>
       <c r="D658" s="7"/>
     </row>
-    <row r="659" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="659" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B659" s="43" t="s">
         <v>1032</v>
       </c>
       <c r="C659" s="43" t="s">
         <v>1033</v>
       </c>
       <c r="D659" s="7"/>
     </row>
-    <row r="660" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="660" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B660" s="43" t="s">
         <v>1034</v>
       </c>
       <c r="C660" s="43" t="s">
         <v>1035</v>
       </c>
       <c r="D660" s="7"/>
     </row>
-    <row r="661" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="661" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B661" s="43" t="s">
         <v>1036</v>
       </c>
       <c r="C661" s="43" t="s">
         <v>1037</v>
       </c>
       <c r="D661" s="7"/>
     </row>
-    <row r="662" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="662" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B662" s="43" t="s">
         <v>1038</v>
       </c>
       <c r="C662" s="43" t="s">
         <v>1039</v>
       </c>
       <c r="D662" s="7"/>
     </row>
-    <row r="663" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="663" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B663" s="43" t="s">
         <v>1040</v>
       </c>
       <c r="C663" s="43" t="s">
         <v>1041</v>
       </c>
       <c r="D663" s="7"/>
     </row>
-    <row r="664" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="664" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B664" s="43" t="s">
         <v>1042</v>
       </c>
       <c r="C664" s="43" t="s">
         <v>1043</v>
       </c>
       <c r="D664" s="7"/>
     </row>
-    <row r="665" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="665" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B665" s="43" t="s">
         <v>1044</v>
       </c>
       <c r="C665" s="43" t="s">
         <v>1045</v>
       </c>
       <c r="D665" s="7"/>
     </row>
-    <row r="666" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C666" s="374"/>
+    <row r="666" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B666" s="352"/>
+      <c r="C666" s="353"/>
       <c r="D666" s="7"/>
     </row>
-    <row r="667" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B667" s="371" t="s">
+    <row r="667" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B667" s="350" t="s">
         <v>168</v>
       </c>
-      <c r="C667" s="371"/>
+      <c r="C667" s="350"/>
       <c r="D667" s="7"/>
     </row>
-    <row r="668" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B668" s="366" t="s">
+    <row r="668" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B668" s="351" t="s">
         <v>169</v>
       </c>
-      <c r="C668" s="375"/>
+      <c r="C668" s="356"/>
       <c r="D668" s="11"/>
     </row>
-    <row r="669" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="669" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B669" s="43" t="s">
         <v>1046</v>
       </c>
       <c r="C669" s="43" t="s">
         <v>1047</v>
       </c>
       <c r="D669" s="7"/>
     </row>
-    <row r="670" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C670" s="374"/>
+    <row r="670" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B670" s="352"/>
+      <c r="C670" s="353"/>
       <c r="D670" s="7"/>
     </row>
-    <row r="671" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B671" s="371" t="s">
+    <row r="671" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B671" s="350" t="s">
         <v>280</v>
       </c>
-      <c r="C671" s="371"/>
+      <c r="C671" s="350"/>
       <c r="D671" s="7"/>
     </row>
-    <row r="672" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B672" s="366" t="s">
+    <row r="672" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B672" s="351" t="s">
         <v>1048</v>
       </c>
-      <c r="C672" s="366"/>
+      <c r="C672" s="351"/>
       <c r="D672" s="7"/>
     </row>
-    <row r="673" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="673" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B673" s="43" t="s">
         <v>1049</v>
       </c>
       <c r="C673" s="43" t="s">
         <v>1050</v>
       </c>
       <c r="D673" s="7"/>
     </row>
-    <row r="674" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="674" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B674" s="43" t="s">
         <v>1051</v>
       </c>
       <c r="C674" s="43" t="s">
         <v>1052</v>
       </c>
       <c r="D674" s="7"/>
     </row>
-    <row r="675" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="675" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B675" s="43" t="s">
         <v>1053</v>
       </c>
       <c r="C675" s="43" t="s">
         <v>1054</v>
       </c>
       <c r="D675" s="7"/>
     </row>
-    <row r="676" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="676" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B676" s="43" t="s">
         <v>1055</v>
       </c>
       <c r="C676" s="43" t="s">
         <v>1056</v>
       </c>
       <c r="D676" s="7"/>
     </row>
-    <row r="677" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C677" s="374"/>
+    <row r="677" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B677" s="352"/>
+      <c r="C677" s="353"/>
       <c r="D677" s="7"/>
     </row>
-    <row r="678" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B678" s="371" t="s">
+    <row r="678" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B678" s="350" t="s">
         <v>295</v>
       </c>
-      <c r="C678" s="371"/>
+      <c r="C678" s="350"/>
       <c r="D678" s="7"/>
     </row>
-    <row r="679" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B679" s="366" t="s">
+    <row r="679" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B679" s="351" t="s">
         <v>1057</v>
       </c>
-      <c r="C679" s="366"/>
+      <c r="C679" s="351"/>
       <c r="D679" s="7"/>
     </row>
-    <row r="680" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="680" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B680" s="43" t="s">
         <v>1058</v>
       </c>
       <c r="C680" s="43" t="s">
         <v>1059</v>
       </c>
       <c r="D680" s="7"/>
     </row>
-    <row r="681" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="681" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B681" s="43" t="s">
         <v>1060</v>
       </c>
       <c r="C681" s="43" t="s">
         <v>1061</v>
       </c>
       <c r="D681" s="7"/>
     </row>
-    <row r="682" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="682" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B682" s="43" t="s">
         <v>1062</v>
       </c>
       <c r="C682" s="43" t="s">
         <v>1063</v>
       </c>
       <c r="D682" s="7"/>
     </row>
-    <row r="683" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="683" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B683" s="43" t="s">
         <v>1064</v>
       </c>
       <c r="C683" s="43" t="s">
         <v>1065</v>
       </c>
       <c r="D683" s="7"/>
     </row>
-    <row r="684" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="684" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B684" s="43" t="s">
         <v>1066</v>
       </c>
       <c r="C684" s="43" t="s">
         <v>1067</v>
       </c>
       <c r="D684" s="7"/>
     </row>
-    <row r="685" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="685" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B685" s="43" t="s">
         <v>1068</v>
       </c>
       <c r="C685" s="43" t="s">
         <v>1069</v>
       </c>
       <c r="D685" s="7"/>
     </row>
-    <row r="686" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="686" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B686" s="43" t="s">
         <v>1070</v>
       </c>
       <c r="C686" s="43" t="s">
         <v>1071</v>
       </c>
       <c r="D686" s="7"/>
     </row>
-    <row r="687" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="687" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B687" s="43" t="s">
         <v>1072</v>
       </c>
       <c r="C687" s="43" t="s">
         <v>1073</v>
       </c>
       <c r="D687" s="7"/>
     </row>
-    <row r="688" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="688" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B688" s="43" t="s">
         <v>1074</v>
       </c>
       <c r="C688" s="43" t="s">
         <v>1075</v>
       </c>
       <c r="D688" s="7"/>
     </row>
-    <row r="689" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="689" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B689" s="43" t="s">
         <v>1076</v>
       </c>
       <c r="C689" s="43" t="s">
         <v>1077</v>
       </c>
       <c r="D689" s="7"/>
     </row>
-    <row r="690" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="690" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B690" s="43" t="s">
         <v>1078</v>
       </c>
       <c r="C690" s="43" t="s">
         <v>1079</v>
       </c>
       <c r="D690" s="7"/>
     </row>
-    <row r="691" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="691" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B691" s="43" t="s">
         <v>1080</v>
       </c>
       <c r="C691" s="43" t="s">
         <v>1081</v>
       </c>
       <c r="D691" s="7"/>
     </row>
-    <row r="692" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="692" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B692" s="43" t="s">
         <v>1082</v>
       </c>
       <c r="C692" s="43" t="s">
         <v>1083</v>
       </c>
       <c r="D692" s="7"/>
     </row>
-    <row r="693" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="693" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B693" s="43" t="s">
         <v>1084</v>
       </c>
       <c r="C693" s="43" t="s">
         <v>1085</v>
       </c>
       <c r="D693" s="7"/>
     </row>
-    <row r="694" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C694" s="374"/>
+    <row r="694" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B694" s="352"/>
+      <c r="C694" s="353"/>
       <c r="D694" s="7"/>
     </row>
-    <row r="695" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B695" s="371" t="s">
+    <row r="695" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B695" s="350" t="s">
         <v>1086</v>
       </c>
-      <c r="C695" s="371"/>
+      <c r="C695" s="350"/>
       <c r="D695" s="7"/>
     </row>
-    <row r="696" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B696" s="366" t="s">
+    <row r="696" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B696" s="351" t="s">
         <v>1087</v>
       </c>
-      <c r="C696" s="366"/>
+      <c r="C696" s="351"/>
       <c r="D696" s="7"/>
     </row>
-    <row r="697" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B697" s="366" t="s">
+    <row r="697" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B697" s="351" t="s">
         <v>1088</v>
       </c>
-      <c r="C697" s="366"/>
+      <c r="C697" s="351"/>
       <c r="D697" s="11"/>
     </row>
-    <row r="698" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="698" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B698" s="32" t="s">
         <v>1089</v>
       </c>
       <c r="C698" s="33" t="s">
         <v>1090</v>
       </c>
       <c r="D698" s="7"/>
     </row>
-    <row r="699" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C699" s="384"/>
+    <row r="699" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B699" s="354"/>
+      <c r="C699" s="355"/>
       <c r="D699" s="7"/>
     </row>
-    <row r="700" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B700" s="371" t="s">
+    <row r="700" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B700" s="350" t="s">
         <v>434</v>
       </c>
-      <c r="C700" s="371"/>
+      <c r="C700" s="350"/>
       <c r="D700" s="7"/>
     </row>
-    <row r="701" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B701" s="366" t="s">
+    <row r="701" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B701" s="351" t="s">
         <v>435</v>
       </c>
-      <c r="C701" s="366"/>
+      <c r="C701" s="351"/>
       <c r="D701" s="11"/>
     </row>
-    <row r="702" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="702" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B702" s="43" t="s">
         <v>1091</v>
       </c>
       <c r="C702" s="43" t="s">
         <v>1092</v>
       </c>
       <c r="D702" s="7"/>
     </row>
-    <row r="703" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="703" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B703" s="43" t="s">
         <v>1093</v>
       </c>
       <c r="C703" s="43" t="s">
         <v>1094</v>
       </c>
       <c r="D703" s="7"/>
     </row>
-    <row r="704" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="704" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B704" s="43" t="s">
         <v>1095</v>
       </c>
       <c r="C704" s="43" t="s">
         <v>1096</v>
       </c>
       <c r="D704" s="7"/>
     </row>
-    <row r="705" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="705" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B705" s="43" t="s">
         <v>1097</v>
       </c>
       <c r="C705" s="43" t="s">
         <v>1098</v>
       </c>
       <c r="D705" s="7"/>
     </row>
-    <row r="706" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="706" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B706" s="43" t="s">
         <v>1099</v>
       </c>
       <c r="C706" s="43" t="s">
         <v>1100</v>
       </c>
       <c r="D706" s="7"/>
     </row>
-    <row r="707" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="707" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B707" s="43" t="s">
         <v>1101</v>
       </c>
       <c r="C707" s="43" t="s">
         <v>1102</v>
       </c>
       <c r="D707" s="7"/>
     </row>
-    <row r="708" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="708" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B708" s="43" t="s">
         <v>1103</v>
       </c>
       <c r="C708" s="43" t="s">
         <v>1104</v>
       </c>
       <c r="D708" s="7"/>
     </row>
-    <row r="709" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="709" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B709" s="43" t="s">
         <v>1105</v>
       </c>
       <c r="C709" s="43" t="s">
         <v>1106</v>
       </c>
       <c r="D709" s="7"/>
     </row>
-    <row r="710" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="710" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B710" s="43" t="s">
         <v>1107</v>
       </c>
       <c r="C710" s="43" t="s">
         <v>1108</v>
       </c>
       <c r="D710" s="7"/>
     </row>
-    <row r="711" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="711" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B711" s="43" t="s">
         <v>1109</v>
       </c>
       <c r="C711" s="43" t="s">
         <v>1110</v>
       </c>
       <c r="D711" s="7"/>
     </row>
-    <row r="712" spans="2:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="712" spans="2:4" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B712" s="43" t="s">
         <v>1111</v>
       </c>
       <c r="C712" s="43" t="s">
         <v>1112</v>
       </c>
       <c r="D712" s="7"/>
     </row>
-    <row r="713" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="713" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B713" s="43" t="s">
         <v>1113</v>
       </c>
       <c r="C713" s="43" t="s">
         <v>1114</v>
       </c>
       <c r="D713" s="7"/>
     </row>
-    <row r="714" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="714" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B714" s="43" t="s">
         <v>1115</v>
       </c>
       <c r="C714" s="43" t="s">
         <v>1116</v>
       </c>
       <c r="D714" s="7"/>
     </row>
-    <row r="715" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="715" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B715" s="43" t="s">
         <v>1117</v>
       </c>
       <c r="C715" s="43" t="s">
         <v>1118</v>
       </c>
       <c r="D715" s="7"/>
     </row>
-    <row r="716" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="716" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B716" s="43" t="s">
         <v>1119</v>
       </c>
       <c r="C716" s="43" t="s">
         <v>1120</v>
       </c>
       <c r="D716" s="7"/>
     </row>
-    <row r="717" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="717" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B717" s="43" t="s">
         <v>1121</v>
       </c>
       <c r="C717" s="43" t="s">
         <v>1122</v>
       </c>
       <c r="D717" s="7"/>
     </row>
-    <row r="718" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="718" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B718" s="43" t="s">
         <v>1123</v>
       </c>
       <c r="C718" s="43" t="s">
         <v>1124</v>
       </c>
       <c r="D718" s="7"/>
     </row>
-    <row r="719" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="719" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B719" s="43" t="s">
         <v>1125</v>
       </c>
       <c r="C719" s="43" t="s">
         <v>1126</v>
       </c>
       <c r="D719" s="7"/>
     </row>
-    <row r="720" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="720" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B720" s="43" t="s">
         <v>1127</v>
       </c>
       <c r="C720" s="43" t="s">
         <v>1128</v>
       </c>
       <c r="D720" s="7"/>
     </row>
-    <row r="721" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="721" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B721" s="43" t="s">
         <v>1129</v>
       </c>
       <c r="C721" s="43" t="s">
         <v>1130</v>
       </c>
       <c r="D721" s="7"/>
     </row>
-    <row r="722" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="722" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B722" s="43" t="s">
         <v>1131</v>
       </c>
       <c r="C722" s="43" t="s">
         <v>1132</v>
       </c>
       <c r="D722" s="7"/>
     </row>
-    <row r="723" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="723" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B723" s="43" t="s">
         <v>1133</v>
       </c>
       <c r="C723" s="43" t="s">
         <v>1134</v>
       </c>
       <c r="D723" s="7"/>
     </row>
-    <row r="724" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="724" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B724" s="43" t="s">
         <v>1135</v>
       </c>
       <c r="C724" s="43" t="s">
         <v>1136</v>
       </c>
       <c r="D724" s="7"/>
     </row>
-    <row r="725" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="725" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B725" s="43" t="s">
         <v>1137</v>
       </c>
       <c r="C725" s="43" t="s">
         <v>1138</v>
       </c>
       <c r="D725" s="7"/>
     </row>
-    <row r="726" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="726" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B726" s="43" t="s">
         <v>1139</v>
       </c>
       <c r="C726" s="43" t="s">
         <v>1140</v>
       </c>
       <c r="D726" s="7"/>
     </row>
-    <row r="727" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="727" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B727" s="43" t="s">
         <v>1141</v>
       </c>
       <c r="C727" s="43" t="s">
         <v>1142</v>
       </c>
       <c r="D727" s="7"/>
     </row>
-    <row r="728" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="728" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B728" s="43" t="s">
         <v>1143</v>
       </c>
       <c r="C728" s="43" t="s">
         <v>1144</v>
       </c>
       <c r="D728" s="7"/>
     </row>
-    <row r="729" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="729" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B729" s="43" t="s">
         <v>1145</v>
       </c>
       <c r="C729" s="43" t="s">
         <v>1146</v>
       </c>
       <c r="D729" s="7"/>
     </row>
-    <row r="730" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="730" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B730" s="43" t="s">
         <v>1147</v>
       </c>
       <c r="C730" s="43" t="s">
         <v>1148</v>
       </c>
       <c r="D730" s="7"/>
     </row>
-    <row r="731" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="731" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B731" s="43" t="s">
         <v>1149</v>
       </c>
       <c r="C731" s="43" t="s">
         <v>1150</v>
       </c>
       <c r="D731" s="7"/>
     </row>
-    <row r="732" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="732" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B732" s="43" t="s">
         <v>1151</v>
       </c>
       <c r="C732" s="43" t="s">
         <v>1152</v>
       </c>
       <c r="D732" s="7"/>
     </row>
-    <row r="733" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="733" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B733" s="43" t="s">
         <v>1153</v>
       </c>
       <c r="C733" s="43" t="s">
         <v>1154</v>
       </c>
       <c r="D733" s="7"/>
     </row>
-    <row r="734" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="734" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B734" s="43" t="s">
         <v>1155</v>
       </c>
       <c r="C734" s="43" t="s">
         <v>1156</v>
       </c>
       <c r="D734" s="7"/>
     </row>
-    <row r="735" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="735" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B735" s="43" t="s">
         <v>1157</v>
       </c>
       <c r="C735" s="43" t="s">
         <v>1158</v>
       </c>
       <c r="D735" s="7"/>
     </row>
-    <row r="736" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="736" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B736" s="43" t="s">
         <v>1159</v>
       </c>
       <c r="C736" s="43" t="s">
         <v>1160</v>
       </c>
       <c r="D736" s="7"/>
     </row>
-    <row r="737" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="737" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B737" s="43" t="s">
         <v>1161</v>
       </c>
       <c r="C737" s="43" t="s">
         <v>1162</v>
       </c>
       <c r="D737" s="7"/>
     </row>
-    <row r="738" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="738" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B738" s="43" t="s">
         <v>1163</v>
       </c>
       <c r="C738" s="43" t="s">
         <v>1164</v>
       </c>
       <c r="D738" s="7"/>
     </row>
-    <row r="739" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="739" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B739" s="43" t="s">
         <v>1165</v>
       </c>
       <c r="C739" s="43" t="s">
         <v>1166</v>
       </c>
       <c r="D739" s="7"/>
     </row>
-    <row r="740" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="740" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B740" s="43" t="s">
         <v>1167</v>
       </c>
       <c r="C740" s="43" t="s">
         <v>1168</v>
       </c>
       <c r="D740" s="7"/>
     </row>
-    <row r="741" spans="2:4" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="741" spans="2:4" ht="34.9" x14ac:dyDescent="0.35">
       <c r="B741" s="43" t="s">
         <v>1169</v>
       </c>
       <c r="C741" s="43" t="s">
         <v>1170</v>
       </c>
       <c r="D741" s="7"/>
     </row>
-    <row r="742" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="742" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B742" s="43" t="s">
         <v>1171</v>
       </c>
       <c r="C742" s="43" t="s">
         <v>1172</v>
       </c>
       <c r="D742" s="7"/>
     </row>
-    <row r="743" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="743" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B743" s="43" t="s">
         <v>1173</v>
       </c>
       <c r="C743" s="43" t="s">
         <v>1174</v>
       </c>
       <c r="D743" s="7"/>
     </row>
-    <row r="744" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="744" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B744" s="43" t="s">
         <v>1175</v>
       </c>
       <c r="C744" s="43" t="s">
         <v>1176</v>
       </c>
       <c r="D744" s="7"/>
     </row>
-    <row r="745" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="745" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B745" s="43" t="s">
         <v>1177</v>
       </c>
       <c r="C745" s="43" t="s">
         <v>1178</v>
       </c>
       <c r="D745" s="7"/>
     </row>
-    <row r="746" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="746" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B746" s="43" t="s">
         <v>1179</v>
       </c>
       <c r="C746" s="43" t="s">
         <v>1180</v>
       </c>
       <c r="D746" s="7"/>
     </row>
-    <row r="747" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="747" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B747" s="43" t="s">
         <v>1181</v>
       </c>
       <c r="C747" s="43" t="s">
         <v>1182</v>
       </c>
       <c r="D747" s="7"/>
     </row>
-    <row r="748" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="748" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B748" s="43" t="s">
         <v>1183</v>
       </c>
       <c r="C748" s="43" t="s">
         <v>1184</v>
       </c>
       <c r="D748" s="7"/>
     </row>
-    <row r="749" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="749" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B749" s="43" t="s">
         <v>1185</v>
       </c>
       <c r="C749" s="43" t="s">
         <v>1186</v>
       </c>
       <c r="D749" s="7"/>
     </row>
-    <row r="750" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="750" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B750" s="43" t="s">
         <v>1187</v>
       </c>
       <c r="C750" s="43" t="s">
         <v>1188</v>
       </c>
       <c r="D750" s="7"/>
     </row>
-    <row r="751" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="751" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B751" s="43" t="s">
         <v>1189</v>
       </c>
       <c r="C751" s="43" t="s">
         <v>1190</v>
       </c>
       <c r="D751" s="7"/>
     </row>
-    <row r="752" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="752" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B752" s="43" t="s">
         <v>1191</v>
       </c>
       <c r="C752" s="43" t="s">
         <v>1192</v>
       </c>
       <c r="D752" s="7"/>
     </row>
-    <row r="753" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="753" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B753" s="43" t="s">
         <v>1193</v>
       </c>
       <c r="C753" s="43" t="s">
         <v>1194</v>
       </c>
       <c r="D753" s="7"/>
     </row>
-    <row r="754" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="754" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B754" s="43" t="s">
         <v>1195</v>
       </c>
       <c r="C754" s="43" t="s">
         <v>1196</v>
       </c>
       <c r="D754" s="7"/>
     </row>
-    <row r="755" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="755" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B755" s="43" t="s">
         <v>1197</v>
       </c>
       <c r="C755" s="43" t="s">
         <v>1198</v>
       </c>
       <c r="D755" s="7"/>
     </row>
-    <row r="756" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="756" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B756" s="43" t="s">
         <v>1199</v>
       </c>
       <c r="C756" s="43" t="s">
         <v>1200</v>
       </c>
       <c r="D756" s="7"/>
     </row>
-    <row r="757" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="757" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B757" s="43" t="s">
         <v>1201</v>
       </c>
       <c r="C757" s="43" t="s">
         <v>1202</v>
       </c>
       <c r="D757" s="7"/>
     </row>
-    <row r="758" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="758" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B758" s="43" t="s">
         <v>1203</v>
       </c>
       <c r="C758" s="43" t="s">
         <v>1204</v>
       </c>
       <c r="D758" s="7"/>
     </row>
-    <row r="759" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="759" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B759" s="43" t="s">
         <v>1205</v>
       </c>
       <c r="C759" s="43" t="s">
         <v>1206</v>
       </c>
       <c r="D759" s="7"/>
     </row>
-    <row r="760" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="760" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B760" s="43" t="s">
         <v>1207</v>
       </c>
       <c r="C760" s="43" t="s">
         <v>1208</v>
       </c>
       <c r="D760" s="7"/>
     </row>
-    <row r="761" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="761" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B761" s="43" t="s">
         <v>1209</v>
       </c>
       <c r="C761" s="43" t="s">
         <v>1210</v>
       </c>
       <c r="D761" s="7"/>
     </row>
-    <row r="762" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="762" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B762" s="43" t="s">
         <v>1211</v>
       </c>
       <c r="C762" s="43" t="s">
         <v>1212</v>
       </c>
       <c r="D762" s="7"/>
     </row>
-    <row r="763" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="763" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B763" s="43" t="s">
         <v>1213</v>
       </c>
       <c r="C763" s="43" t="s">
         <v>1214</v>
       </c>
       <c r="D763" s="7"/>
     </row>
-    <row r="764" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="764" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B764" s="43" t="s">
         <v>1215</v>
       </c>
       <c r="C764" s="43" t="s">
         <v>1216</v>
       </c>
       <c r="D764" s="7"/>
     </row>
-    <row r="765" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="765" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B765" s="43" t="s">
         <v>1217</v>
       </c>
       <c r="C765" s="43" t="s">
         <v>1218</v>
       </c>
       <c r="D765" s="7"/>
     </row>
-    <row r="766" spans="2:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C766" s="374"/>
+    <row r="766" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B766" s="352"/>
+      <c r="C766" s="353"/>
       <c r="D766" s="7"/>
     </row>
-    <row r="767" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B767" s="371" t="s">
+    <row r="767" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B767" s="350" t="s">
         <v>667</v>
       </c>
-      <c r="C767" s="371"/>
+      <c r="C767" s="350"/>
       <c r="D767" s="7"/>
     </row>
-    <row r="768" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B768" s="366" t="s">
+    <row r="768" spans="2:4" x14ac:dyDescent="0.35">
+      <c r="B768" s="351" t="s">
         <v>682</v>
       </c>
-      <c r="C768" s="366"/>
+      <c r="C768" s="351"/>
       <c r="D768" s="7"/>
     </row>
-    <row r="769" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="769" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B769" s="43" t="s">
         <v>1219</v>
       </c>
       <c r="C769" s="43" t="s">
         <v>1220</v>
       </c>
       <c r="D769" s="7"/>
     </row>
-    <row r="770" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="770" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B770" s="43" t="s">
         <v>1221</v>
       </c>
       <c r="C770" s="43" t="s">
         <v>1222</v>
       </c>
       <c r="D770" s="7"/>
     </row>
-    <row r="771" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="771" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B771" s="43" t="s">
         <v>1223</v>
       </c>
       <c r="C771" s="43" t="s">
         <v>1224</v>
       </c>
       <c r="D771" s="7"/>
     </row>
-    <row r="772" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="772" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B772" s="43" t="s">
         <v>1225</v>
       </c>
       <c r="C772" s="43" t="s">
         <v>1226</v>
       </c>
       <c r="D772" s="7"/>
     </row>
-    <row r="773" spans="2:4" ht="23" x14ac:dyDescent="0.25">
+    <row r="773" spans="2:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B773" s="43" t="s">
         <v>1227</v>
       </c>
       <c r="C773" s="43" t="s">
         <v>1228</v>
       </c>
       <c r="D773" s="7"/>
     </row>
-    <row r="774" spans="2:4" x14ac:dyDescent="0.25">
+    <row r="774" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B774" s="43" t="s">
         <v>1229</v>
       </c>
       <c r="C774" s="43" t="s">
         <v>1230</v>
       </c>
       <c r="D774" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="uoSpyUJCGh9KlaWXh5cqTVrXpppOlv6RQFQiwlj0fj6C234Nxk2U4QU/cxaYcnYTLwkjYl7hAkgIpV59jfQNEw==" saltValue="Qow0QVrMXw5qGk5CAQC+hg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="258">
-    <mergeCell ref="B700:C700"/>
-[...12 lines deleted...]
-    <mergeCell ref="B766:C766"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="B121:D121"/>
+    <mergeCell ref="B126:C126"/>
+    <mergeCell ref="B130:C130"/>
+    <mergeCell ref="B133:C133"/>
+    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="B141:D141"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="B120:D120"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="B165:C165"/>
+    <mergeCell ref="B174:C174"/>
+    <mergeCell ref="B177:D177"/>
+    <mergeCell ref="B178:C178"/>
+    <mergeCell ref="B180:C180"/>
+    <mergeCell ref="B142:C142"/>
+    <mergeCell ref="B144:C144"/>
+    <mergeCell ref="B146:C146"/>
+    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="B152:D152"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="B151:D151"/>
+    <mergeCell ref="B176:D176"/>
+    <mergeCell ref="B218:C218"/>
+    <mergeCell ref="B220:C220"/>
+    <mergeCell ref="B223:C223"/>
+    <mergeCell ref="B225:C225"/>
+    <mergeCell ref="B232:D232"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="B209:C209"/>
+    <mergeCell ref="B212:D212"/>
+    <mergeCell ref="B213:C213"/>
+    <mergeCell ref="B216:C216"/>
+    <mergeCell ref="B211:D211"/>
+    <mergeCell ref="B231:D231"/>
+    <mergeCell ref="B265:C265"/>
+    <mergeCell ref="B268:C268"/>
+    <mergeCell ref="B275:C275"/>
+    <mergeCell ref="B279:C279"/>
+    <mergeCell ref="B283:D283"/>
+    <mergeCell ref="B284:C284"/>
+    <mergeCell ref="B235:D235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="B251:C251"/>
+    <mergeCell ref="B258:D258"/>
+    <mergeCell ref="B259:C259"/>
+    <mergeCell ref="B261:C261"/>
+    <mergeCell ref="B257:D257"/>
+    <mergeCell ref="B282:D282"/>
+    <mergeCell ref="B304:C304"/>
+    <mergeCell ref="B306:C306"/>
+    <mergeCell ref="B309:D309"/>
+    <mergeCell ref="B310:C310"/>
+    <mergeCell ref="B312:C312"/>
+    <mergeCell ref="B315:C315"/>
+    <mergeCell ref="B286:D286"/>
+    <mergeCell ref="B287:C287"/>
+    <mergeCell ref="B290:C290"/>
+    <mergeCell ref="B292:C292"/>
+    <mergeCell ref="B295:C295"/>
+    <mergeCell ref="B302:C302"/>
+    <mergeCell ref="B308:D308"/>
+    <mergeCell ref="B338:D338"/>
+    <mergeCell ref="B339:C339"/>
+    <mergeCell ref="B341:C341"/>
+    <mergeCell ref="B344:D344"/>
+    <mergeCell ref="B345:C345"/>
+    <mergeCell ref="B350:C350"/>
+    <mergeCell ref="B324:C324"/>
+    <mergeCell ref="B326:C326"/>
+    <mergeCell ref="B330:D330"/>
+    <mergeCell ref="B331:C331"/>
+    <mergeCell ref="B335:D335"/>
+    <mergeCell ref="B336:C336"/>
+    <mergeCell ref="B329:D329"/>
+    <mergeCell ref="B334:D334"/>
+    <mergeCell ref="B374:C374"/>
+    <mergeCell ref="B376:C376"/>
+    <mergeCell ref="B378:C378"/>
+    <mergeCell ref="B381:D381"/>
+    <mergeCell ref="B382:C382"/>
+    <mergeCell ref="B384:C384"/>
+    <mergeCell ref="B359:C359"/>
+    <mergeCell ref="B361:C361"/>
+    <mergeCell ref="B363:C363"/>
+    <mergeCell ref="B367:C367"/>
+    <mergeCell ref="B371:D371"/>
+    <mergeCell ref="B372:C372"/>
+    <mergeCell ref="B370:D370"/>
+    <mergeCell ref="B380:D380"/>
+    <mergeCell ref="B404:C404"/>
+    <mergeCell ref="B407:D407"/>
+    <mergeCell ref="B408:C408"/>
+    <mergeCell ref="B411:C411"/>
+    <mergeCell ref="B428:C428"/>
+    <mergeCell ref="B430:C430"/>
+    <mergeCell ref="B386:C386"/>
+    <mergeCell ref="B388:C388"/>
+    <mergeCell ref="B391:C391"/>
+    <mergeCell ref="B397:C397"/>
+    <mergeCell ref="B400:D400"/>
+    <mergeCell ref="B401:C401"/>
+    <mergeCell ref="B399:D399"/>
+    <mergeCell ref="B406:D406"/>
+    <mergeCell ref="B451:C451"/>
+    <mergeCell ref="B454:C454"/>
+    <mergeCell ref="B457:C457"/>
+    <mergeCell ref="B460:D460"/>
+    <mergeCell ref="B461:C461"/>
+    <mergeCell ref="B464:D464"/>
+    <mergeCell ref="B437:C437"/>
+    <mergeCell ref="B439:C439"/>
+    <mergeCell ref="B441:C441"/>
+    <mergeCell ref="B443:C443"/>
+    <mergeCell ref="B445:C445"/>
+    <mergeCell ref="B448:D448"/>
+    <mergeCell ref="B450:D450"/>
+    <mergeCell ref="B480:C480"/>
+    <mergeCell ref="B484:C484"/>
+    <mergeCell ref="B486:C486"/>
+    <mergeCell ref="B489:C489"/>
+    <mergeCell ref="B493:D493"/>
+    <mergeCell ref="B494:C494"/>
+    <mergeCell ref="B465:C465"/>
+    <mergeCell ref="B467:C467"/>
+    <mergeCell ref="B469:C469"/>
+    <mergeCell ref="B472:C472"/>
+    <mergeCell ref="B474:C474"/>
+    <mergeCell ref="B477:C477"/>
+    <mergeCell ref="B508:C508"/>
+    <mergeCell ref="B510:C510"/>
+    <mergeCell ref="B513:D513"/>
+    <mergeCell ref="B514:C514"/>
+    <mergeCell ref="B520:C520"/>
+    <mergeCell ref="B522:C522"/>
+    <mergeCell ref="B496:C496"/>
+    <mergeCell ref="B499:D499"/>
+    <mergeCell ref="B500:C500"/>
+    <mergeCell ref="B502:C502"/>
+    <mergeCell ref="B505:D505"/>
+    <mergeCell ref="B506:C506"/>
+    <mergeCell ref="B541:D541"/>
+    <mergeCell ref="B542:C542"/>
+    <mergeCell ref="B546:C546"/>
+    <mergeCell ref="B549:C549"/>
+    <mergeCell ref="B551:C551"/>
+    <mergeCell ref="B559:D559"/>
+    <mergeCell ref="B525:D525"/>
+    <mergeCell ref="B526:C526"/>
+    <mergeCell ref="B529:D529"/>
+    <mergeCell ref="B530:C530"/>
+    <mergeCell ref="B532:C532"/>
+    <mergeCell ref="B536:C536"/>
+    <mergeCell ref="B540:D540"/>
+    <mergeCell ref="B558:D558"/>
+    <mergeCell ref="B574:C574"/>
+    <mergeCell ref="B578:C578"/>
+    <mergeCell ref="B581:D581"/>
+    <mergeCell ref="B582:C582"/>
+    <mergeCell ref="B584:C584"/>
+    <mergeCell ref="B588:D588"/>
+    <mergeCell ref="B560:C560"/>
+    <mergeCell ref="B563:D563"/>
+    <mergeCell ref="B564:C564"/>
+    <mergeCell ref="B566:C566"/>
+    <mergeCell ref="B571:D571"/>
+    <mergeCell ref="B572:C572"/>
+    <mergeCell ref="B562:D562"/>
+    <mergeCell ref="B580:D580"/>
+    <mergeCell ref="B587:D587"/>
+    <mergeCell ref="B605:D605"/>
+    <mergeCell ref="B606:C606"/>
+    <mergeCell ref="B608:C608"/>
+    <mergeCell ref="B611:D611"/>
+    <mergeCell ref="B612:C612"/>
+    <mergeCell ref="B615:C615"/>
+    <mergeCell ref="B589:C589"/>
+    <mergeCell ref="B591:C591"/>
+    <mergeCell ref="B593:C593"/>
+    <mergeCell ref="B596:D596"/>
+    <mergeCell ref="B597:C597"/>
+    <mergeCell ref="B602:C602"/>
+    <mergeCell ref="B595:D595"/>
+    <mergeCell ref="B604:D604"/>
+    <mergeCell ref="B610:D610"/>
     <mergeCell ref="B631:C631"/>
     <mergeCell ref="B639:C639"/>
     <mergeCell ref="B641:C641"/>
     <mergeCell ref="B667:C667"/>
     <mergeCell ref="B668:C668"/>
     <mergeCell ref="B671:C671"/>
     <mergeCell ref="B617:C617"/>
     <mergeCell ref="B620:C620"/>
     <mergeCell ref="B623:D623"/>
     <mergeCell ref="B624:C624"/>
     <mergeCell ref="B628:D628"/>
     <mergeCell ref="B629:C629"/>
     <mergeCell ref="B638:C638"/>
     <mergeCell ref="B622:D622"/>
     <mergeCell ref="B627:D627"/>
     <mergeCell ref="B666:C666"/>
     <mergeCell ref="B670:C670"/>
-    <mergeCell ref="B605:D605"/>
-[...225 lines deleted...]
-    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="B700:C700"/>
+    <mergeCell ref="B701:C701"/>
+    <mergeCell ref="B767:C767"/>
+    <mergeCell ref="B768:C768"/>
+    <mergeCell ref="B672:C672"/>
+    <mergeCell ref="B678:C678"/>
+    <mergeCell ref="B679:C679"/>
+    <mergeCell ref="B695:C695"/>
+    <mergeCell ref="B696:C696"/>
+    <mergeCell ref="B697:C697"/>
+    <mergeCell ref="B677:C677"/>
+    <mergeCell ref="B694:C694"/>
+    <mergeCell ref="B699:C699"/>
+    <mergeCell ref="B766:C766"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47244094488188981" right="0.55118110236220474" top="0.51181102362204722" bottom="0.74803149606299213" header="0.11811023622047245" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
   </headerFooter>
   <rowBreaks count="9" manualBreakCount="9">
     <brk id="70" max="4" man="1"/>
     <brk id="140" max="4" man="1"/>
     <brk id="202" max="4" man="1"/>
     <brk id="274" max="4" man="1"/>
     <brk id="362" max="4" man="1"/>
     <brk id="447" max="4" man="1"/>
     <brk id="528" max="4" man="1"/>
     <brk id="610" max="4" man="1"/>
     <brk id="694" max="4" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7560b63b-2015-4813-8a3b-1e6013755605">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="323c764d-6daa-412a-83ab-6074d297896c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="18eb82cf6f0b24a1080c3c4f319a101e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5cf6fe36125ed02df1a90ac58214e234" ns2:_="" ns3:_="">
     <xsd:import namespace="323c764d-6daa-412a-83ab-6074d297896c"/>
     <xsd:import namespace="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -28735,101 +28636,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BD520BF-DDE3-4511-819A-6077B6EF1216}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0153EC41-2B8E-4BFA-A9A0-1F76EE05A2D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
+    <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD14C7FA-3032-4C79-B33F-F30922848CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>