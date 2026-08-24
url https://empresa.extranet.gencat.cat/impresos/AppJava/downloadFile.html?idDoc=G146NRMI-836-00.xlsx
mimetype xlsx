--- v0 (2026-04-11)
+++ v1 (2026-08-24)
@@ -1,706 +1,751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\47188543H\OneDrive - Generalitat de Catalunya\DIVERSITAT\MAIS 2025\07. GALILEU\Documents Canal Empresa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gencat.sharepoint.com/sites/DIVERSITAT/Documents compartits/DIVERSITAT/MAIS 2026/2. IMPRESOS/3_Aportació de documentació/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="187" documentId="8_{BD2325EF-256E-4C95-BD3F-4B67B64F56E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E9846D49-9592-434E-AACB-0640C0E3896C}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7730"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="17040" xr2:uid="{AEB153C0-7B2B-41F3-B45E-07025067D27C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Full1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Full2" sheetId="3" r:id="rId3"/>
+    <sheet name="DADES PARTICIPANTS" sheetId="1" r:id="rId1"/>
+    <sheet name="Full2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="84">
+  <si>
+    <t>NIF/NIE</t>
+  </si>
+  <si>
+    <t>Nom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Primer Cognom </t>
+  </si>
+  <si>
+    <t>Segon Cognom</t>
+  </si>
+  <si>
+    <t>Data d'inici</t>
+  </si>
+  <si>
+    <t>Col·lectiu</t>
+  </si>
+  <si>
+    <t>Cobra RGC</t>
+  </si>
   <si>
     <t>Programa</t>
   </si>
   <si>
     <t>Organització</t>
   </si>
   <si>
-    <t>Data inici</t>
-[...65 lines deleted...]
-    <t xml:space="preserve">Màxim 150 registres per document </t>
+    <t>ABD ASSOCIACIÓ BENESTAR I DESENVOLUPAMENT</t>
+  </si>
+  <si>
+    <t>ACCIÓN LABORAL-REUS</t>
   </si>
   <si>
     <t>ACTUA SCCL</t>
   </si>
   <si>
     <t>AJUNTAMENT DE SANT PERE DE RIBES</t>
   </si>
   <si>
     <t>AJUNTAMENT DE TORDERA</t>
   </si>
   <si>
+    <t>AJUNTAMENT DE TORTOSA</t>
+  </si>
+  <si>
     <t>ASOCIACIÓN GREMIO HOSTELERIA Y ALIMENTACIÓN DE HOSPITALET Y COMARCA</t>
   </si>
   <si>
     <t>ASSOCIACIÓ AMPUTATS SANT JORDI</t>
   </si>
   <si>
     <t>ASSOCIACIÓ CATNOVA</t>
   </si>
   <si>
     <t>ASSOCIACIÓ DE PARAPLÈGICS I DISCAPACITATS FÍSICS DE LLEIDA</t>
   </si>
   <si>
+    <t>ASSOCIACIÓ EINES PER TOTHOM</t>
+  </si>
+  <si>
     <t>ASSOCIACIÓ FÒRUM DONA ACTIVA 2010</t>
   </si>
   <si>
     <t>ASSOCIACIÓ LOGOS PROJECTES SOCIALS</t>
   </si>
   <si>
+    <t>ASSOCIACIÓ PER LA INTERMEDIACIÓ LABORAL I L'OCUPACIÓ - AIO</t>
+  </si>
+  <si>
     <t>ASSOCIACIÓ PROHABITATGE</t>
   </si>
   <si>
     <t>ASSOCIACIÓ PROSEC (PROMOTORA SOCIAL)</t>
   </si>
   <si>
     <t>ASSOCIACIÓ REINTEGRA PER A LA INTEGRACIO I LA REINSERCIO LABORAL DE LES TERRES DE PONENT</t>
   </si>
   <si>
+    <t>Associació Som Llar</t>
+  </si>
+  <si>
     <t>ASSOCIACIÓ TALMA, SERVEI I SUPORT A LES PERSONES</t>
   </si>
   <si>
+    <t>BICICLOT, sccL</t>
+  </si>
+  <si>
     <t>CENTRE DE FORMACIÓ I PREVENCIÓ</t>
   </si>
   <si>
+    <t>CONSELL COMARCAL DEL BAIX CAMP</t>
+  </si>
+  <si>
     <t>CONSELL COMARCAL DEL SOLSONÈS</t>
   </si>
   <si>
     <t>CONSORCI D'OSONA DE SERVEIS SOCIALS</t>
   </si>
   <si>
     <t>CREU ROJA ESPANYOLA A CATALUNYA</t>
   </si>
   <si>
+    <t>Cuidem Lluçanès SCCL</t>
+  </si>
+  <si>
     <t>DRECERA SCCL</t>
   </si>
   <si>
     <t>E.I. SAMBUCUS, SCCL</t>
   </si>
   <si>
     <t>FEMAREC SCCL</t>
   </si>
   <si>
+    <t>FUNDACIÓ ÀMBIT PREVENCIÓ</t>
+  </si>
+  <si>
     <t>FUNDACIO AMPANS</t>
   </si>
   <si>
+    <t>FUNDACIÓ DIAGRAMA INTERVENCIÓ PSICOSOCIAL</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ EDUCATIVA CAN PALET - CA N'ANGLADA</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ INSTITUT DE REINSERCIÓ SOCIAL</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ INTERMEDIA</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA ASPROS</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA ÀURIA</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA GENTIS</t>
+  </si>
+  <si>
+    <t>FUNDACIO PRIVADA ILERSIS</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA INTEGRA PIRINEUS</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA MARPI</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA ONADA</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA PER A LA PROMOCIÓ DE L'AUTOOCUPACIÓ DE CATALUNYA CP'AC</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA SANTA TERESA DEL VENDRELL</t>
+  </si>
+  <si>
+    <t>Fundació Privada Trinijove</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ SALUT I COMUNITAT</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ SANT TOMÀS</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ SOLIDANÇA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FUNDACIÓN ACCIÓN CONTRA EL HAMBRE </t>
+  </si>
+  <si>
+    <t>FUNDACIÓN ADECCO</t>
+  </si>
+  <si>
     <t>FUNDACION APIP ACAM</t>
   </si>
   <si>
-    <t>FUNDACIÓ INSTITUT DE REINSERCIÓ SOCIAL</t>
-[...26 lines deleted...]
-    <t>FUNDACIÓN ADECCO</t>
+    <t>Fundación de Apoyo y Asesoramiento a la Formación (FUNAFOR)</t>
+  </si>
+  <si>
+    <t>FUNDACIÓN JOSÉ MIGUEL CATALÁN</t>
   </si>
   <si>
     <t>GEDI GESTIÓ I DISSENY SCCL</t>
   </si>
   <si>
     <t>IMPULSEM</t>
   </si>
   <si>
     <t>INSERCOOP</t>
   </si>
   <si>
+    <t>LA FERA FEROTGE SCCL</t>
+  </si>
+  <si>
     <t>LA MERIENDA INTEGRA</t>
   </si>
   <si>
+    <t>ORGANISME AUTÒNOM DE DESENVOLUPAMENT DE LA CONCA DE BARBERÀ</t>
+  </si>
+  <si>
     <t>SUARA SERVEIS, SCCL</t>
   </si>
   <si>
     <t>SURT FUNDACIÓ DE DONES FUNDACIÓ PRIVADA</t>
   </si>
   <si>
+    <t>DRMI2026</t>
+  </si>
+  <si>
     <t>Sí</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Persones aturades de llarga durada més grans de 45 anys en situació de risc o exclusió social.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Persones amb problemes de drogoadicció o alcoholisme que es trobin en procés de rehabilitació i reinserció social.</t>
   </si>
   <si>
-    <t>1 i 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Joves majors de 16 anys i menors de 30 provinents d'institucions de protecció de menors</t>
   </si>
   <si>
     <t>Interns de centres penitenciaris la situació dels quals els permeti accedir a una ocupació, persones en llibertat condicional i exreclusos.</t>
   </si>
   <si>
     <t>Persones perceptores de l'ingrés mínim vital (IMV)</t>
   </si>
   <si>
     <t>Persones que no puguin accedir a la renda garantida de ciutadania o a l'ingrés mínim vital, però que es trobin en situació de risc d'exclusió</t>
   </si>
   <si>
     <t>Persones amb discapacitat física, psíquica o amb malalties mentals amb possibilitats d'inserció en el món laboral en el marc de les actuacions de les entitats beneficiàries de l'apartat b) de la base 2 de l'annex 1 de l'Ordre EMT/183/2023  (ens locals)</t>
   </si>
   <si>
-    <t>Situació Administrativa</t>
-[...1 lines deleted...]
-  <si>
     <t>Demandant d'ocupació ocupat</t>
   </si>
   <si>
-    <t>Demandant d'ocupació no ocupat</t>
-[...65 lines deleted...]
-    <t>Fundación de Apoyo y Asesoramiento a la Formación (FUNAFOR)</t>
+    <t>Situació Administrativa a la data d'inici</t>
+  </si>
+  <si>
+    <t>DONO_Demandant d'ocupació no ocupat</t>
+  </si>
+  <si>
+    <t>G146NRMI-836</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF333333"/>
+      <name val="OpenSansRegular"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4"/>
+        <fgColor theme="3" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF5050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF5050"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>838200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:colOff>716280</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imatge 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2898A86-E05F-47E0-8B47-D936A331C91F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
+        <a:srcRect l="8494" t="22414" r="8494" b="24138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1993900" cy="889000"/>
+          <a:ext cx="1638300" cy="472440"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>412750</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>12602</xdr:rowOff>
+      <xdr:colOff>975360</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>1025525</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>160984</xdr:rowOff>
+      <xdr:colOff>3175</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>101645</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imatge 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C74187-9319-41F2-A4B0-2A279F3323D1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="18463" b="17259"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6115050" y="196752"/>
-          <a:ext cx="2286000" cy="516682"/>
+          <a:off x="8983980" y="83820"/>
+          <a:ext cx="1725295" cy="383585"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Oficina">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Oficina">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -715,65 +760,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -794,2891 +839,622 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A5:P155"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{067E0A47-FF1A-4587-B163-FBFE70B8F76D}">
+  <dimension ref="A1:O12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K7" sqref="K7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N14" sqref="N14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="16.54296875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="21.54296875" customWidth="1"/>
+    <col min="1" max="1" width="13.44140625" customWidth="1"/>
+    <col min="2" max="2" width="25.44140625" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" customWidth="1"/>
+    <col min="4" max="7" width="12" customWidth="1"/>
+    <col min="8" max="8" width="17.88671875" customWidth="1"/>
+    <col min="9" max="9" width="16.6640625" customWidth="1"/>
+    <col min="10" max="10" width="22.6640625" customWidth="1"/>
+    <col min="13" max="13" width="16.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:16" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+    <row r="1" spans="1:15">
+      <c r="C1" s="9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" s="6" customFormat="1" ht="40.950000000000003" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="G5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="H5" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2333 lines deleted...]
-      <c r="K155" s="2"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M6" s="5"/>
+      <c r="N6" s="4"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="M7" s="5"/>
+      <c r="N7" s="4"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="C8" s="8"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="4"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="N9" s="4"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="M10" s="5"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <conditionalFormatting sqref="C6:C814">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>IF(_xlfn.LET(_xlpm.r,IF(NOT(AND(CODE(UPPER(LEFT(C6,1)))&gt;=65,CODE(UPPER(LEFT(C6,1)))&lt;=90)),IF(AND(ISNUMBER(VALUE(LEFT(C6,8))),UPPER(RIGHT(C6,1))=MID("TRWAGMYFPDXBNJZSQVHLCKE",MOD(VALUE(LEFT(C6,8)),23)+1,1)),"CERT","FALS"),CONCATENATE(IF(LEFT(C6,1)="X",0,IF(LEFT(C6,1)="Y",1,2)),MID(C6,2,7))),IF(OR(_xlpm.r="CERT",_xlpm.r="FALS"),_xlpm.r,IF(AND(ISNUMBER(VALUE(LEFT(_xlpm.r,8))),UPPER(RIGHT(C6,1))=MID("TRWAGMYFPDXBNJZSQVHLCKE",MOD(VALUE(LEFT(_xlpm.r,8)),23)+1,1)),"CERT","FALS")))="CERT","FALS","CERT")</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="2">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Document incorrecte" promptTitle="Error!" prompt="Si la cel·la apareix en vermell, el NIF/NIE indicat és incorrecte. MODIFICAR." sqref="C7:C15 C17:C25 C27:C341" xr:uid="{C6D1ACA7-E86B-45B4-885E-812CA1B4AC4E}">
+      <formula1>9</formula1>
+    </dataValidation>
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Document incorrecte" promptTitle="Atenció" prompt="Si la cel·la apareix en vermell, el NIF/NIE indicat és incorrecte. MODIFICAR." sqref="C6 C16 C26" xr:uid="{22AA1C6E-8110-4438-B3F4-9B70D5B4ACF6}">
+      <formula1>9</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;G&amp;R&amp;G</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FE78793B-FB39-4C92-A23D-ED46C4040AC6}">
+          <x14:formula1>
+            <xm:f>Full2!$A$1:$A$61</xm:f>
+          </x14:formula1>
+          <xm:sqref>B6:B196</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AF8F2455-F69E-49CE-BC0C-6E7325DD7ABD}">
           <x14:formula1>
             <xm:f>Full2!$C$1:$C$2</xm:f>
           </x14:formula1>
-          <xm:sqref>F7:G155</xm:sqref>
+          <xm:sqref>I6:I180</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{967FE71E-BD40-40BD-90B6-25C8ECEFA560}">
           <x14:formula1>
-            <xm:f>Full2!$D$1:$D$7</xm:f>
+            <xm:f>Full2!$E$1:$E$7</xm:f>
           </x14:formula1>
-          <xm:sqref>E7:E155</xm:sqref>
+          <xm:sqref>J6:J180</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
-[...5 lines deleted...]
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2DB78DC3-A3D1-46B1-95D0-D8AFCF809EF7}">
           <x14:formula1>
             <xm:f>Full2!$E$11:$E$12</xm:f>
           </x14:formula1>
-          <xm:sqref>H7:H155</xm:sqref>
+          <xm:sqref>H6:H186</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C47253BB-E72C-417F-B98D-ECCC152C8BB9}">
           <x14:formula1>
-            <xm:f>ENTITATS!$A$1:$A$58</xm:f>
+            <xm:f>Full2!$E$16</xm:f>
           </x14:formula1>
-          <xm:sqref>B7:B155</xm:sqref>
+          <xm:sqref>A7:A270</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7D35B26-060B-4D2F-9F93-BBA15B907C53}">
+  <dimension ref="A1:E61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A54" sqref="A54"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="1" max="1" width="63.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A2" t="s">
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A3" t="s">
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A4" t="s">
+    <row r="18" spans="1:1">
+      <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A5" t="s">
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A7" t="s">
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A8" t="s">
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A9" t="s">
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A10" t="s">
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A12" t="s">
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A13" t="s">
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A15" t="s">
+    <row r="26" spans="1:1">
+      <c r="A26" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A16" t="s">
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A17" t="s">
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A18" t="s">
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A20" t="s">
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="A22" t="s">
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A23" t="s">
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A24" t="s">
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A25" t="s">
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A26" t="s">
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A27" t="s">
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A28" t="s">
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1">
+      <c r="A45" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
-[...90 lines deleted...]
-      <c r="A47" t="s">
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:1">
       <c r="A49" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
       <c r="A50" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
       <c r="A51" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
       <c r="A52" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
       <c r="A53" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
       <c r="A54" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:1" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
       <c r="A55" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
       <c r="A56" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
       <c r="A57" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
       <c r="A58" t="s">
-        <v>62</v>
-[...36 lines deleted...]
-      <c r="D2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A3" t="s">
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
         <v>67</v>
       </c>
-      <c r="D3" t="s">
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="D4" t="s">
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
         <v>69</v>
-      </c>
-[...23 lines deleted...]
-        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="26fbb20656c462646cb39d5e2fe540a8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c6ece507bafa7d60410c5114f063780" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="18eb82cf6f0b24a1080c3c4f319a101e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5cf6fe36125ed02df1a90ac58214e234" ns2:_="" ns3:_="">
     <xsd:import namespace="323c764d-6daa-412a-83ab-6074d297896c"/>
     <xsd:import namespace="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3887,99 +1663,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7560b63b-2015-4813-8a3b-1e6013755605">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="323c764d-6daa-412a-83ab-6074d297896c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{007B9268-A2F7-458C-BD0B-7C93AD6E0F8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5100F78C-E228-4F7D-AA6A-3CF7E821512A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBFF6606-36E9-48A0-9783-141F81DDD48A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBEA7CC0-F75C-491E-AD9A-8E2E56E60D6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61D523C1-340A-4AE4-8475-93FCCD27E612}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
+    <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ENTITATS</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>DADES PARTICIPANTS</vt:lpstr>
       <vt:lpstr>Full2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company>CTTI</Company>
+  <Company>Generalitat de Catunya</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Morros de Jover, Ester</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CB856B960A236F4CB677D1D4A5F431F5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>