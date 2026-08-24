--- v0 (2026-04-11)
+++ v1 (2026-08-24)
@@ -1,133 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\47188543H\OneDrive - Generalitat de Catalunya\DIVERSITAT\MAIS 2025\07. GALILEU\Documents Canal Empresa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gencat.sharepoint.com/sites/DIVERSITAT/Documents compartits/DIVERSITAT/MAIS 2026/2. IMPRESOS/3_Aportació de documentació/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{08FC7CB4-5372-47FA-87E0-BC65F1A7C50D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F3133413-77FE-426A-8FF2-F9257A0E426B}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9200" tabRatio="633"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="633" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Petició" sheetId="1" r:id="rId1"/>
-    <sheet name="ENTITATS" sheetId="3" r:id="rId2"/>
+    <sheet name="ENTITATS" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="Dades" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">ENTITATS!$A$1:$A$58</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">ENTITATS!$A$1:$A$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Petició!$A$9:$I$10</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="90">
   <si>
     <t>FORMULARI PETICIÓ USUARIS GALILEU</t>
   </si>
   <si>
     <t>NIF/NIE</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Primer cognom</t>
   </si>
   <si>
     <t>Segon cognom</t>
   </si>
   <si>
     <t>Correu electrònic</t>
   </si>
   <si>
     <t>Organització</t>
   </si>
   <si>
     <t>Programa</t>
   </si>
   <si>
     <t>Rol</t>
   </si>
   <si>
     <t>*Acció a realitzar</t>
   </si>
   <si>
     <t>Instruccions</t>
-  </si>
-[...1 lines deleted...]
-    <t>ORIENTADOR EXTERN</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Demanar les altes </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>unicament pel ROL tècnics Orientadors</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">. No per coordinadors, ni prospectors. Cal omplir tots els camps. </t>
@@ -136,53 +123,50 @@
   <si>
     <t>Enviar en un fitxer les altes, i en un altra fitxer les baixes.</t>
   </si>
   <si>
     <t>No editar ni canviar el format de l'annex</t>
   </si>
   <si>
     <t>DDDDDDDDX/XDDDDDDDX</t>
   </si>
   <si>
     <t>Indicar sense espais ni guionets</t>
   </si>
   <si>
     <t xml:space="preserve">Triar el nom de l'entitat del desplegable. </t>
   </si>
   <si>
     <t>Escriure o enganxar el nom en aquesta casella genera errors en l'aplicati¡iu Galileu</t>
   </si>
   <si>
     <t>El programa es DRMI2024 sense espais</t>
   </si>
   <si>
     <t>ROL</t>
   </si>
   <si>
-    <t>Orientador extern. No editar ni canviar el format per Orientadora externa, ni per un altre rol com Prospector o Coordinació</t>
-[...1 lines deleted...]
-  <si>
     <t>Acció</t>
   </si>
   <si>
     <t>Alta</t>
   </si>
   <si>
     <t>Baixa</t>
   </si>
   <si>
     <t xml:space="preserve">G146NRMI-835-00 </t>
   </si>
   <si>
     <t>ACTUA SCCL</t>
   </si>
   <si>
     <t>AJUNTAMENT DE SANT PERE DE RIBES</t>
   </si>
   <si>
     <t>AJUNTAMENT DE TORDERA</t>
   </si>
   <si>
     <t>ASOCIACIÓN GREMIO HOSTELERIA Y ALIMENTACIÓN DE HOSPITALET Y COMARCA</t>
   </si>
   <si>
     <t>ASSOCIACIÓ AMPUTATS SANT JORDI</t>
@@ -319,69 +303,84 @@
   <si>
     <t>FUNDACIÓ PRIVADA ONADA</t>
   </si>
   <si>
     <t>FUNDACIÓ SALUT I COMUNITAT</t>
   </si>
   <si>
     <t>FUNDACIÓ SANT TOMÀS</t>
   </si>
   <si>
     <t>FUNDACIÓ SOLIDANÇA</t>
   </si>
   <si>
     <t xml:space="preserve">FUNDACIÓN ACCIÓN CONTRA EL HAMBRE </t>
   </si>
   <si>
     <t>FUNDACIÓN JOSÉ MIGUEL CATALÁN</t>
   </si>
   <si>
     <t>LA FERA FEROTGE SCCL</t>
   </si>
   <si>
     <t>ORGANISME AUTÒNOM DE DESENVOLUPAMENT DE LA CONCA DE BARBERÀ</t>
   </si>
   <si>
-    <t>DRMI2025</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDACIÓ PRIVADA ASPROS</t>
   </si>
   <si>
     <t>ASSOCIACIÓ PER LA INTERMEDIACIÓ LABORAL I L'OCUPACIÓ - AIO</t>
   </si>
   <si>
     <t>BICICLOT, sccL</t>
   </si>
   <si>
     <t>Fundación de Apoyo y Asesoramiento a la Formación (FUNAFOR)</t>
   </si>
+  <si>
+    <t>Orientador definitiu. No editar ni canviar el format per Orientadora externa, ni per un altre rol com Prospector o Coordinació</t>
+  </si>
+  <si>
+    <t>ORIENTADOR DEFINITIU</t>
+  </si>
+  <si>
+    <t>DRMI2026</t>
+  </si>
+  <si>
+    <t>FUNDACIÓ PRIVADA TRINIJOVE</t>
+  </si>
+  <si>
+    <t>ASSOCIACIÓ SOM LLAR</t>
+  </si>
+  <si>
+    <t>CUIDEM LLUÇANÈS SCCL</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -481,205 +480,206 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Enllaç" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1312333</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>149577</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imatge 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="1612900" cy="889000"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="1312333" cy="708376"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>31652</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>888577</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>184053</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
+      <xdr:colOff>1079500</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>143986</xdr:rowOff>
+      <xdr:rowOff>8467</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imatge 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="18463" b="17259"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8540750" y="215802"/>
-          <a:ext cx="1524000" cy="480634"/>
+          <a:off x="10659110" y="184053"/>
+          <a:ext cx="1494790" cy="383214"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -913,963 +913,981 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="E53" sqref="E53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.1796875" customWidth="1"/>
-    <col min="2" max="2" width="13.453125" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="14" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.81640625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="15.453125" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.7109375" customWidth="1"/>
+    <col min="6" max="6" width="34.7109375" customWidth="1"/>
+    <col min="7" max="7" width="15.42578125" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
-    <col min="9" max="9" width="15.7265625" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="11.81640625" customWidth="1"/>
+    <col min="9" max="9" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:13" ht="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+    <row r="5" spans="1:13" ht="14.65" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="18"/>
-      <c r="C6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
     </row>
-    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="4"/>
       <c r="F10" s="9"/>
       <c r="G10" s="10" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="I10" s="11"/>
       <c r="K10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M10" s="15"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="8"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="9"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="K11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M11" s="15"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="9"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="K12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="M12" s="15"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="8"/>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="9"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="M13" s="15"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="8"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="9"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="K14" s="16" t="s">
         <v>1</v>
       </c>
       <c r="L14" s="15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M14" s="15"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="9"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M15" s="15"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="8"/>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="9"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="K16" s="16" t="s">
         <v>6</v>
       </c>
       <c r="L16" s="15" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="M16" s="15"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="8"/>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="9"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="9"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="K18" s="16" t="s">
         <v>7</v>
       </c>
       <c r="L18" s="15" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="8"/>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="9"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="K19" s="16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L19" s="15" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="8"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="9"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="K20" s="16" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="L20" s="15" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="8"/>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="9"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="L21" s="15" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="8"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="9"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="8"/>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="9"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="9"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="9"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="9"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="9"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="9"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="9"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="8"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="9"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="9"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="9"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="9"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="9"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="9"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="9"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="8"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="9"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="9"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="9"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="8"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="9"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="9"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="9"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="12"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="9"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.94488188976377963" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;R&amp;"Arial,Normal"&amp;8MD142202201</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Dades!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>I10:I43</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
-            <xm:f>ENTITATS!$A$1:$A$58</xm:f>
+            <xm:f>ENTITATS!$A$1:$A$61</xm:f>
           </x14:formula1>
           <xm:sqref>F10:F43</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A58"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:C61"/>
   <sheetViews>
-    <sheetView topLeftCell="A57" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A22" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33" customWidth="1"/>
-    <col min="8" max="8" width="23.26953125" customWidth="1"/>
+    <col min="8" max="8" width="23.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A2" t="s">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="A6" t="s">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="17" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-      <c r="A11" t="s">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" s="17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
-[...75 lines deleted...]
-      <c r="A27" t="s">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A45" s="17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A28" t="s">
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
-[...85 lines deleted...]
-      <c r="A46" t="s">
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="A50" t="s">
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="17"/>
+      <c r="C58" s="17"/>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>79</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A53" t="s">
+      <c r="C59" s="17"/>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
         <v>60</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C60" s="17"/>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="17" t="s">
         <v>61</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      </c>
+      <c r="C61" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="26fbb20656c462646cb39d5e2fe540a8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c6ece507bafa7d60410c5114f063780" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="18eb82cf6f0b24a1080c3c4f319a101e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5cf6fe36125ed02df1a90ac58214e234" ns2:_="" ns3:_="">
     <xsd:import namespace="323c764d-6daa-412a-83ab-6074d297896c"/>
     <xsd:import namespace="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2099,51 +2117,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7560b63b-2015-4813-8a3b-1e6013755605">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="323c764d-6daa-412a-83ab-6074d297896c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{120B7EA4-9BA5-4A98-B710-FE2A4DD03A3D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79085885-243D-4994-9FAE-7BA885EE372E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B42E15B5-B1F7-4D15-8F62-E347539D4D05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 