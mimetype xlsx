--- v0 (2026-04-11)
+++ v1 (2026-06-25)
@@ -1,86 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\47188543H\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gencat.sharepoint.com/sites/DIVERSITAT/Documents compartits/DIVERSITAT/MAIS 2026/2. IMPRESOS/Fase docu inici/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="21" documentId="11_1429C7E9DA471432D02AD36C505F6E727573F07D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD00533B-75E2-45E2-9FB1-45F809719291}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="17100"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Llistat" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Llistat!$A$1:$N$43</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Llistat d’actuacions aprovades del Programa de mesures actives d’inserció (MAIS)</t>
   </si>
   <si>
     <t>Núm expedient</t>
   </si>
   <si>
     <t>Nom de l'entitat o l'ens local</t>
   </si>
   <si>
     <t>Núm expedient de l'acció</t>
   </si>
   <si>
     <t>Acció (punt actuació) (1)</t>
   </si>
   <si>
     <t>Municipi</t>
   </si>
   <si>
@@ -125,51 +115,51 @@
   <si>
     <t xml:space="preserve">3.- Indicar la data en que la persona orientadora o prospectora finalitza la dedicació al programa </t>
   </si>
   <si>
     <t>3. En el cas que la persona prospectora no estigui contractada a l'inici del programa, caldrà tornar a presentar aquest llistat amb les dades actualitzades de la persona prospectora.</t>
   </si>
   <si>
     <t>4. Marqueu amb una x si la persona tècnica va ser objecte de subvenció en la convocatòria anterior de MAIS.</t>
   </si>
   <si>
     <t>Orientadora</t>
   </si>
   <si>
     <t>Prospectora</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>G146NRMI-745-00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -359,171 +349,165 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Moneda 2" xfId="2"/>
+    <cellStyle name="Moneda 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -607,163 +591,163 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1431192" cy="726955"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -896,645 +880,658 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A6:M49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="H15" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="J19" sqref="J19"/>
+    <sheetView tabSelected="1" topLeftCell="E13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E15" sqref="A15:XFD15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.453125" style="3" customWidth="1"/>
     <col min="2" max="5" width="24.1796875" style="3" customWidth="1"/>
     <col min="6" max="6" width="22" style="3" customWidth="1"/>
     <col min="7" max="7" width="38.81640625" style="3" customWidth="1"/>
     <col min="8" max="8" width="17.81640625" style="3" customWidth="1"/>
     <col min="9" max="9" width="15.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15.453125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.81640625" style="3" customWidth="1"/>
     <col min="12" max="12" width="9.81640625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.54296875" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.7265625" style="3" customWidth="1"/>
     <col min="15" max="16" width="8.7265625" style="3"/>
     <col min="17" max="17" width="7.453125" style="3" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:13" s="18" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="16" t="s">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="16"/>
-[...10 lines deleted...]
-      <c r="M6" s="17"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="15"/>
+      <c r="G6" s="15"/>
+      <c r="H6" s="15"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="15"/>
+      <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" ht="13" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:13" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="27"/>
-[...1 lines deleted...]
-      <c r="D8" s="29"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="36"/>
     </row>
     <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.3">
-      <c r="B9" s="19"/>
-[...9 lines deleted...]
-      <c r="M9" s="23"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="21"/>
     </row>
     <row r="10" spans="1:13" ht="13" x14ac:dyDescent="0.3">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="27"/>
-[...1 lines deleted...]
-      <c r="D10" s="29"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="36"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
-      <c r="G10" s="20"/>
-[...2 lines deleted...]
-      <c r="J10" s="33"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="40"/>
     </row>
     <row r="11" spans="1:13" ht="13" x14ac:dyDescent="0.3">
-      <c r="A11" s="31"/>
-[...10 lines deleted...]
-      <c r="M11" s="23"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="38"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
     </row>
     <row r="13" spans="1:13" ht="15.65" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:13" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J14" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K14" s="30" t="s">
+      <c r="K14" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="L14" s="30"/>
+      <c r="L14" s="37"/>
       <c r="M14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="8"/>
       <c r="H15" s="2"/>
-      <c r="I15" s="8"/>
-[...2 lines deleted...]
-      <c r="L15" s="25"/>
+      <c r="I15" s="8">
+        <v>46143</v>
+      </c>
+      <c r="J15" s="9">
+        <v>46507</v>
+      </c>
+      <c r="K15" s="22"/>
+      <c r="L15" s="23"/>
       <c r="M15" s="2"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="8"/>
       <c r="H16" s="2"/>
       <c r="I16" s="8"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="10"/>
-      <c r="L16" s="11"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="23"/>
       <c r="M16" s="2"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="8"/>
       <c r="H17" s="2"/>
       <c r="I17" s="8"/>
       <c r="J17" s="9"/>
-      <c r="K17" s="10"/>
-      <c r="L17" s="11"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="23"/>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="8"/>
       <c r="H18" s="2"/>
       <c r="I18" s="8"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="10"/>
-      <c r="L18" s="11"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="23"/>
       <c r="M18" s="2"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="8"/>
       <c r="H19" s="2"/>
       <c r="I19" s="8"/>
       <c r="J19" s="9"/>
-      <c r="K19" s="10"/>
-      <c r="L19" s="11"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="23"/>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="8"/>
       <c r="H20" s="2"/>
       <c r="I20" s="8"/>
       <c r="J20" s="9"/>
-      <c r="K20" s="10"/>
-      <c r="L20" s="11"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="23"/>
       <c r="M20" s="2"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="8"/>
       <c r="H21" s="2"/>
       <c r="I21" s="8"/>
       <c r="J21" s="9"/>
-      <c r="K21" s="10"/>
-      <c r="L21" s="11"/>
+      <c r="K21" s="22"/>
+      <c r="L21" s="23"/>
       <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="8"/>
       <c r="H22" s="2"/>
       <c r="I22" s="8"/>
       <c r="J22" s="9"/>
-      <c r="K22" s="10"/>
-      <c r="L22" s="11"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="23"/>
       <c r="M22" s="2"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
-      <c r="G23" s="12"/>
+      <c r="G23" s="10"/>
       <c r="H23" s="2"/>
       <c r="I23" s="8"/>
       <c r="J23" s="9"/>
-      <c r="K23" s="24"/>
-      <c r="L23" s="25"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="23"/>
       <c r="M23" s="2"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
-      <c r="G24" s="12"/>
+      <c r="G24" s="10"/>
       <c r="H24" s="2"/>
       <c r="I24" s="8"/>
       <c r="J24" s="9"/>
-      <c r="K24" s="24"/>
-      <c r="L24" s="25"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="23"/>
       <c r="M24" s="2"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
-      <c r="G25" s="12"/>
+      <c r="G25" s="10"/>
       <c r="H25" s="2"/>
       <c r="I25" s="8"/>
       <c r="J25" s="9"/>
-      <c r="K25" s="24"/>
-      <c r="L25" s="25"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="23"/>
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
-      <c r="G26" s="12"/>
+      <c r="G26" s="10"/>
       <c r="H26" s="2"/>
       <c r="I26" s="8"/>
       <c r="J26" s="9"/>
-      <c r="K26" s="24"/>
-      <c r="L26" s="25"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="23"/>
       <c r="M26" s="2"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
-      <c r="G27" s="12"/>
+      <c r="G27" s="10"/>
       <c r="H27" s="2"/>
       <c r="I27" s="8"/>
       <c r="J27" s="9"/>
-      <c r="K27" s="24"/>
-      <c r="L27" s="25"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="23"/>
       <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
-      <c r="G28" s="12"/>
+      <c r="G28" s="10"/>
       <c r="H28" s="2"/>
       <c r="I28" s="8"/>
       <c r="J28" s="9"/>
-      <c r="K28" s="24"/>
-      <c r="L28" s="25"/>
+      <c r="K28" s="22"/>
+      <c r="L28" s="23"/>
       <c r="M28" s="2"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
-      <c r="G29" s="12"/>
+      <c r="G29" s="10"/>
       <c r="H29" s="2"/>
       <c r="I29" s="8"/>
       <c r="J29" s="9"/>
-      <c r="K29" s="24"/>
-      <c r="L29" s="25"/>
+      <c r="K29" s="22"/>
+      <c r="L29" s="23"/>
       <c r="M29" s="2"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
-      <c r="G30" s="12"/>
+      <c r="G30" s="10"/>
       <c r="H30" s="2"/>
       <c r="I30" s="8"/>
       <c r="J30" s="9"/>
-      <c r="K30" s="24"/>
-      <c r="L30" s="25"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="23"/>
       <c r="M30" s="2"/>
     </row>
     <row r="32" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="13"/>
-[...2 lines deleted...]
-      <c r="E32" s="13"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A33" s="34"/>
-[...11 lines deleted...]
-      <c r="M33" s="36"/>
+      <c r="A33" s="24"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A34" s="37"/>
-[...11 lines deleted...]
-      <c r="M34" s="39"/>
+      <c r="A34" s="27"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="29"/>
     </row>
     <row r="35" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="40"/>
-[...11 lines deleted...]
-      <c r="M35" s="42"/>
+      <c r="A35" s="30"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="32"/>
     </row>
     <row r="37" spans="1:13" ht="13" x14ac:dyDescent="0.3">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="13"/>
-[...2 lines deleted...]
-      <c r="E37" s="13"/>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
     </row>
     <row r="38" spans="1:13" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A40" s="26" t="s">
+      <c r="A40" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="26"/>
-[...10 lines deleted...]
-      <c r="M40" s="26"/>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A41" s="26" t="s">
+      <c r="A41" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="26"/>
-[...10 lines deleted...]
-      <c r="M41" s="26"/>
+      <c r="B41" s="33"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:13" ht="13.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A43" s="14" t="s">
+      <c r="A43" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B43" s="14"/>
-[...2 lines deleted...]
-      <c r="E43" s="14"/>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B46" s="15"/>
-[...2 lines deleted...]
-      <c r="E46" s="15"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
     </row>
     <row r="48" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...5 lines deleted...]
-    <mergeCell ref="K25:L25"/>
+  <mergeCells count="26">
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K26:L26"/>
     <mergeCell ref="K27:L27"/>
     <mergeCell ref="K28:L28"/>
     <mergeCell ref="K29:L29"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="A33:M35"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="K25:L25"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F30">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F30" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$A$48:$A$49</formula1>
     </dataValidation>
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J30">
-[...1 lines deleted...]
-      <formula2>46142</formula2>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:J30" xr:uid="{31727BC3-5EA1-41D1-96AB-BF04A4EA54F2}">
+      <formula1>46143</formula1>
+      <formula2>46507</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.19685039370078741" top="0" bottom="0.74803149606299213" header="0" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7560b63b-2015-4813-8a3b-1e6013755605">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="323c764d-6daa-412a-83ab-6074d297896c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="26fbb20656c462646cb39d5e2fe540a8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c6ece507bafa7d60410c5114f063780" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="18eb82cf6f0b24a1080c3c4f319a101e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5cf6fe36125ed02df1a90ac58214e234" ns2:_="" ns3:_="">
     <xsd:import namespace="323c764d-6daa-412a-83ab-6074d297896c"/>
     <xsd:import namespace="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1744,100 +1741,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB0C90FE-BEAD-4EED-BA31-FBC09D257A38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33F74973-48D7-42D9-AA29-00D34974AF24}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
+    <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3857A52-8ACB-43F8-9BB0-222BF2461637}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{236A1140-E498-4CAB-BA4B-7192F4D97A64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33F74973-48D7-42D9-AA29-00D34974AF24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB0C90FE-BEAD-4EED-BA31-FBC09D257A38}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>