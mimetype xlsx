--- v0 (2026-03-11)
+++ v1 (2026-10-25)
@@ -6,66 +6,78 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD0D6F81-714D-4B2F-9ABC-2EF9C95C851D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25130" windowHeight="12300"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENTITATS" sheetId="18" r:id="rId1"/>
     <sheet name="CRONOGRAMA" sheetId="13" r:id="rId2"/>
     <sheet name="DISTRIBUCIÓ PRESSUPOST" sheetId="17" r:id="rId3"/>
     <sheet name="desplegables" sheetId="20" state="hidden" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D18" i="17" l="1"/>
   <c r="E18" i="17"/>
   <c r="F18" i="17"/>
   <c r="G18" i="17"/>
   <c r="H18" i="17"/>
   <c r="I18" i="17"/>
   <c r="J18" i="17"/>
   <c r="K18" i="17"/>
   <c r="L18" i="17"/>
   <c r="M18" i="17"/>
   <c r="N18" i="17"/>
   <c r="O18" i="17"/>
   <c r="P18" i="17"/>
   <c r="B6" i="17" l="1"/>
   <c r="B5" i="17"/>
   <c r="Q17" i="17"/>
   <c r="Q16" i="17"/>
   <c r="Q15" i="17"/>
@@ -232,70 +244,64 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">RESUM del DETALL PRESSUPOSTARI DE L'AGRUPACIÓ </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(suma dels imports destinats al projecte per part del conjunt de les entitats/ens integrants de l'agrupació)</t>
     </r>
   </si>
   <si>
-    <t>2025-2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">IMPORTS TOTALS DEL PROJECTE
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(SUMA DELS DOS ANYS)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>G146NRMI-820-00</t>
   </si>
   <si>
     <t>IMPORT SUBVENCIÓ SOL·LICITADA</t>
   </si>
   <si>
     <t xml:space="preserve">IMPORT COFINANÇAMENT </t>
   </si>
   <si>
     <t xml:space="preserve">IMPORT COST TOTAL </t>
   </si>
   <si>
     <t>Regió Alt Pirineu i Aran</t>
   </si>
   <si>
     <t>Barcelona ciutat</t>
   </si>
   <si>
     <t>Baix Llobregat</t>
   </si>
   <si>
     <t>Barcelonès Nord</t>
   </si>
   <si>
     <t>Maresme</t>
   </si>
@@ -371,55 +377,61 @@
   <si>
     <t>b) Disseny de la metodologia i seguiment de cadascun dels projectes.</t>
   </si>
   <si>
     <t>e) Planificació del calendari  i execució de reunions de treball específiques per al seguiment de la justificació econòmica i tècnica als diferents Nuclis.</t>
   </si>
   <si>
     <t>f) Elaboració i implementació del pla de dinamització i continguts per a les xarxes socials.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Entitat
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(en cas d'agrupació d'entitats repliqueu la fila tantes vegades com calgui per a cada actuació)</t>
     </r>
   </si>
+  <si>
+    <t>2027-2028</t>
+  </si>
+  <si>
+    <t>G146NRMI-630</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1185,51 +1197,51 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="129">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
@@ -1488,165 +1500,172 @@
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="12" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="18" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="11" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="14" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="17" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="17" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="11" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="14" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="12" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="12" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Normal 3" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFF2C9"/>
       <color rgb="FF7DE1DF"/>
       <color rgb="FFEAFFD5"/>
       <color rgb="FFE7E7FF"/>
       <color rgb="FF33CCCC"/>
       <color rgb="FFD9EBCD"/>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFCCFF99"/>
       <color rgb="FFCC99FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="981075" cy="209550"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Shape 3"/>
+        <xdr:cNvPr id="2" name="Shape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="15005050" y="1257300"/>
           <a:ext cx="981075" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
@@ -1929,161 +1948,161 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFDEEAF6"/>
   </sheetPr>
   <dimension ref="A1:H998"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="50.54296875" style="46" customWidth="1"/>
     <col min="2" max="2" width="18.453125" style="46" customWidth="1"/>
     <col min="3" max="3" width="31.453125" style="46" customWidth="1"/>
     <col min="4" max="4" width="25.81640625" style="46" customWidth="1"/>
     <col min="5" max="8" width="17.453125" style="46" customWidth="1"/>
     <col min="9" max="16384" width="14.453125" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="60" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
     </row>
     <row r="2" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="63" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B2" s="64"/>
       <c r="C2" s="65"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="48"/>
       <c r="B3" s="49"/>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
     </row>
     <row r="4" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="106"/>
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="B4" s="107"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="113" t="s">
+        <v>51</v>
       </c>
-      <c r="F4" s="113"/>
+      <c r="F4" s="114"/>
       <c r="G4" s="47"/>
       <c r="H4" s="47"/>
     </row>
     <row r="5" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="109"/>
-[...1 lines deleted...]
-      <c r="D5" s="111"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="111"/>
+      <c r="D5" s="112"/>
       <c r="E5" s="47"/>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
     </row>
     <row r="6" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="50"/>
       <c r="B6" s="50"/>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
     </row>
     <row r="7" spans="1:8" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="79" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="80" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="80" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="81" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="82" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F7" s="76" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G7" s="76" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H7" s="77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="83"/>
       <c r="B8" s="83"/>
       <c r="C8" s="84"/>
       <c r="D8" s="83"/>
       <c r="E8" s="71"/>
       <c r="F8" s="73"/>
       <c r="G8" s="74">
         <f>SUM(E8:F8)</f>
         <v>0</v>
       </c>
       <c r="H8" s="75"/>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="83"/>
       <c r="B9" s="85"/>
       <c r="C9" s="84"/>
       <c r="D9" s="83"/>
       <c r="E9" s="71"/>
       <c r="F9" s="78"/>
@@ -2293,153 +2312,153 @@
       <c r="B25" s="67"/>
       <c r="C25" s="68"/>
       <c r="D25" s="67"/>
       <c r="E25" s="86"/>
       <c r="F25" s="78"/>
       <c r="G25" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H25" s="58"/>
     </row>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="67"/>
       <c r="B26" s="67"/>
       <c r="C26" s="68"/>
       <c r="D26" s="67"/>
       <c r="E26" s="86"/>
       <c r="F26" s="78"/>
       <c r="G26" s="74">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H26" s="58"/>
     </row>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="114"/>
-[...2 lines deleted...]
-      <c r="D27" s="116"/>
+      <c r="A27" s="115"/>
+      <c r="B27" s="116"/>
+      <c r="C27" s="116"/>
+      <c r="D27" s="117"/>
       <c r="E27" s="70">
         <f t="shared" ref="E27:H27" si="1">SUM(E8:E26)</f>
         <v>0</v>
       </c>
       <c r="F27" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G27" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H27" s="72">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="50"/>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
       <c r="F28" s="50"/>
       <c r="G28" s="95">
         <f>SUM(E27:F27)</f>
         <v>0</v>
       </c>
       <c r="H28" s="50"/>
     </row>
     <row r="29" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="50"/>
       <c r="D29" s="50"/>
       <c r="E29" s="50"/>
       <c r="F29" s="50"/>
       <c r="G29" s="50"/>
       <c r="H29" s="50"/>
     </row>
     <row r="30" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="54" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B30" s="55">
         <v>0</v>
       </c>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="50"/>
       <c r="F30" s="50"/>
       <c r="G30" s="50"/>
       <c r="H30" s="50"/>
     </row>
     <row r="31" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="54" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B31" s="55">
         <f>COUNTIF(C8:C26,"Satel·lit")</f>
         <v>0</v>
       </c>
       <c r="C31" s="50"/>
       <c r="D31" s="50"/>
       <c r="E31" s="50"/>
       <c r="F31" s="50"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
     </row>
     <row r="32" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A32" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="57">
         <f>SUM(B30:B31)</f>
         <v>0</v>
       </c>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
     </row>
     <row r="33" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="50"/>
       <c r="B33" s="50"/>
       <c r="C33" s="50"/>
       <c r="D33" s="50"/>
       <c r="E33" s="50"/>
       <c r="F33" s="50"/>
       <c r="G33" s="50"/>
       <c r="H33" s="50"/>
     </row>
     <row r="34" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="51" t="s">
-        <v>35</v>
+      <c r="A34" s="106" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="51"/>
     </row>
     <row r="36" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="51"/>
     </row>
     <row r="37" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="51"/>
     </row>
     <row r="38" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="51"/>
     </row>
     <row r="39" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="51"/>
     </row>
     <row r="40" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="51"/>
     </row>
     <row r="41" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="51"/>
     </row>
     <row r="42" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="51"/>
@@ -3381,121 +3400,121 @@
     <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yRN9o0cnV4MKlG82LIT6HM6pOt7I/yPWdWE9cFeig5gACKqXIg6ud4gzg1wEB0YNb7gt8Wx3B5Aorgapi6Ffcg==" saltValue="Eltgn73HYMwGr3ebwrPbJQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pQh4zU5uJkVVWiDHHmHnk0xtEM09fFf4444tzLTCVilpnrCqe0SfmfyBdFBbmgDT335RCIdN4LowGenBtQKhkw==" saltValue="pXKl3HPcOpN1bvHwN8oVpg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="B4:D5" name="Interval4"/>
     <protectedRange sqref="H8:H26" name="Interval3"/>
     <protectedRange sqref="A8:F26" name="Interval2"/>
   </protectedRanges>
   <mergeCells count="4">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="B13:B26">
+    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="B13:B26" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>EQ(LEN(B13),(9))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>desplegables!B3:B16</xm:f>
           </x14:formula1>
           <xm:sqref>B4:D4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" view="pageLayout" zoomScale="90" zoomScaleNormal="50" zoomScaleSheetLayoutView="30" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="11.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="51" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="4" customWidth="1"/>
     <col min="4" max="4" width="7.1796875" style="4" customWidth="1"/>
-    <col min="5" max="5" width="7.81640625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.26953125" style="4" customWidth="1"/>
     <col min="6" max="6" width="7.1796875" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.26953125" style="4" customWidth="1"/>
     <col min="8" max="8" width="8.81640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.1796875" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.54296875" style="4" customWidth="1"/>
     <col min="11" max="16" width="7.1796875" style="4" customWidth="1"/>
     <col min="17" max="17" width="8.54296875" style="4" customWidth="1"/>
     <col min="18" max="18" width="7.1796875" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.1796875" style="4" customWidth="1"/>
     <col min="20" max="20" width="10" style="4" customWidth="1"/>
     <col min="21" max="21" width="9.81640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="8.453125" style="4" customWidth="1"/>
     <col min="23" max="26" width="7.1796875" style="4" customWidth="1"/>
     <col min="27" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A1" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
@@ -3699,436 +3718,436 @@
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="1" customFormat="1" ht="73" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="88" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B9" s="89" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="90">
-        <v>45658</v>
+        <v>46388</v>
       </c>
       <c r="D9" s="90">
-        <v>45689</v>
+        <v>46419</v>
       </c>
       <c r="E9" s="90">
-        <v>45717</v>
+        <v>46447</v>
       </c>
       <c r="F9" s="90">
-        <v>45748</v>
+        <v>46478</v>
       </c>
       <c r="G9" s="90">
-        <v>45778</v>
+        <v>46508</v>
       </c>
       <c r="H9" s="90">
-        <v>45809</v>
+        <v>46539</v>
       </c>
       <c r="I9" s="90">
-        <v>45839</v>
+        <v>46569</v>
       </c>
       <c r="J9" s="90">
-        <v>45870</v>
+        <v>46600</v>
       </c>
       <c r="K9" s="90">
-        <v>45901</v>
+        <v>46631</v>
       </c>
       <c r="L9" s="90">
-        <v>45931</v>
+        <v>46661</v>
       </c>
       <c r="M9" s="90">
-        <v>45962</v>
+        <v>46692</v>
       </c>
       <c r="N9" s="90">
-        <v>45992</v>
+        <v>46722</v>
       </c>
       <c r="O9" s="90">
-        <v>46023</v>
+        <v>46753</v>
       </c>
       <c r="P9" s="90">
-        <v>46054</v>
+        <v>46784</v>
       </c>
       <c r="Q9" s="90">
-        <v>46082</v>
+        <v>46813</v>
       </c>
       <c r="R9" s="90">
-        <v>46113</v>
+        <v>46844</v>
       </c>
       <c r="S9" s="90">
-        <v>46143</v>
+        <v>46874</v>
       </c>
       <c r="T9" s="90">
-        <v>46174</v>
+        <v>46905</v>
       </c>
       <c r="U9" s="90">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="V9" s="90">
-        <v>46235</v>
+        <v>46966</v>
       </c>
       <c r="W9" s="90">
-        <v>46266</v>
+        <v>46997</v>
       </c>
       <c r="X9" s="90">
-        <v>46296</v>
+        <v>47027</v>
       </c>
       <c r="Y9" s="90">
-        <v>46327</v>
+        <v>47058</v>
       </c>
       <c r="Z9" s="90">
-        <v>46357</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="26" customFormat="1" ht="38.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="94" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="91"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="87"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
       <c r="L10" s="87"/>
       <c r="M10" s="87"/>
       <c r="N10" s="87"/>
       <c r="O10" s="87"/>
       <c r="P10" s="87"/>
       <c r="Q10" s="87"/>
       <c r="R10" s="87"/>
       <c r="S10" s="87"/>
       <c r="T10" s="87"/>
       <c r="U10" s="87"/>
       <c r="V10" s="87"/>
       <c r="W10" s="87"/>
       <c r="X10" s="87"/>
       <c r="Y10" s="87"/>
       <c r="Z10" s="87"/>
     </row>
     <row r="11" spans="1:26" s="26" customFormat="1" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="94" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" s="91"/>
       <c r="C11" s="87"/>
       <c r="D11" s="87"/>
       <c r="E11" s="87"/>
       <c r="F11" s="87"/>
       <c r="G11" s="87"/>
       <c r="H11" s="87"/>
       <c r="I11" s="87"/>
       <c r="J11" s="87"/>
       <c r="K11" s="87"/>
       <c r="L11" s="87"/>
       <c r="M11" s="87"/>
       <c r="N11" s="87"/>
       <c r="O11" s="87"/>
       <c r="P11" s="87"/>
       <c r="Q11" s="87"/>
       <c r="R11" s="87"/>
       <c r="S11" s="87"/>
       <c r="T11" s="87"/>
       <c r="U11" s="87"/>
       <c r="V11" s="87"/>
       <c r="W11" s="87"/>
       <c r="X11" s="87"/>
       <c r="Y11" s="87"/>
       <c r="Z11" s="87"/>
     </row>
     <row r="12" spans="1:26" s="26" customFormat="1" ht="43" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="94" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="91"/>
       <c r="C12" s="87"/>
       <c r="D12" s="87"/>
       <c r="E12" s="87"/>
       <c r="F12" s="87"/>
       <c r="G12" s="87"/>
       <c r="H12" s="87"/>
       <c r="I12" s="87"/>
       <c r="J12" s="87"/>
       <c r="K12" s="87"/>
       <c r="L12" s="87"/>
       <c r="M12" s="87"/>
       <c r="N12" s="87"/>
       <c r="O12" s="87"/>
       <c r="P12" s="87"/>
       <c r="Q12" s="87"/>
       <c r="R12" s="87"/>
       <c r="S12" s="87"/>
       <c r="T12" s="87"/>
       <c r="U12" s="87"/>
       <c r="V12" s="87"/>
       <c r="W12" s="87"/>
       <c r="X12" s="87"/>
       <c r="Y12" s="87"/>
       <c r="Z12" s="87"/>
     </row>
     <row r="13" spans="1:26" s="26" customFormat="1" ht="52" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="94" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B13" s="91"/>
       <c r="C13" s="87"/>
       <c r="D13" s="87"/>
       <c r="E13" s="87"/>
       <c r="F13" s="87"/>
       <c r="G13" s="87"/>
       <c r="H13" s="87"/>
       <c r="I13" s="87"/>
       <c r="J13" s="87"/>
       <c r="K13" s="87"/>
       <c r="L13" s="87"/>
       <c r="M13" s="87"/>
       <c r="N13" s="87"/>
       <c r="O13" s="87"/>
       <c r="P13" s="87"/>
       <c r="Q13" s="87"/>
       <c r="R13" s="87"/>
       <c r="S13" s="87"/>
       <c r="T13" s="87"/>
       <c r="U13" s="87"/>
       <c r="V13" s="87"/>
       <c r="W13" s="87"/>
       <c r="X13" s="87"/>
       <c r="Y13" s="87"/>
       <c r="Z13" s="87"/>
     </row>
     <row r="14" spans="1:26" s="26" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="94" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B14" s="91"/>
       <c r="C14" s="87"/>
       <c r="D14" s="87"/>
       <c r="E14" s="87"/>
       <c r="F14" s="87"/>
       <c r="G14" s="87"/>
       <c r="H14" s="87"/>
       <c r="I14" s="87"/>
       <c r="J14" s="87"/>
       <c r="K14" s="87"/>
       <c r="L14" s="87"/>
       <c r="M14" s="87"/>
       <c r="N14" s="87"/>
       <c r="O14" s="87"/>
       <c r="P14" s="87"/>
       <c r="Q14" s="87"/>
       <c r="R14" s="87"/>
       <c r="S14" s="87"/>
       <c r="T14" s="87"/>
       <c r="U14" s="87"/>
       <c r="V14" s="87"/>
       <c r="W14" s="87"/>
       <c r="X14" s="87"/>
       <c r="Y14" s="87"/>
       <c r="Z14" s="87"/>
     </row>
     <row r="15" spans="1:26" s="26" customFormat="1" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="94" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B15" s="91"/>
       <c r="C15" s="87"/>
       <c r="D15" s="87"/>
       <c r="E15" s="87"/>
       <c r="F15" s="87"/>
       <c r="G15" s="87"/>
       <c r="H15" s="87"/>
       <c r="I15" s="87"/>
       <c r="J15" s="87"/>
       <c r="K15" s="87"/>
       <c r="L15" s="87"/>
       <c r="M15" s="87"/>
       <c r="N15" s="87"/>
       <c r="O15" s="87"/>
       <c r="P15" s="87"/>
       <c r="Q15" s="87"/>
       <c r="R15" s="87"/>
       <c r="S15" s="87"/>
       <c r="T15" s="87"/>
       <c r="U15" s="87"/>
       <c r="V15" s="87"/>
       <c r="W15" s="87"/>
       <c r="X15" s="87"/>
       <c r="Y15" s="87"/>
       <c r="Z15" s="87"/>
     </row>
     <row r="16" spans="1:26" s="26" customFormat="1" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="94" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B16" s="91"/>
       <c r="C16" s="87"/>
       <c r="D16" s="87"/>
       <c r="E16" s="87"/>
       <c r="F16" s="87"/>
       <c r="G16" s="87"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
       <c r="J16" s="87"/>
       <c r="K16" s="87"/>
       <c r="L16" s="87"/>
       <c r="M16" s="87"/>
       <c r="N16" s="87"/>
       <c r="O16" s="87"/>
       <c r="P16" s="87"/>
       <c r="Q16" s="87"/>
       <c r="R16" s="87"/>
       <c r="S16" s="87"/>
       <c r="T16" s="87"/>
       <c r="U16" s="87"/>
       <c r="V16" s="87"/>
       <c r="W16" s="87"/>
       <c r="X16" s="87"/>
       <c r="Y16" s="87"/>
       <c r="Z16" s="87"/>
     </row>
     <row r="17" spans="1:26" s="26" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="94" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B17" s="91"/>
       <c r="C17" s="87"/>
       <c r="D17" s="87"/>
       <c r="E17" s="87"/>
       <c r="F17" s="87"/>
       <c r="G17" s="87"/>
       <c r="H17" s="87"/>
       <c r="I17" s="87"/>
       <c r="J17" s="87"/>
       <c r="K17" s="87"/>
       <c r="L17" s="87"/>
       <c r="M17" s="87"/>
       <c r="N17" s="87"/>
       <c r="O17" s="87"/>
       <c r="P17" s="87"/>
       <c r="Q17" s="87"/>
       <c r="R17" s="87"/>
       <c r="S17" s="87"/>
       <c r="T17" s="87"/>
       <c r="U17" s="87"/>
       <c r="V17" s="87"/>
       <c r="W17" s="87"/>
       <c r="X17" s="87"/>
       <c r="Y17" s="87"/>
       <c r="Z17" s="87"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0Q+3o11cros43+5xJLLF8G2rRvJfXzmQ68PHnWjR0eiqtaR3KLAEvz5jZ22ILK4TW3PJTsHSO+fzlI26MVXSnw==" saltValue="Pi5LRbFs4mM/vQroHxpTRg==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+jkPeb1MR5sfRM0yX5NK+/G1BMJiKq97Xc+H0GvyD1iF5s5eFJLl9JWQe3TNwe2VBzCI73NDtWU8ueFTgO4rJw==" saltValue="eJFpjB7zIQLFpcBHbPTdVw==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <protectedRanges>
     <protectedRange sqref="B10:Z17" name="Interval2"/>
     <protectedRange sqref="B3:B4" name="Interval1"/>
   </protectedRanges>
   <dataValidations disablePrompts="1" count="1">
-    <dataValidation operator="equal" allowBlank="1" showErrorMessage="1" sqref="D3:D5"/>
+    <dataValidation operator="equal" allowBlank="1" showErrorMessage="1" sqref="D3:D5" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AA990"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11:C11"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27.90625" style="28" customWidth="1"/>
     <col min="2" max="2" width="20.6328125" style="28" customWidth="1"/>
     <col min="3" max="3" width="63.36328125" style="28" customWidth="1"/>
     <col min="4" max="16" width="14.6328125" style="28" customWidth="1"/>
     <col min="17" max="17" width="20.453125" style="28" customWidth="1"/>
     <col min="18" max="16384" width="14.453125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="27"/>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
       <c r="O1" s="27"/>
       <c r="P1" s="27"/>
       <c r="Q1" s="27"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
       <c r="T1" s="27"/>
       <c r="U1" s="27"/>
       <c r="V1" s="27"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
       <c r="Y1" s="27"/>
       <c r="Z1" s="27"/>
       <c r="AA1" s="27"/>
     </row>
     <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="29" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
@@ -4177,91 +4196,91 @@
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="V4" s="27"/>
       <c r="W4" s="27"/>
       <c r="X4" s="27"/>
       <c r="Y4" s="27"/>
       <c r="Z4" s="27"/>
       <c r="AA4" s="27"/>
     </row>
     <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="123">
+      <c r="B5" s="120">
         <f>ENTITATS!B4</f>
         <v>0</v>
       </c>
-      <c r="C5" s="124"/>
-[...1 lines deleted...]
-      <c r="E5" s="125"/>
+      <c r="C5" s="121"/>
+      <c r="D5" s="121"/>
+      <c r="E5" s="122"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
       <c r="N5" s="33"/>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
       <c r="R5" s="33"/>
       <c r="S5" s="33"/>
       <c r="T5" s="33"/>
       <c r="U5" s="33"/>
       <c r="V5" s="33"/>
       <c r="W5" s="33"/>
       <c r="X5" s="33"/>
       <c r="Y5" s="33"/>
       <c r="Z5" s="33"/>
       <c r="AA5" s="33"/>
     </row>
     <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="123">
+      <c r="B6" s="120">
         <f>ENTITATS!B5</f>
         <v>0</v>
       </c>
-      <c r="C6" s="124"/>
-[...1 lines deleted...]
-      <c r="E6" s="125"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="122"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
       <c r="N6" s="33"/>
       <c r="O6" s="33"/>
       <c r="P6" s="33"/>
       <c r="Q6" s="33"/>
       <c r="R6" s="33"/>
       <c r="S6" s="33"/>
       <c r="T6" s="33"/>
       <c r="U6" s="33"/>
       <c r="V6" s="33"/>
       <c r="W6" s="33"/>
       <c r="X6" s="33"/>
       <c r="Y6" s="33"/>
       <c r="Z6" s="33"/>
       <c r="AA6" s="33"/>
     </row>
     <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="27"/>
@@ -4305,54 +4324,54 @@
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="N8" s="35"/>
       <c r="O8" s="35"/>
       <c r="P8" s="35"/>
       <c r="Q8" s="36"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
       <c r="V8" s="27"/>
       <c r="W8" s="27"/>
       <c r="X8" s="27"/>
       <c r="Y8" s="27"/>
       <c r="Z8" s="27"/>
       <c r="AA8" s="27"/>
     </row>
     <row r="9" spans="1:27" ht="91" x14ac:dyDescent="0.35">
       <c r="A9" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="119" t="s">
-        <v>70</v>
+      <c r="B9" s="127" t="s">
+        <v>68</v>
       </c>
-      <c r="C9" s="120"/>
+      <c r="C9" s="128"/>
       <c r="D9" s="39" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="40" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="40" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="40" t="s">
         <v>2</v>
       </c>
       <c r="K9" s="40" t="s">
         <v>3</v>
       </c>
       <c r="L9" s="40" t="s">
@@ -4364,382 +4383,382 @@
       <c r="N9" s="40" t="s">
         <v>12</v>
       </c>
       <c r="O9" s="40" t="s">
         <v>17</v>
       </c>
       <c r="P9" s="40" t="s">
         <v>6</v>
       </c>
       <c r="Q9" s="41" t="s">
         <v>4</v>
       </c>
       <c r="R9" s="33"/>
       <c r="S9" s="96"/>
       <c r="T9" s="33"/>
       <c r="U9" s="33"/>
       <c r="V9" s="33"/>
       <c r="W9" s="33"/>
       <c r="X9" s="33"/>
       <c r="Y9" s="33"/>
       <c r="Z9" s="33"/>
       <c r="AA9" s="33"/>
     </row>
     <row r="10" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="92" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
-      <c r="B10" s="127"/>
-      <c r="C10" s="118"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="124"/>
       <c r="D10" s="101"/>
       <c r="E10" s="102"/>
       <c r="F10" s="102"/>
       <c r="G10" s="102"/>
       <c r="H10" s="102"/>
       <c r="I10" s="102"/>
       <c r="J10" s="102"/>
       <c r="K10" s="102"/>
       <c r="L10" s="102"/>
       <c r="M10" s="102"/>
       <c r="N10" s="102"/>
       <c r="O10" s="102"/>
       <c r="P10" s="102"/>
       <c r="Q10" s="44">
         <f t="shared" ref="Q10:Q14" si="0">SUM(D10:P10)</f>
         <v>0</v>
       </c>
       <c r="R10" s="33"/>
       <c r="S10" s="95"/>
       <c r="T10" s="33"/>
       <c r="U10" s="33"/>
       <c r="V10" s="33"/>
       <c r="W10" s="33"/>
       <c r="X10" s="33"/>
       <c r="Y10" s="33"/>
       <c r="Z10" s="33"/>
       <c r="AA10" s="33"/>
     </row>
     <row r="11" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="93" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
-      <c r="B11" s="126"/>
-      <c r="C11" s="117"/>
+      <c r="B11" s="125"/>
+      <c r="C11" s="126"/>
       <c r="D11" s="103"/>
       <c r="E11" s="103"/>
       <c r="F11" s="103"/>
       <c r="G11" s="103"/>
       <c r="H11" s="103"/>
       <c r="I11" s="103"/>
       <c r="J11" s="103"/>
       <c r="K11" s="103"/>
       <c r="L11" s="103"/>
       <c r="M11" s="103"/>
       <c r="N11" s="103"/>
       <c r="O11" s="103"/>
       <c r="P11" s="103"/>
       <c r="Q11" s="99">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R11" s="33"/>
       <c r="S11" s="95"/>
       <c r="T11" s="33"/>
       <c r="U11" s="33"/>
       <c r="V11" s="33"/>
       <c r="W11" s="33"/>
       <c r="X11" s="33"/>
       <c r="Y11" s="33"/>
       <c r="Z11" s="33"/>
       <c r="AA11" s="33"/>
     </row>
     <row r="12" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="93" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
-      <c r="B12" s="127"/>
-      <c r="C12" s="118"/>
+      <c r="B12" s="123"/>
+      <c r="C12" s="124"/>
       <c r="D12" s="104"/>
       <c r="E12" s="104"/>
       <c r="F12" s="104"/>
       <c r="G12" s="104"/>
       <c r="H12" s="104"/>
       <c r="I12" s="104"/>
       <c r="J12" s="104"/>
       <c r="K12" s="104"/>
       <c r="L12" s="104"/>
       <c r="M12" s="104"/>
       <c r="N12" s="104"/>
       <c r="O12" s="104"/>
       <c r="P12" s="104"/>
       <c r="Q12" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R12" s="33"/>
       <c r="S12" s="95"/>
       <c r="T12" s="45"/>
       <c r="U12" s="33"/>
       <c r="V12" s="33"/>
       <c r="W12" s="33"/>
       <c r="X12" s="33"/>
       <c r="Y12" s="33"/>
       <c r="Z12" s="33"/>
       <c r="AA12" s="33"/>
     </row>
     <row r="13" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="93" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
-      <c r="B13" s="126"/>
-      <c r="C13" s="117"/>
+      <c r="B13" s="125"/>
+      <c r="C13" s="126"/>
       <c r="D13" s="103"/>
       <c r="E13" s="103"/>
       <c r="F13" s="103"/>
       <c r="G13" s="103"/>
       <c r="H13" s="103"/>
       <c r="I13" s="103"/>
       <c r="J13" s="103"/>
       <c r="K13" s="103"/>
       <c r="L13" s="103"/>
       <c r="M13" s="103"/>
       <c r="N13" s="103"/>
       <c r="O13" s="103"/>
       <c r="P13" s="103"/>
       <c r="Q13" s="99">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R13" s="33"/>
       <c r="S13" s="95"/>
       <c r="T13" s="33"/>
       <c r="U13" s="33"/>
       <c r="V13" s="33"/>
       <c r="W13" s="33"/>
       <c r="X13" s="33"/>
       <c r="Y13" s="33"/>
       <c r="Z13" s="33"/>
       <c r="AA13" s="33"/>
     </row>
     <row r="14" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="93" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
-      <c r="B14" s="127"/>
-      <c r="C14" s="118"/>
+      <c r="B14" s="123"/>
+      <c r="C14" s="124"/>
       <c r="D14" s="104"/>
       <c r="E14" s="104"/>
       <c r="F14" s="104"/>
       <c r="G14" s="104"/>
       <c r="H14" s="104"/>
       <c r="I14" s="104"/>
       <c r="J14" s="104"/>
       <c r="K14" s="104"/>
       <c r="L14" s="104"/>
       <c r="M14" s="104"/>
       <c r="N14" s="104"/>
       <c r="O14" s="104"/>
       <c r="P14" s="104"/>
       <c r="Q14" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R14" s="33"/>
       <c r="S14" s="95"/>
       <c r="T14" s="33"/>
       <c r="U14" s="33"/>
       <c r="V14" s="33"/>
       <c r="W14" s="33"/>
       <c r="X14" s="33"/>
       <c r="Y14" s="33"/>
       <c r="Z14" s="33"/>
       <c r="AA14" s="33"/>
     </row>
     <row r="15" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="92" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
-      <c r="B15" s="126"/>
-      <c r="C15" s="117"/>
+      <c r="B15" s="125"/>
+      <c r="C15" s="126"/>
       <c r="D15" s="105"/>
       <c r="E15" s="105"/>
       <c r="F15" s="105"/>
       <c r="G15" s="105"/>
       <c r="H15" s="105"/>
       <c r="I15" s="105"/>
       <c r="J15" s="105"/>
       <c r="K15" s="105"/>
       <c r="L15" s="105"/>
       <c r="M15" s="105"/>
       <c r="N15" s="105"/>
       <c r="O15" s="105"/>
       <c r="P15" s="105"/>
       <c r="Q15" s="99">
         <f t="shared" ref="Q15:Q17" si="1">SUM(D15:P15)</f>
         <v>0</v>
       </c>
       <c r="R15" s="33"/>
       <c r="S15" s="95"/>
       <c r="T15" s="33"/>
       <c r="U15" s="33"/>
       <c r="V15" s="33"/>
       <c r="W15" s="33"/>
       <c r="X15" s="33"/>
       <c r="Y15" s="33"/>
       <c r="Z15" s="33"/>
       <c r="AA15" s="33"/>
     </row>
     <row r="16" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="93" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
-      <c r="B16" s="127"/>
-      <c r="C16" s="118"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="124"/>
       <c r="D16" s="104"/>
       <c r="E16" s="104"/>
       <c r="F16" s="104"/>
       <c r="G16" s="104"/>
       <c r="H16" s="104"/>
       <c r="I16" s="104"/>
       <c r="J16" s="104"/>
       <c r="K16" s="104"/>
       <c r="L16" s="104"/>
       <c r="M16" s="104"/>
       <c r="N16" s="104"/>
       <c r="O16" s="104"/>
       <c r="P16" s="104"/>
       <c r="Q16" s="44">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R16" s="33"/>
       <c r="S16" s="95"/>
       <c r="T16" s="33"/>
       <c r="U16" s="33"/>
       <c r="V16" s="33"/>
       <c r="W16" s="33"/>
       <c r="X16" s="33"/>
       <c r="Y16" s="33"/>
       <c r="Z16" s="33"/>
       <c r="AA16" s="33"/>
     </row>
     <row r="17" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="93" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
-      <c r="B17" s="126"/>
-      <c r="C17" s="117"/>
+      <c r="B17" s="125"/>
+      <c r="C17" s="126"/>
       <c r="D17" s="103"/>
       <c r="E17" s="103"/>
       <c r="F17" s="103"/>
       <c r="G17" s="103"/>
       <c r="H17" s="103"/>
       <c r="I17" s="103"/>
       <c r="J17" s="103"/>
       <c r="K17" s="103"/>
       <c r="L17" s="103"/>
       <c r="M17" s="103"/>
       <c r="N17" s="103"/>
       <c r="O17" s="103"/>
       <c r="P17" s="103"/>
       <c r="Q17" s="99">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R17" s="33"/>
       <c r="S17" s="95"/>
       <c r="T17" s="45"/>
       <c r="U17" s="33"/>
       <c r="V17" s="33"/>
       <c r="W17" s="33"/>
       <c r="X17" s="33"/>
       <c r="Y17" s="33"/>
       <c r="Z17" s="33"/>
       <c r="AA17" s="33"/>
     </row>
     <row r="18" spans="1:27" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="43" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B18" s="121" t="s">
         <v>33</v>
       </c>
-      <c r="C18" s="122"/>
+      <c r="B18" s="118" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="119"/>
       <c r="D18" s="100">
-        <f>SUM(D10:D17)</f>
+        <f t="shared" ref="D18:Q18" si="2">SUM(D10:D17)</f>
         <v>0</v>
       </c>
       <c r="E18" s="100">
-        <f>SUM(E10:E17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F18" s="100">
-        <f>SUM(F10:F17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G18" s="100">
-        <f>SUM(G10:G17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H18" s="100">
-        <f>SUM(H10:H17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I18" s="100">
-        <f>SUM(I10:I17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J18" s="100">
-        <f>SUM(J10:J17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K18" s="100">
-        <f>SUM(K10:K17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L18" s="100">
-        <f>SUM(L10:L17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M18" s="100">
-        <f>SUM(M10:M17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N18" s="100">
-        <f>SUM(N10:N17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O18" s="100">
-        <f>SUM(O10:O17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P18" s="100">
-        <f>SUM(P10:P17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q18" s="37">
-        <f>SUM(Q10:Q17)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R18" s="38"/>
       <c r="S18" s="97"/>
       <c r="T18" s="38"/>
       <c r="U18" s="38"/>
       <c r="V18" s="38"/>
       <c r="W18" s="38"/>
       <c r="X18" s="38"/>
       <c r="Y18" s="38"/>
       <c r="Z18" s="38"/>
       <c r="AA18" s="38"/>
     </row>
     <row r="19" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
@@ -32903,188 +32922,199 @@
       <c r="E990" s="27"/>
       <c r="F990" s="27"/>
       <c r="G990" s="27"/>
       <c r="H990" s="27"/>
       <c r="I990" s="27"/>
       <c r="J990" s="27"/>
       <c r="K990" s="27"/>
       <c r="L990" s="27"/>
       <c r="M990" s="27"/>
       <c r="N990" s="27"/>
       <c r="O990" s="27"/>
       <c r="P990" s="27"/>
       <c r="Q990" s="27"/>
       <c r="R990" s="27"/>
       <c r="S990" s="27"/>
       <c r="T990" s="27"/>
       <c r="U990" s="27"/>
       <c r="V990" s="27"/>
       <c r="W990" s="27"/>
       <c r="X990" s="27"/>
       <c r="Y990" s="27"/>
       <c r="Z990" s="27"/>
       <c r="AA990" s="27"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="W1xhLxYbI20lzmx3I8MqP8LMGWRaOvZHeUDM1aOjuTs/Uyti9uqhxdyROD9ZqwF7KFCkDs5u91E/tR/ydKBgeA==" saltValue="Qx6s1hvaqiXYblypO1Qn3g==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/IYx9DCFnc79QPrK7kgiO9HuigZv3AqX+h8W0Fil/+AsVaNx/XhagKxXQaX4tP4QE4lLJx8AbAtQdEQkfSoclQ==" saltValue="lb6jsg2wGbdXmscGuKyMdg==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <protectedRanges>
     <protectedRange sqref="B10:P17" name="Interval1"/>
   </protectedRanges>
   <mergeCells count="12">
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="K5:L6">
+    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="K5:L6" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>EQ(LEN(K5),(9))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B3:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B5" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B4" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B6" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B5" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B7" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B6" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B8" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B7" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B9" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B8" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B10" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B9" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B11" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B10" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B12" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B11" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B13" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B12" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B13" t="s">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-    </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="xBzmOZqozbC/K0WmfjvGH0Yyu9acX0PgLY1H7b3LNCwkXUvo4YGJt2w6ATqrpXGdwHP9NMQijDAiL4ieb0XqrA==" saltValue="UBOivLXzslDa9WBfVwOtMQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7560b63b-2015-4813-8a3b-1e6013755605">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="323c764d-6daa-412a-83ab-6074d297896c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c6ece507bafa7d60410c5114f063780" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="18eb82cf6f0b24a1080c3c4f319a101e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5cf6fe36125ed02df1a90ac58214e234" ns2:_="" ns3:_="">
     <xsd:import namespace="323c764d-6daa-412a-83ab-6074d297896c"/>
     <xsd:import namespace="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -33293,101 +33323,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76422A99-C36F-4F7B-B201-46CF38A2D75A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
+    <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BABE60F3-E2A7-4666-A4D1-3EE7FC01214D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68726970-A3E3-488E-98FA-B35141BF0696}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9670E3B5-6DF0-4584-A330-4EA623DA23F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ENTITATS</vt:lpstr>
       <vt:lpstr>CRONOGRAMA</vt:lpstr>
       <vt:lpstr>DISTRIBUCIÓ PRESSUPOST</vt:lpstr>
       <vt:lpstr>desplegables</vt:lpstr>