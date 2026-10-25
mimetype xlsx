--- v0 (2026-03-11)
+++ v1 (2026-10-25)
@@ -6,67 +6,79 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE90B1D7-EB01-47A1-BB31-DCEA6371C599}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="4UatjFK1fVH6Km8Z0n5M6nMLxc1ScJw45JIrwnI9y72xEipSjV+pcKu1vTNCMSszoZ2H06/OW6uWbSssoAewcA==" workbookSaltValue="HqLRg5P9EzhOGQlUSivDRQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25130" windowHeight="12300" activeTab="2"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENTITATS" sheetId="18" r:id="rId1"/>
     <sheet name="CRONOGRAMA" sheetId="13" r:id="rId2"/>
     <sheet name="DISTRIBUCIÓ PRESSUPOST" sheetId="17" r:id="rId3"/>
     <sheet name="desplegables" sheetId="20" state="hidden" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D30" i="17" l="1"/>
   <c r="E30" i="17"/>
   <c r="F30" i="17"/>
   <c r="G30" i="17"/>
   <c r="H30" i="17"/>
   <c r="I30" i="17"/>
   <c r="J30" i="17"/>
   <c r="K30" i="17"/>
   <c r="L30" i="17"/>
   <c r="M30" i="17"/>
   <c r="N30" i="17"/>
   <c r="O30" i="17"/>
   <c r="P30" i="17"/>
   <c r="Q11" i="17"/>
   <c r="Q12" i="17"/>
   <c r="Q13" i="17"/>
   <c r="Q14" i="17"/>
   <c r="Q15" i="17"/>
@@ -349,73 +361,67 @@
       <t>(percentatge sobre el total)</t>
     </r>
   </si>
   <si>
     <t>Satel·lit (si s'escau)</t>
   </si>
   <si>
     <t xml:space="preserve">Primes d’assegurances </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ENTITAT O ENTITATS de l'agrupació RESPONSABLE/S de l'actuació </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(si hi ha més d'una entitat especifiqueu els noms. Si no coincideix en el temps repliqueu la fil·la tantes vegades com calgui).</t>
     </r>
   </si>
   <si>
-    <t>2025-2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">IMPORTS TOTALS DEL PROJECTE
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(SUMA DELS DOS ANYS)</t>
     </r>
   </si>
   <si>
     <t>a) Servei d’informació, de prevenció i de lluita contra l’estigma de la salut mental i l’abandonament educatiu a la comunitat propera</t>
-  </si>
-[...1 lines deleted...]
-    <t>G146NRMI-820-00</t>
   </si>
   <si>
     <t>IMPORT SUBVENCIÓ SOL·LICITADA</t>
   </si>
   <si>
     <t xml:space="preserve">IMPORT COFINANÇAMENT </t>
   </si>
   <si>
     <t xml:space="preserve">IMPORT COST TOTAL </t>
   </si>
   <si>
     <t>Regió Alt Pirineu i Aran</t>
   </si>
   <si>
     <t>Barcelona ciutat</t>
   </si>
   <si>
     <t>Baix Llobregat</t>
   </si>
   <si>
     <t>Barcelonès Nord</t>
   </si>
   <si>
     <t>Maresme</t>
   </si>
@@ -477,55 +483,61 @@
     <r>
       <t xml:space="preserve">Entitat </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(repliqueu la fil·la tantes vegades com calgui dins de cada servei per afegir altra entitat)</t>
     </r>
   </si>
+  <si>
+    <t>2027-2028</t>
+  </si>
+  <si>
+    <t>G146NRMI-629</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1458,51 +1470,51 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="205">
+  <cellXfs count="206">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
@@ -1936,147 +1948,85 @@
     </xf>
     <xf numFmtId="164" fontId="26" fillId="40" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="40" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="40" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="41" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="42" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="42" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="42" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="43" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="31" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="16" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="16" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="15" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="15" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="28" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="29" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2101,99 +2051,168 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="32" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="17" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="17" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="40" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="40" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="41" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="41" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="42" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="42" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="43" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="43" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="38" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="38" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="31" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="31" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="31" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="36" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="36" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="37" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="37" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="34" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="34" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="39" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="39" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="35" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Normal 3" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEAFFD5"/>
       <color rgb="FFE7E7FF"/>
       <color rgb="FF7DE1DF"/>
       <color rgb="FF33CCCC"/>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFCCFF99"/>
       <color rgb="FFFFF2C9"/>
       <color rgb="FFD9EBCD"/>
       <color rgb="FFCC99FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="981075" cy="209550"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Shape 3"/>
+        <xdr:cNvPr id="2" name="Shape 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="15005050" y="1257300"/>
           <a:ext cx="981075" cy="209550"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
@@ -2476,161 +2495,161 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFDEEAF6"/>
   </sheetPr>
   <dimension ref="A1:H999"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="50.54296875" style="44" customWidth="1"/>
     <col min="2" max="2" width="18.453125" style="44" customWidth="1"/>
     <col min="3" max="3" width="31.453125" style="44" customWidth="1"/>
     <col min="4" max="4" width="25.81640625" style="44" customWidth="1"/>
     <col min="5" max="8" width="17.453125" style="44" customWidth="1"/>
     <col min="9" max="16384" width="14.453125" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
     </row>
     <row r="2" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="62" t="s">
         <v>61</v>
       </c>
       <c r="B2" s="63"/>
       <c r="C2" s="64"/>
       <c r="D2" s="65"/>
       <c r="E2" s="65"/>
       <c r="F2" s="65"/>
       <c r="G2" s="65"/>
       <c r="H2" s="65"/>
     </row>
     <row r="3" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="46"/>
       <c r="B3" s="47"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
     </row>
     <row r="4" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="150"/>
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="B4" s="151"/>
+      <c r="C4" s="152"/>
+      <c r="D4" s="153"/>
+      <c r="E4" s="157" t="s">
+        <v>92</v>
       </c>
-      <c r="F4" s="157"/>
+      <c r="F4" s="158"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
     </row>
     <row r="5" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="153"/>
-[...1 lines deleted...]
-      <c r="D5" s="155"/>
+      <c r="B5" s="154"/>
+      <c r="C5" s="155"/>
+      <c r="D5" s="156"/>
       <c r="E5" s="45"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
     </row>
     <row r="6" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="48"/>
       <c r="B6" s="48"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
     </row>
     <row r="7" spans="1:8" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="79" t="s">
         <v>67</v>
       </c>
       <c r="C7" s="79" t="s">
         <v>65</v>
       </c>
       <c r="D7" s="80" t="s">
         <v>60</v>
       </c>
       <c r="E7" s="81" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F7" s="75" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G7" s="75" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H7" s="76" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="82"/>
       <c r="B8" s="82"/>
       <c r="C8" s="83"/>
       <c r="D8" s="82"/>
       <c r="E8" s="70"/>
       <c r="F8" s="72"/>
       <c r="G8" s="73">
         <f>SUM(E8:F8)</f>
         <v>0</v>
       </c>
       <c r="H8" s="74"/>
     </row>
     <row r="9" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="82"/>
       <c r="B9" s="84"/>
       <c r="C9" s="83"/>
       <c r="D9" s="82"/>
       <c r="E9" s="70"/>
       <c r="F9" s="77"/>
@@ -2840,54 +2859,54 @@
       <c r="B25" s="66"/>
       <c r="C25" s="67"/>
       <c r="D25" s="66"/>
       <c r="E25" s="85"/>
       <c r="F25" s="77"/>
       <c r="G25" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H25" s="57"/>
     </row>
     <row r="26" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="66"/>
       <c r="B26" s="66"/>
       <c r="C26" s="67"/>
       <c r="D26" s="66"/>
       <c r="E26" s="85"/>
       <c r="F26" s="77"/>
       <c r="G26" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H26" s="57"/>
     </row>
     <row r="27" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A27" s="158"/>
-[...2 lines deleted...]
-      <c r="D27" s="160"/>
+      <c r="A27" s="159"/>
+      <c r="B27" s="160"/>
+      <c r="C27" s="160"/>
+      <c r="D27" s="161"/>
       <c r="E27" s="69">
         <f t="shared" ref="E27:H27" si="1">SUM(E8:E26)</f>
         <v>0</v>
       </c>
       <c r="F27" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G27" s="68">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H27" s="71">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="48"/>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="120">
@@ -2959,52 +2978,52 @@
       <c r="A33" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="56">
         <f>SUM(B30:B32)</f>
         <v>0</v>
       </c>
       <c r="C33" s="48"/>
       <c r="D33" s="48"/>
       <c r="E33" s="48"/>
       <c r="F33" s="48"/>
       <c r="G33" s="48"/>
       <c r="H33" s="48"/>
     </row>
     <row r="34" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="48"/>
       <c r="B34" s="48"/>
       <c r="C34" s="48"/>
       <c r="D34" s="48"/>
       <c r="E34" s="48"/>
       <c r="F34" s="48"/>
       <c r="G34" s="48"/>
       <c r="H34" s="48"/>
     </row>
     <row r="35" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="50" t="s">
-        <v>76</v>
+      <c r="A35" s="150" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="50"/>
     </row>
     <row r="37" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="50"/>
     </row>
     <row r="38" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="50"/>
     </row>
     <row r="39" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="50"/>
     </row>
     <row r="40" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="50"/>
     </row>
     <row r="41" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="50"/>
     </row>
     <row r="42" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="50"/>
     </row>
     <row r="43" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="50"/>
@@ -3946,97 +3965,97 @@
     <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yXunna4dC3S4TW8pB5NccvEXZE3nfQLydhRF9tPx/7wvS96vkE59N0nLs7sjCq9J9x7Z+N9yVtiV+7+Lr2ZcaA==" saltValue="fz46GRQmR3bvktOvTe/Y4Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="q3AF4UIORaXrlmXbNZz0yq2xK88XwoRsQ9kyeY5fBWP4A+HNxIFTQl7mFRHgYojNhswCfVJYE3kYTY/Am1LuRQ==" saltValue="ZyRKDtvHWEwvj0wL8VAkfg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="B4:D5" name="Interval4"/>
     <protectedRange sqref="H8:H26" name="Interval3"/>
     <protectedRange sqref="A8:F26" name="Interval2"/>
   </protectedRanges>
   <mergeCells count="4">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="C8:C26">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="C8:C26" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Sol·licitant (Entitat Guia),Sentinella (diferents de la sol·licitant,Satel·lit"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="B13:B26">
+    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="B13:B26" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>EQ(LEN(B13),(9))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
           <x14:formula1>
             <xm:f>desplegables!B3:B16</xm:f>
           </x14:formula1>
           <xm:sqref>B4:D4</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z56"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" view="pageLayout" zoomScale="70" zoomScaleNormal="50" zoomScaleSheetLayoutView="30" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="N10" sqref="N10"/>
+    <sheetView showGridLines="0" showRuler="0" view="pageLayout" topLeftCell="A33" zoomScaleNormal="50" zoomScaleSheetLayoutView="30" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="11.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="51" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.1796875" style="4" customWidth="1"/>
     <col min="4" max="4" width="7.1796875" style="4" customWidth="1"/>
     <col min="5" max="5" width="7.81640625" style="4" customWidth="1"/>
     <col min="6" max="6" width="7.1796875" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.26953125" style="4" customWidth="1"/>
     <col min="8" max="8" width="8.81640625" style="4" customWidth="1"/>
     <col min="9" max="9" width="9.1796875" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.54296875" style="4" customWidth="1"/>
     <col min="11" max="16" width="7.1796875" style="4" customWidth="1"/>
     <col min="17" max="17" width="8.54296875" style="4" customWidth="1"/>
     <col min="18" max="18" width="7.1796875" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.1796875" style="4" customWidth="1"/>
     <col min="20" max="20" width="10" style="4" customWidth="1"/>
     <col min="21" max="21" width="9.81640625" style="4" customWidth="1"/>
     <col min="22" max="22" width="8.453125" style="4" customWidth="1"/>
     <col min="23" max="26" width="7.1796875" style="4" customWidth="1"/>
     <col min="27" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.4">
@@ -4273,120 +4292,120 @@
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="1" customFormat="1" ht="73" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="87" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="88" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="89">
-        <v>45658</v>
+        <v>46388</v>
       </c>
       <c r="D9" s="89">
-        <v>45689</v>
+        <v>46419</v>
       </c>
       <c r="E9" s="89">
-        <v>45717</v>
+        <v>46447</v>
       </c>
       <c r="F9" s="89">
-        <v>45748</v>
+        <v>46478</v>
       </c>
       <c r="G9" s="89">
-        <v>45778</v>
+        <v>46508</v>
       </c>
       <c r="H9" s="89">
-        <v>45809</v>
+        <v>46539</v>
       </c>
       <c r="I9" s="89">
-        <v>45839</v>
+        <v>46569</v>
       </c>
       <c r="J9" s="89">
-        <v>45870</v>
+        <v>46600</v>
       </c>
       <c r="K9" s="89">
-        <v>45901</v>
+        <v>46631</v>
       </c>
       <c r="L9" s="89">
-        <v>45931</v>
+        <v>46661</v>
       </c>
       <c r="M9" s="89">
-        <v>45962</v>
+        <v>46692</v>
       </c>
       <c r="N9" s="89">
-        <v>45992</v>
+        <v>46722</v>
       </c>
       <c r="O9" s="89">
-        <v>46023</v>
+        <v>46753</v>
       </c>
       <c r="P9" s="89">
-        <v>46054</v>
+        <v>46784</v>
       </c>
       <c r="Q9" s="89">
-        <v>46082</v>
+        <v>46813</v>
       </c>
       <c r="R9" s="89">
-        <v>46113</v>
+        <v>46844</v>
       </c>
       <c r="S9" s="89">
-        <v>46143</v>
+        <v>46874</v>
       </c>
       <c r="T9" s="89">
-        <v>46174</v>
+        <v>46905</v>
       </c>
       <c r="U9" s="89">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="V9" s="89">
-        <v>46235</v>
+        <v>46966</v>
       </c>
       <c r="W9" s="89">
-        <v>46266</v>
+        <v>46997</v>
       </c>
       <c r="X9" s="89">
-        <v>46296</v>
+        <v>47027</v>
       </c>
       <c r="Y9" s="89">
-        <v>46327</v>
+        <v>47058</v>
       </c>
       <c r="Z9" s="89">
-        <v>46357</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="90" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="91"/>
       <c r="C10" s="92"/>
       <c r="D10" s="92"/>
       <c r="E10" s="92"/>
       <c r="F10" s="92"/>
       <c r="G10" s="92"/>
       <c r="H10" s="92"/>
       <c r="I10" s="92"/>
       <c r="J10" s="92"/>
       <c r="K10" s="92"/>
       <c r="L10" s="92"/>
       <c r="M10" s="92"/>
       <c r="N10" s="92"/>
       <c r="O10" s="92"/>
       <c r="P10" s="92"/>
       <c r="Q10" s="92"/>
       <c r="R10" s="92"/>
       <c r="S10" s="92"/>
       <c r="T10" s="92"/>
@@ -4708,278 +4727,278 @@
       <c r="F21" s="96"/>
       <c r="G21" s="96"/>
       <c r="H21" s="96"/>
       <c r="I21" s="96"/>
       <c r="J21" s="96"/>
       <c r="K21" s="96"/>
       <c r="L21" s="96"/>
       <c r="M21" s="96"/>
       <c r="N21" s="96"/>
       <c r="O21" s="96"/>
       <c r="P21" s="96"/>
       <c r="Q21" s="96"/>
       <c r="R21" s="96"/>
       <c r="S21" s="96"/>
       <c r="T21" s="96"/>
       <c r="U21" s="96"/>
       <c r="V21" s="96"/>
       <c r="W21" s="96"/>
       <c r="X21" s="96"/>
       <c r="Y21" s="96"/>
       <c r="Z21" s="96"/>
     </row>
     <row r="22" spans="1:26" s="26" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="94"/>
       <c r="B22" s="95" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C22" s="97">
-        <v>45658</v>
+        <v>46388</v>
       </c>
       <c r="D22" s="97">
-        <v>45689</v>
+        <v>46419</v>
       </c>
       <c r="E22" s="97">
-        <v>45717</v>
+        <v>46447</v>
       </c>
       <c r="F22" s="97">
-        <v>45748</v>
+        <v>46478</v>
       </c>
       <c r="G22" s="97">
-        <v>45778</v>
+        <v>46508</v>
       </c>
       <c r="H22" s="97">
-        <v>45809</v>
+        <v>46539</v>
       </c>
       <c r="I22" s="97">
-        <v>45839</v>
+        <v>46569</v>
       </c>
       <c r="J22" s="97">
-        <v>45870</v>
+        <v>46600</v>
       </c>
       <c r="K22" s="97">
-        <v>45901</v>
+        <v>46631</v>
       </c>
       <c r="L22" s="97">
-        <v>45931</v>
+        <v>46661</v>
       </c>
       <c r="M22" s="97">
-        <v>45962</v>
+        <v>46692</v>
       </c>
       <c r="N22" s="97">
-        <v>45992</v>
+        <v>46722</v>
       </c>
       <c r="O22" s="97">
-        <v>46023</v>
+        <v>46753</v>
       </c>
       <c r="P22" s="97">
-        <v>46054</v>
+        <v>46784</v>
       </c>
       <c r="Q22" s="97">
-        <v>46082</v>
+        <v>46813</v>
       </c>
       <c r="R22" s="97">
-        <v>46113</v>
+        <v>46844</v>
       </c>
       <c r="S22" s="97">
-        <v>46143</v>
+        <v>46874</v>
       </c>
       <c r="T22" s="97">
-        <v>46174</v>
+        <v>46905</v>
       </c>
       <c r="U22" s="97">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="V22" s="97">
-        <v>46235</v>
+        <v>46966</v>
       </c>
       <c r="W22" s="97">
-        <v>46266</v>
+        <v>46997</v>
       </c>
       <c r="X22" s="97">
-        <v>46296</v>
+        <v>47027</v>
       </c>
       <c r="Y22" s="97">
-        <v>46327</v>
+        <v>47058</v>
       </c>
       <c r="Z22" s="97">
-        <v>46357</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="23" spans="1:26" s="26" customFormat="1" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="114" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="93"/>
       <c r="C23" s="86"/>
       <c r="D23" s="86"/>
       <c r="E23" s="86"/>
       <c r="F23" s="86"/>
       <c r="G23" s="86"/>
       <c r="H23" s="86"/>
       <c r="I23" s="86"/>
       <c r="J23" s="86"/>
       <c r="K23" s="86"/>
       <c r="L23" s="86"/>
       <c r="M23" s="86"/>
       <c r="N23" s="86"/>
       <c r="O23" s="86"/>
       <c r="P23" s="86"/>
       <c r="Q23" s="86"/>
       <c r="R23" s="86"/>
       <c r="S23" s="86"/>
       <c r="T23" s="86"/>
       <c r="U23" s="86"/>
       <c r="V23" s="86"/>
       <c r="W23" s="86"/>
       <c r="X23" s="86"/>
       <c r="Y23" s="86"/>
       <c r="Z23" s="86"/>
     </row>
     <row r="24" spans="1:26" s="26" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="114" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B24" s="93"/>
       <c r="C24" s="86"/>
       <c r="D24" s="86"/>
       <c r="E24" s="86"/>
       <c r="F24" s="86"/>
       <c r="G24" s="86"/>
       <c r="H24" s="86"/>
       <c r="I24" s="86"/>
       <c r="J24" s="86"/>
       <c r="K24" s="86"/>
       <c r="L24" s="86"/>
       <c r="M24" s="86"/>
       <c r="N24" s="86"/>
       <c r="O24" s="86"/>
       <c r="P24" s="86"/>
       <c r="Q24" s="86"/>
       <c r="R24" s="86"/>
       <c r="S24" s="86"/>
       <c r="T24" s="86"/>
       <c r="U24" s="86"/>
       <c r="V24" s="86"/>
       <c r="W24" s="86"/>
       <c r="X24" s="86"/>
       <c r="Y24" s="86"/>
       <c r="Z24" s="86"/>
     </row>
     <row r="25" spans="1:26" s="26" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="114" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B25" s="93"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
       <c r="L25" s="86"/>
       <c r="M25" s="86"/>
       <c r="N25" s="86"/>
       <c r="O25" s="86"/>
       <c r="P25" s="86"/>
       <c r="Q25" s="86"/>
       <c r="R25" s="86"/>
       <c r="S25" s="86"/>
       <c r="T25" s="86"/>
       <c r="U25" s="86"/>
       <c r="V25" s="86"/>
       <c r="W25" s="86"/>
       <c r="X25" s="86"/>
       <c r="Y25" s="86"/>
       <c r="Z25" s="86"/>
     </row>
     <row r="26" spans="1:26" s="26" customFormat="1" ht="41.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="114" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B26" s="93"/>
       <c r="C26" s="86"/>
       <c r="D26" s="86"/>
       <c r="E26" s="86"/>
       <c r="F26" s="86"/>
       <c r="G26" s="86"/>
       <c r="H26" s="86"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="86"/>
       <c r="M26" s="86"/>
       <c r="N26" s="86"/>
       <c r="O26" s="86"/>
       <c r="P26" s="86"/>
       <c r="Q26" s="86"/>
       <c r="R26" s="86"/>
       <c r="S26" s="86"/>
       <c r="T26" s="86"/>
       <c r="U26" s="86"/>
       <c r="V26" s="86"/>
       <c r="W26" s="86"/>
       <c r="X26" s="86"/>
       <c r="Y26" s="86"/>
       <c r="Z26" s="86"/>
     </row>
     <row r="27" spans="1:26" s="26" customFormat="1" ht="38.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="114" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B27" s="93"/>
       <c r="C27" s="86"/>
       <c r="D27" s="86"/>
       <c r="E27" s="86"/>
       <c r="F27" s="86"/>
       <c r="G27" s="86"/>
       <c r="H27" s="86"/>
       <c r="I27" s="86"/>
       <c r="J27" s="86"/>
       <c r="K27" s="86"/>
       <c r="L27" s="86"/>
       <c r="M27" s="86"/>
       <c r="N27" s="86"/>
       <c r="O27" s="86"/>
       <c r="P27" s="86"/>
       <c r="Q27" s="86"/>
       <c r="R27" s="86"/>
       <c r="S27" s="86"/>
       <c r="T27" s="86"/>
       <c r="U27" s="86"/>
       <c r="V27" s="86"/>
       <c r="W27" s="86"/>
       <c r="X27" s="86"/>
       <c r="Y27" s="86"/>
       <c r="Z27" s="86"/>
     </row>
     <row r="28" spans="1:26" s="26" customFormat="1" ht="49" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="114" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B28" s="93"/>
       <c r="C28" s="86"/>
       <c r="D28" s="86"/>
       <c r="E28" s="86"/>
       <c r="F28" s="86"/>
       <c r="G28" s="86"/>
       <c r="H28" s="86"/>
       <c r="I28" s="86"/>
       <c r="J28" s="86"/>
       <c r="K28" s="86"/>
       <c r="L28" s="86"/>
       <c r="M28" s="86"/>
       <c r="N28" s="86"/>
       <c r="O28" s="86"/>
       <c r="P28" s="86"/>
       <c r="Q28" s="86"/>
       <c r="R28" s="86"/>
       <c r="S28" s="86"/>
       <c r="T28" s="86"/>
       <c r="U28" s="86"/>
       <c r="V28" s="86"/>
       <c r="W28" s="86"/>
       <c r="X28" s="86"/>
       <c r="Y28" s="86"/>
@@ -5116,123 +5135,123 @@
       <c r="F33" s="100"/>
       <c r="G33" s="100"/>
       <c r="H33" s="100"/>
       <c r="I33" s="100"/>
       <c r="J33" s="100"/>
       <c r="K33" s="100"/>
       <c r="L33" s="100"/>
       <c r="M33" s="100"/>
       <c r="N33" s="100"/>
       <c r="O33" s="100"/>
       <c r="P33" s="100"/>
       <c r="Q33" s="100"/>
       <c r="R33" s="100"/>
       <c r="S33" s="100"/>
       <c r="T33" s="100"/>
       <c r="U33" s="100"/>
       <c r="V33" s="100"/>
       <c r="W33" s="100"/>
       <c r="X33" s="100"/>
       <c r="Y33" s="100"/>
       <c r="Z33" s="100"/>
     </row>
     <row r="34" spans="1:26" s="26" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="98"/>
       <c r="B34" s="121" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C34" s="101">
-        <v>45658</v>
+        <v>46388</v>
       </c>
       <c r="D34" s="101">
-        <v>45689</v>
+        <v>46419</v>
       </c>
       <c r="E34" s="101">
-        <v>45717</v>
+        <v>46447</v>
       </c>
       <c r="F34" s="101">
-        <v>45748</v>
+        <v>46478</v>
       </c>
       <c r="G34" s="101">
-        <v>45778</v>
+        <v>46508</v>
       </c>
       <c r="H34" s="101">
-        <v>45809</v>
+        <v>46539</v>
       </c>
       <c r="I34" s="101">
-        <v>45839</v>
+        <v>46569</v>
       </c>
       <c r="J34" s="101">
-        <v>45870</v>
+        <v>46600</v>
       </c>
       <c r="K34" s="101">
-        <v>45901</v>
+        <v>46631</v>
       </c>
       <c r="L34" s="101">
-        <v>45931</v>
+        <v>46661</v>
       </c>
       <c r="M34" s="101">
-        <v>45962</v>
+        <v>46692</v>
       </c>
       <c r="N34" s="101">
-        <v>45992</v>
+        <v>46722</v>
       </c>
       <c r="O34" s="101">
-        <v>46023</v>
+        <v>46753</v>
       </c>
       <c r="P34" s="101">
-        <v>46054</v>
+        <v>46784</v>
       </c>
       <c r="Q34" s="101">
-        <v>46082</v>
+        <v>46813</v>
       </c>
       <c r="R34" s="101">
-        <v>46113</v>
+        <v>46844</v>
       </c>
       <c r="S34" s="101">
-        <v>46143</v>
+        <v>46874</v>
       </c>
       <c r="T34" s="101">
-        <v>46174</v>
+        <v>46905</v>
       </c>
       <c r="U34" s="101">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="V34" s="101">
-        <v>46235</v>
+        <v>46966</v>
       </c>
       <c r="W34" s="101">
-        <v>46266</v>
+        <v>46997</v>
       </c>
       <c r="X34" s="101">
-        <v>46296</v>
+        <v>47027</v>
       </c>
       <c r="Y34" s="101">
-        <v>46327</v>
+        <v>47058</v>
       </c>
       <c r="Z34" s="101">
-        <v>46357</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="35" spans="1:26" s="26" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="116" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="102"/>
       <c r="C35" s="103"/>
       <c r="D35" s="103"/>
       <c r="E35" s="103"/>
       <c r="F35" s="103"/>
       <c r="G35" s="103"/>
       <c r="H35" s="103"/>
       <c r="I35" s="103"/>
       <c r="J35" s="103"/>
       <c r="K35" s="103"/>
       <c r="L35" s="103"/>
       <c r="M35" s="103"/>
       <c r="N35" s="103"/>
       <c r="O35" s="103"/>
       <c r="P35" s="103"/>
       <c r="Q35" s="103"/>
       <c r="R35" s="103"/>
       <c r="S35" s="103"/>
       <c r="T35" s="103"/>
@@ -5493,154 +5512,154 @@
       <c r="E44" s="103"/>
       <c r="F44" s="103"/>
       <c r="G44" s="103"/>
       <c r="H44" s="103"/>
       <c r="I44" s="103"/>
       <c r="J44" s="103"/>
       <c r="K44" s="103"/>
       <c r="L44" s="103"/>
       <c r="M44" s="103"/>
       <c r="N44" s="103"/>
       <c r="O44" s="103"/>
       <c r="P44" s="103"/>
       <c r="Q44" s="103"/>
       <c r="R44" s="103"/>
       <c r="S44" s="103"/>
       <c r="T44" s="103"/>
       <c r="U44" s="103"/>
       <c r="V44" s="103"/>
       <c r="W44" s="103"/>
       <c r="X44" s="103"/>
       <c r="Y44" s="103"/>
       <c r="Z44" s="103"/>
     </row>
     <row r="45" spans="1:26" s="28" customFormat="1" ht="14" x14ac:dyDescent="0.35">
       <c r="A45" s="27" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B45" s="104"/>
       <c r="C45" s="105"/>
       <c r="D45" s="105"/>
       <c r="E45" s="105"/>
       <c r="F45" s="105"/>
       <c r="G45" s="105"/>
       <c r="H45" s="105"/>
       <c r="I45" s="105"/>
       <c r="J45" s="105"/>
       <c r="K45" s="105"/>
       <c r="L45" s="105"/>
       <c r="M45" s="105"/>
       <c r="N45" s="105"/>
       <c r="O45" s="105"/>
       <c r="P45" s="105"/>
       <c r="Q45" s="105"/>
       <c r="R45" s="105"/>
       <c r="S45" s="105"/>
       <c r="T45" s="105"/>
       <c r="U45" s="105"/>
       <c r="V45" s="105"/>
       <c r="W45" s="105"/>
       <c r="X45" s="105"/>
       <c r="Y45" s="105"/>
       <c r="Z45" s="105"/>
     </row>
     <row r="46" spans="1:26" s="28" customFormat="1" ht="14" x14ac:dyDescent="0.35">
       <c r="A46" s="27"/>
       <c r="B46" s="122" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C46" s="106">
-        <v>45658</v>
+        <v>46388</v>
       </c>
       <c r="D46" s="106">
-        <v>45689</v>
+        <v>46419</v>
       </c>
       <c r="E46" s="106">
-        <v>45717</v>
+        <v>46447</v>
       </c>
       <c r="F46" s="106">
-        <v>45748</v>
+        <v>46478</v>
       </c>
       <c r="G46" s="106">
-        <v>45778</v>
+        <v>46508</v>
       </c>
       <c r="H46" s="106">
-        <v>45809</v>
+        <v>46539</v>
       </c>
       <c r="I46" s="106">
-        <v>45839</v>
+        <v>46569</v>
       </c>
       <c r="J46" s="106">
-        <v>45870</v>
+        <v>46600</v>
       </c>
       <c r="K46" s="106">
-        <v>45901</v>
+        <v>46631</v>
       </c>
       <c r="L46" s="106">
-        <v>45931</v>
+        <v>46661</v>
       </c>
       <c r="M46" s="106">
-        <v>45962</v>
+        <v>46692</v>
       </c>
       <c r="N46" s="106">
-        <v>45992</v>
+        <v>46722</v>
       </c>
       <c r="O46" s="106">
-        <v>46023</v>
+        <v>46753</v>
       </c>
       <c r="P46" s="106">
-        <v>46054</v>
+        <v>46784</v>
       </c>
       <c r="Q46" s="106">
-        <v>46082</v>
+        <v>46813</v>
       </c>
       <c r="R46" s="106">
-        <v>46113</v>
+        <v>46844</v>
       </c>
       <c r="S46" s="106">
-        <v>46143</v>
+        <v>46874</v>
       </c>
       <c r="T46" s="106">
-        <v>46174</v>
+        <v>46905</v>
       </c>
       <c r="U46" s="106">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="V46" s="106">
-        <v>46235</v>
+        <v>46966</v>
       </c>
       <c r="W46" s="106">
-        <v>46266</v>
+        <v>46997</v>
       </c>
       <c r="X46" s="106">
-        <v>46296</v>
+        <v>47027</v>
       </c>
       <c r="Y46" s="106">
-        <v>46327</v>
+        <v>47058</v>
       </c>
       <c r="Z46" s="106">
-        <v>46357</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="47" spans="1:26" s="28" customFormat="1" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="128" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="102"/>
       <c r="C47" s="107"/>
       <c r="D47" s="107"/>
       <c r="E47" s="107"/>
       <c r="F47" s="107"/>
       <c r="G47" s="107"/>
       <c r="H47" s="107"/>
       <c r="I47" s="107"/>
       <c r="J47" s="107"/>
       <c r="K47" s="107"/>
       <c r="L47" s="107"/>
       <c r="M47" s="107"/>
       <c r="N47" s="107"/>
       <c r="O47" s="107"/>
       <c r="P47" s="107"/>
       <c r="Q47" s="107"/>
       <c r="R47" s="107"/>
       <c r="S47" s="107"/>
       <c r="T47" s="107"/>
@@ -5812,123 +5831,123 @@
       <c r="F53" s="110"/>
       <c r="G53" s="110"/>
       <c r="H53" s="110"/>
       <c r="I53" s="110"/>
       <c r="J53" s="110"/>
       <c r="K53" s="110"/>
       <c r="L53" s="110"/>
       <c r="M53" s="110"/>
       <c r="N53" s="110"/>
       <c r="O53" s="110"/>
       <c r="P53" s="110"/>
       <c r="Q53" s="110"/>
       <c r="R53" s="110"/>
       <c r="S53" s="110"/>
       <c r="T53" s="110"/>
       <c r="U53" s="110"/>
       <c r="V53" s="110"/>
       <c r="W53" s="110"/>
       <c r="X53" s="110"/>
       <c r="Y53" s="110"/>
       <c r="Z53" s="110"/>
     </row>
     <row r="54" spans="1:26" s="28" customFormat="1" ht="14" x14ac:dyDescent="0.35">
       <c r="A54" s="108"/>
       <c r="B54" s="123" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C54" s="111">
-        <v>45658</v>
+        <v>46388</v>
       </c>
       <c r="D54" s="111">
-        <v>45689</v>
+        <v>46419</v>
       </c>
       <c r="E54" s="111">
-        <v>45717</v>
+        <v>46447</v>
       </c>
       <c r="F54" s="111">
-        <v>45748</v>
+        <v>46478</v>
       </c>
       <c r="G54" s="111">
-        <v>45778</v>
+        <v>46508</v>
       </c>
       <c r="H54" s="111">
-        <v>45809</v>
+        <v>46539</v>
       </c>
       <c r="I54" s="111">
-        <v>45839</v>
+        <v>46569</v>
       </c>
       <c r="J54" s="111">
-        <v>45870</v>
+        <v>46600</v>
       </c>
       <c r="K54" s="111">
-        <v>45901</v>
+        <v>46631</v>
       </c>
       <c r="L54" s="111">
-        <v>45931</v>
+        <v>46661</v>
       </c>
       <c r="M54" s="111">
-        <v>45962</v>
+        <v>46692</v>
       </c>
       <c r="N54" s="111">
-        <v>45992</v>
+        <v>46722</v>
       </c>
       <c r="O54" s="111">
-        <v>46023</v>
+        <v>46753</v>
       </c>
       <c r="P54" s="111">
-        <v>46054</v>
+        <v>46784</v>
       </c>
       <c r="Q54" s="111">
-        <v>46082</v>
+        <v>46813</v>
       </c>
       <c r="R54" s="111">
-        <v>46113</v>
+        <v>46844</v>
       </c>
       <c r="S54" s="111">
-        <v>46143</v>
+        <v>46874</v>
       </c>
       <c r="T54" s="111">
-        <v>46174</v>
+        <v>46905</v>
       </c>
       <c r="U54" s="111">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="V54" s="111">
-        <v>46235</v>
+        <v>46966</v>
       </c>
       <c r="W54" s="111">
-        <v>46266</v>
+        <v>46997</v>
       </c>
       <c r="X54" s="111">
-        <v>46296</v>
+        <v>47027</v>
       </c>
       <c r="Y54" s="111">
-        <v>46327</v>
+        <v>47058</v>
       </c>
       <c r="Z54" s="111">
-        <v>46357</v>
+        <v>47088</v>
       </c>
     </row>
     <row r="55" spans="1:26" s="28" customFormat="1" ht="45.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="118" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="102"/>
       <c r="C55" s="107"/>
       <c r="D55" s="107"/>
       <c r="E55" s="107"/>
       <c r="F55" s="107"/>
       <c r="G55" s="107"/>
       <c r="H55" s="107"/>
       <c r="I55" s="107"/>
       <c r="J55" s="107"/>
       <c r="K55" s="107"/>
       <c r="L55" s="107"/>
       <c r="M55" s="107"/>
       <c r="N55" s="107"/>
       <c r="O55" s="107"/>
       <c r="P55" s="107"/>
       <c r="Q55" s="107"/>
       <c r="R55" s="107"/>
       <c r="S55" s="107"/>
       <c r="T55" s="107"/>
@@ -5948,80 +5967,80 @@
       <c r="D56" s="103"/>
       <c r="E56" s="103"/>
       <c r="F56" s="103"/>
       <c r="G56" s="103"/>
       <c r="H56" s="103"/>
       <c r="I56" s="103"/>
       <c r="J56" s="103"/>
       <c r="K56" s="103"/>
       <c r="L56" s="103"/>
       <c r="M56" s="103"/>
       <c r="N56" s="103"/>
       <c r="O56" s="103"/>
       <c r="P56" s="103"/>
       <c r="Q56" s="103"/>
       <c r="R56" s="103"/>
       <c r="S56" s="103"/>
       <c r="T56" s="103"/>
       <c r="U56" s="103"/>
       <c r="V56" s="103"/>
       <c r="W56" s="103"/>
       <c r="X56" s="103"/>
       <c r="Y56" s="103"/>
       <c r="Z56" s="103"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="rUAk7fRXcnya/t2UVFtkUxhSujE3uTIe50MGykKKrbHVah1ovFpnZUqJ6zQJqcwfg0rNkxsCa24blD7YeOXGgQ==" saltValue="OyxcrmSiP5jTxe62NFr02A==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="BnAjYn5iOQd/VfpYKHZJlqyFnjWSoxo1QD7zZNHQHW8KKZ94g5YQ9tipFYDhCeLsvzFPWSvT9GWwDFbns1CeDg==" saltValue="GIMyUYsDuAqb4nGkzSlcOQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <protectedRanges>
     <protectedRange sqref="B55:Z56" name="Interval6"/>
     <protectedRange sqref="B47:Z52" name="Interval5"/>
     <protectedRange sqref="B35:Z44" name="Interval4"/>
     <protectedRange sqref="B23:Z32" name="Interval3"/>
     <protectedRange sqref="B3:B4" name="Interval1"/>
     <protectedRange sqref="B11:Z20" name="Interval2"/>
   </protectedRanges>
   <dataValidations disablePrompts="1" count="1">
-    <dataValidation operator="equal" allowBlank="1" showErrorMessage="1" sqref="D3:D5"/>
+    <dataValidation operator="equal" allowBlank="1" showErrorMessage="1" sqref="D3:D5" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AA1002"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:C9"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.453125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27.90625" style="30" customWidth="1"/>
     <col min="2" max="2" width="20.6328125" style="30" customWidth="1"/>
     <col min="3" max="3" width="63.36328125" style="30" customWidth="1"/>
     <col min="4" max="16" width="14.6328125" style="30" customWidth="1"/>
     <col min="17" max="17" width="20.453125" style="30" customWidth="1"/>
     <col min="18" max="16384" width="14.453125" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="29"/>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
@@ -6052,51 +6071,51 @@
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
       <c r="N2" s="32"/>
       <c r="O2" s="32"/>
       <c r="P2" s="32"/>
       <c r="Q2" s="32"/>
       <c r="R2" s="29"/>
       <c r="S2" s="29"/>
       <c r="T2" s="29"/>
       <c r="U2" s="29"/>
       <c r="V2" s="29"/>
       <c r="W2" s="29"/>
       <c r="X2" s="29"/>
       <c r="Y2" s="29"/>
       <c r="Z2" s="29"/>
       <c r="AA2" s="29"/>
     </row>
     <row r="3" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="29"/>
       <c r="V3" s="29"/>
       <c r="W3" s="29"/>
       <c r="X3" s="29"/>
       <c r="Y3" s="29"/>
@@ -6114,91 +6133,91 @@
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
     </row>
     <row r="5" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="184">
+      <c r="B5" s="164">
         <f>ENTITATS!B4</f>
         <v>0</v>
       </c>
-      <c r="C5" s="185"/>
-[...1 lines deleted...]
-      <c r="E5" s="186"/>
+      <c r="C5" s="165"/>
+      <c r="D5" s="165"/>
+      <c r="E5" s="166"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="35"/>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="35"/>
       <c r="S5" s="35"/>
       <c r="T5" s="35"/>
       <c r="U5" s="35"/>
       <c r="V5" s="35"/>
       <c r="W5" s="35"/>
       <c r="X5" s="35"/>
       <c r="Y5" s="35"/>
       <c r="Z5" s="35"/>
       <c r="AA5" s="35"/>
     </row>
     <row r="6" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B6" s="184">
+      <c r="B6" s="164">
         <f>ENTITATS!B5</f>
         <v>0</v>
       </c>
-      <c r="C6" s="185"/>
-[...1 lines deleted...]
-      <c r="E6" s="186"/>
+      <c r="C6" s="165"/>
+      <c r="D6" s="165"/>
+      <c r="E6" s="166"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="35"/>
       <c r="L6" s="35"/>
       <c r="M6" s="35"/>
       <c r="N6" s="35"/>
       <c r="O6" s="35"/>
       <c r="P6" s="35"/>
       <c r="Q6" s="35"/>
       <c r="R6" s="35"/>
       <c r="S6" s="35"/>
       <c r="T6" s="35"/>
       <c r="U6" s="35"/>
       <c r="V6" s="35"/>
       <c r="W6" s="35"/>
       <c r="X6" s="35"/>
       <c r="Y6" s="35"/>
       <c r="Z6" s="35"/>
       <c r="AA6" s="35"/>
     </row>
     <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="29"/>
@@ -6242,54 +6261,54 @@
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
       <c r="P8" s="37"/>
       <c r="Q8" s="38"/>
       <c r="R8" s="29"/>
       <c r="S8" s="29"/>
       <c r="T8" s="29"/>
       <c r="U8" s="29"/>
       <c r="V8" s="29"/>
       <c r="W8" s="29"/>
       <c r="X8" s="29"/>
       <c r="Y8" s="29"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
     </row>
     <row r="9" spans="1:27" ht="91" x14ac:dyDescent="0.35">
       <c r="A9" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="199" t="s">
-        <v>103</v>
+      <c r="B9" s="179" t="s">
+        <v>101</v>
       </c>
-      <c r="C9" s="200"/>
+      <c r="C9" s="180"/>
       <c r="D9" s="39" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="40" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="40" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="40" t="s">
         <v>2</v>
       </c>
       <c r="K9" s="40" t="s">
         <v>3</v>
       </c>
       <c r="L9" s="40" t="s">
@@ -6300,707 +6319,707 @@
       </c>
       <c r="N9" s="40" t="s">
         <v>17</v>
       </c>
       <c r="O9" s="40" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="40" t="s">
         <v>11</v>
       </c>
       <c r="Q9" s="41" t="s">
         <v>4</v>
       </c>
       <c r="R9" s="35"/>
       <c r="S9" s="35"/>
       <c r="T9" s="35"/>
       <c r="U9" s="35"/>
       <c r="V9" s="35"/>
       <c r="W9" s="35"/>
       <c r="X9" s="35"/>
       <c r="Y9" s="35"/>
       <c r="Z9" s="35"/>
       <c r="AA9" s="35"/>
     </row>
     <row r="10" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="187" t="s">
-        <v>75</v>
+      <c r="A10" s="167" t="s">
+        <v>74</v>
       </c>
-      <c r="B10" s="201"/>
-      <c r="C10" s="202"/>
+      <c r="B10" s="181"/>
+      <c r="C10" s="182"/>
       <c r="D10" s="142"/>
       <c r="E10" s="143"/>
       <c r="F10" s="143"/>
       <c r="G10" s="143"/>
       <c r="H10" s="143"/>
       <c r="I10" s="143"/>
       <c r="J10" s="143"/>
       <c r="K10" s="143"/>
       <c r="L10" s="143"/>
       <c r="M10" s="143"/>
       <c r="N10" s="143"/>
       <c r="O10" s="143"/>
       <c r="P10" s="143"/>
       <c r="Q10" s="144">
         <f t="shared" ref="Q10:Q29" si="0">SUM(D10:P10)</f>
         <v>0</v>
       </c>
       <c r="R10" s="35"/>
       <c r="S10" s="35"/>
       <c r="T10" s="35"/>
       <c r="U10" s="35"/>
       <c r="V10" s="35"/>
       <c r="W10" s="35"/>
       <c r="X10" s="35"/>
       <c r="Y10" s="35"/>
       <c r="Z10" s="35"/>
       <c r="AA10" s="35"/>
     </row>
     <row r="11" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="188"/>
-[...1 lines deleted...]
-      <c r="C11" s="204"/>
+      <c r="A11" s="168"/>
+      <c r="B11" s="183"/>
+      <c r="C11" s="184"/>
       <c r="D11" s="145"/>
       <c r="E11" s="145"/>
       <c r="F11" s="145"/>
       <c r="G11" s="145"/>
       <c r="H11" s="145"/>
       <c r="I11" s="145"/>
       <c r="J11" s="145"/>
       <c r="K11" s="145"/>
       <c r="L11" s="145"/>
       <c r="M11" s="145"/>
       <c r="N11" s="145"/>
       <c r="O11" s="145"/>
       <c r="P11" s="145"/>
       <c r="Q11" s="144">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R11" s="35"/>
       <c r="S11" s="35"/>
       <c r="T11" s="35"/>
       <c r="U11" s="35"/>
       <c r="V11" s="35"/>
       <c r="W11" s="35"/>
       <c r="X11" s="35"/>
       <c r="Y11" s="35"/>
       <c r="Z11" s="35"/>
       <c r="AA11" s="35"/>
     </row>
     <row r="12" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="188"/>
-[...1 lines deleted...]
-      <c r="C12" s="202"/>
+      <c r="A12" s="168"/>
+      <c r="B12" s="181"/>
+      <c r="C12" s="182"/>
       <c r="D12" s="142"/>
       <c r="E12" s="143"/>
       <c r="F12" s="143"/>
       <c r="G12" s="143"/>
       <c r="H12" s="143"/>
       <c r="I12" s="143"/>
       <c r="J12" s="143"/>
       <c r="K12" s="143"/>
       <c r="L12" s="143"/>
       <c r="M12" s="143"/>
       <c r="N12" s="143"/>
       <c r="O12" s="143"/>
       <c r="P12" s="143"/>
       <c r="Q12" s="144">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R12" s="35"/>
       <c r="S12" s="35"/>
       <c r="T12" s="35"/>
       <c r="U12" s="35"/>
       <c r="V12" s="35"/>
       <c r="W12" s="35"/>
       <c r="X12" s="35"/>
       <c r="Y12" s="35"/>
       <c r="Z12" s="35"/>
       <c r="AA12" s="35"/>
     </row>
     <row r="13" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="189"/>
-[...1 lines deleted...]
-      <c r="C13" s="204"/>
+      <c r="A13" s="169"/>
+      <c r="B13" s="183"/>
+      <c r="C13" s="184"/>
       <c r="D13" s="145"/>
       <c r="E13" s="145"/>
       <c r="F13" s="145"/>
       <c r="G13" s="145"/>
       <c r="H13" s="145"/>
       <c r="I13" s="145"/>
       <c r="J13" s="145"/>
       <c r="K13" s="145"/>
       <c r="L13" s="145"/>
       <c r="M13" s="145"/>
       <c r="N13" s="145"/>
       <c r="O13" s="145"/>
       <c r="P13" s="145"/>
       <c r="Q13" s="144">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R13" s="35"/>
       <c r="S13" s="35"/>
       <c r="T13" s="35"/>
       <c r="U13" s="35"/>
       <c r="V13" s="35"/>
       <c r="W13" s="35"/>
       <c r="X13" s="35"/>
       <c r="Y13" s="35"/>
       <c r="Z13" s="35"/>
       <c r="AA13" s="35"/>
     </row>
     <row r="14" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="190" t="s">
+      <c r="A14" s="170" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="172"/>
-      <c r="C14" s="173"/>
+      <c r="B14" s="185"/>
+      <c r="C14" s="186"/>
       <c r="D14" s="146"/>
       <c r="E14" s="147"/>
       <c r="F14" s="147"/>
       <c r="G14" s="147"/>
       <c r="H14" s="147"/>
       <c r="I14" s="147"/>
       <c r="J14" s="147"/>
       <c r="K14" s="147"/>
       <c r="L14" s="147"/>
       <c r="M14" s="147"/>
       <c r="N14" s="147"/>
       <c r="O14" s="147"/>
       <c r="P14" s="147"/>
       <c r="Q14" s="148">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R14" s="35"/>
       <c r="S14" s="35"/>
       <c r="T14" s="35"/>
       <c r="U14" s="35"/>
       <c r="V14" s="35"/>
       <c r="W14" s="35"/>
       <c r="X14" s="35"/>
       <c r="Y14" s="35"/>
       <c r="Z14" s="35"/>
       <c r="AA14" s="35"/>
     </row>
     <row r="15" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="191"/>
-[...1 lines deleted...]
-      <c r="C15" s="171"/>
+      <c r="A15" s="171"/>
+      <c r="B15" s="187"/>
+      <c r="C15" s="188"/>
       <c r="D15" s="149"/>
       <c r="E15" s="149"/>
       <c r="F15" s="149"/>
       <c r="G15" s="149"/>
       <c r="H15" s="149"/>
       <c r="I15" s="149"/>
       <c r="J15" s="149"/>
       <c r="K15" s="149"/>
       <c r="L15" s="149"/>
       <c r="M15" s="149"/>
       <c r="N15" s="149"/>
       <c r="O15" s="149"/>
       <c r="P15" s="149"/>
       <c r="Q15" s="148">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R15" s="35"/>
       <c r="S15" s="35"/>
       <c r="T15" s="35"/>
       <c r="U15" s="35"/>
       <c r="V15" s="35"/>
       <c r="W15" s="35"/>
       <c r="X15" s="35"/>
       <c r="Y15" s="35"/>
       <c r="Z15" s="35"/>
       <c r="AA15" s="35"/>
     </row>
     <row r="16" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="191"/>
-[...1 lines deleted...]
-      <c r="C16" s="173"/>
+      <c r="A16" s="171"/>
+      <c r="B16" s="185"/>
+      <c r="C16" s="186"/>
       <c r="D16" s="146"/>
       <c r="E16" s="147"/>
       <c r="F16" s="147"/>
       <c r="G16" s="147"/>
       <c r="H16" s="147"/>
       <c r="I16" s="147"/>
       <c r="J16" s="147"/>
       <c r="K16" s="147"/>
       <c r="L16" s="147"/>
       <c r="M16" s="147"/>
       <c r="N16" s="147"/>
       <c r="O16" s="147"/>
       <c r="P16" s="147"/>
       <c r="Q16" s="148">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R16" s="35"/>
       <c r="S16" s="35"/>
       <c r="T16" s="35"/>
       <c r="U16" s="35"/>
       <c r="V16" s="35"/>
       <c r="W16" s="35"/>
       <c r="X16" s="35"/>
       <c r="Y16" s="35"/>
       <c r="Z16" s="35"/>
       <c r="AA16" s="35"/>
     </row>
     <row r="17" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="192"/>
-[...1 lines deleted...]
-      <c r="C17" s="171"/>
+      <c r="A17" s="172"/>
+      <c r="B17" s="187"/>
+      <c r="C17" s="188"/>
       <c r="D17" s="149"/>
       <c r="E17" s="149"/>
       <c r="F17" s="149"/>
       <c r="G17" s="149"/>
       <c r="H17" s="149"/>
       <c r="I17" s="149"/>
       <c r="J17" s="149"/>
       <c r="K17" s="149"/>
       <c r="L17" s="149"/>
       <c r="M17" s="149"/>
       <c r="N17" s="149"/>
       <c r="O17" s="149"/>
       <c r="P17" s="149"/>
       <c r="Q17" s="148">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R17" s="35"/>
       <c r="S17" s="35"/>
       <c r="T17" s="35"/>
       <c r="U17" s="35"/>
       <c r="V17" s="35"/>
       <c r="W17" s="35"/>
       <c r="X17" s="35"/>
       <c r="Y17" s="35"/>
       <c r="Z17" s="35"/>
       <c r="AA17" s="35"/>
     </row>
     <row r="18" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="161" t="s">
+      <c r="A18" s="191" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="180"/>
-      <c r="C18" s="181"/>
+      <c r="B18" s="189"/>
+      <c r="C18" s="190"/>
       <c r="D18" s="138"/>
       <c r="E18" s="139"/>
       <c r="F18" s="139"/>
       <c r="G18" s="139"/>
       <c r="H18" s="139"/>
       <c r="I18" s="139"/>
       <c r="J18" s="139"/>
       <c r="K18" s="139"/>
       <c r="L18" s="139"/>
       <c r="M18" s="139"/>
       <c r="N18" s="139"/>
       <c r="O18" s="139"/>
       <c r="P18" s="139"/>
       <c r="Q18" s="140">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R18" s="35"/>
       <c r="S18" s="35"/>
       <c r="T18" s="35"/>
       <c r="U18" s="35"/>
       <c r="V18" s="35"/>
       <c r="W18" s="35"/>
       <c r="X18" s="35"/>
       <c r="Y18" s="35"/>
       <c r="Z18" s="35"/>
       <c r="AA18" s="35"/>
     </row>
     <row r="19" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="162"/>
-[...1 lines deleted...]
-      <c r="C19" s="175"/>
+      <c r="A19" s="192"/>
+      <c r="B19" s="202"/>
+      <c r="C19" s="203"/>
       <c r="D19" s="141"/>
       <c r="E19" s="141"/>
       <c r="F19" s="141"/>
       <c r="G19" s="141"/>
       <c r="H19" s="141"/>
       <c r="I19" s="141"/>
       <c r="J19" s="141"/>
       <c r="K19" s="141"/>
       <c r="L19" s="141"/>
       <c r="M19" s="141"/>
       <c r="N19" s="141"/>
       <c r="O19" s="141"/>
       <c r="P19" s="141"/>
       <c r="Q19" s="140">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R19" s="35"/>
       <c r="S19" s="35"/>
       <c r="T19" s="35"/>
       <c r="U19" s="35"/>
       <c r="V19" s="35"/>
       <c r="W19" s="35"/>
       <c r="X19" s="35"/>
       <c r="Y19" s="35"/>
       <c r="Z19" s="35"/>
       <c r="AA19" s="35"/>
     </row>
     <row r="20" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="162"/>
-[...1 lines deleted...]
-      <c r="C20" s="181"/>
+      <c r="A20" s="192"/>
+      <c r="B20" s="189"/>
+      <c r="C20" s="190"/>
       <c r="D20" s="138"/>
       <c r="E20" s="139"/>
       <c r="F20" s="139"/>
       <c r="G20" s="139"/>
       <c r="H20" s="139"/>
       <c r="I20" s="139"/>
       <c r="J20" s="139"/>
       <c r="K20" s="139"/>
       <c r="L20" s="139"/>
       <c r="M20" s="139"/>
       <c r="N20" s="139"/>
       <c r="O20" s="139"/>
       <c r="P20" s="139"/>
       <c r="Q20" s="140">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R20" s="35"/>
       <c r="S20" s="35"/>
       <c r="T20" s="35"/>
       <c r="U20" s="35"/>
       <c r="V20" s="35"/>
       <c r="W20" s="35"/>
       <c r="X20" s="35"/>
       <c r="Y20" s="35"/>
       <c r="Z20" s="35"/>
       <c r="AA20" s="35"/>
     </row>
     <row r="21" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="163"/>
-[...1 lines deleted...]
-      <c r="C21" s="175"/>
+      <c r="A21" s="193"/>
+      <c r="B21" s="202"/>
+      <c r="C21" s="203"/>
       <c r="D21" s="141"/>
       <c r="E21" s="141"/>
       <c r="F21" s="141"/>
       <c r="G21" s="141"/>
       <c r="H21" s="141"/>
       <c r="I21" s="141"/>
       <c r="J21" s="141"/>
       <c r="K21" s="141"/>
       <c r="L21" s="141"/>
       <c r="M21" s="141"/>
       <c r="N21" s="141"/>
       <c r="O21" s="141"/>
       <c r="P21" s="141"/>
       <c r="Q21" s="140">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R21" s="35"/>
       <c r="S21" s="35"/>
       <c r="T21" s="35"/>
       <c r="U21" s="35"/>
       <c r="V21" s="35"/>
       <c r="W21" s="35"/>
       <c r="X21" s="35"/>
       <c r="Y21" s="35"/>
       <c r="Z21" s="35"/>
       <c r="AA21" s="35"/>
     </row>
     <row r="22" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="193" t="s">
+      <c r="A22" s="173" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="178"/>
-      <c r="C22" s="179"/>
+      <c r="B22" s="200"/>
+      <c r="C22" s="201"/>
       <c r="D22" s="130"/>
       <c r="E22" s="131"/>
       <c r="F22" s="131"/>
       <c r="G22" s="131"/>
       <c r="H22" s="131"/>
       <c r="I22" s="131"/>
       <c r="J22" s="131"/>
       <c r="K22" s="131"/>
       <c r="L22" s="131"/>
       <c r="M22" s="131"/>
       <c r="N22" s="131"/>
       <c r="O22" s="131"/>
       <c r="P22" s="131"/>
       <c r="Q22" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R22" s="35"/>
       <c r="S22" s="35"/>
       <c r="T22" s="35"/>
       <c r="U22" s="35"/>
       <c r="V22" s="35"/>
       <c r="W22" s="35"/>
       <c r="X22" s="35"/>
       <c r="Y22" s="35"/>
       <c r="Z22" s="35"/>
       <c r="AA22" s="35"/>
     </row>
     <row r="23" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="194"/>
-[...1 lines deleted...]
-      <c r="C23" s="177"/>
+      <c r="A23" s="174"/>
+      <c r="B23" s="204"/>
+      <c r="C23" s="205"/>
       <c r="D23" s="133"/>
       <c r="E23" s="133"/>
       <c r="F23" s="133"/>
       <c r="G23" s="133"/>
       <c r="H23" s="133"/>
       <c r="I23" s="133"/>
       <c r="J23" s="133"/>
       <c r="K23" s="133"/>
       <c r="L23" s="133"/>
       <c r="M23" s="133"/>
       <c r="N23" s="133"/>
       <c r="O23" s="133"/>
       <c r="P23" s="133"/>
       <c r="Q23" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R23" s="35"/>
       <c r="S23" s="35"/>
       <c r="T23" s="35"/>
       <c r="U23" s="35"/>
       <c r="V23" s="35"/>
       <c r="W23" s="35"/>
       <c r="X23" s="35"/>
       <c r="Y23" s="35"/>
       <c r="Z23" s="35"/>
       <c r="AA23" s="35"/>
     </row>
     <row r="24" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="194"/>
-[...1 lines deleted...]
-      <c r="C24" s="179"/>
+      <c r="A24" s="174"/>
+      <c r="B24" s="200"/>
+      <c r="C24" s="201"/>
       <c r="D24" s="130"/>
       <c r="E24" s="131"/>
       <c r="F24" s="131"/>
       <c r="G24" s="131"/>
       <c r="H24" s="131"/>
       <c r="I24" s="131"/>
       <c r="J24" s="131"/>
       <c r="K24" s="131"/>
       <c r="L24" s="131"/>
       <c r="M24" s="131"/>
       <c r="N24" s="131"/>
       <c r="O24" s="131"/>
       <c r="P24" s="131"/>
       <c r="Q24" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="35"/>
     </row>
     <row r="25" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="195"/>
-[...1 lines deleted...]
-      <c r="C25" s="165"/>
+      <c r="A25" s="175"/>
+      <c r="B25" s="194"/>
+      <c r="C25" s="195"/>
       <c r="D25" s="125"/>
       <c r="E25" s="125"/>
       <c r="F25" s="125"/>
       <c r="G25" s="125"/>
       <c r="H25" s="125"/>
       <c r="I25" s="125"/>
       <c r="J25" s="125"/>
       <c r="K25" s="125"/>
       <c r="L25" s="125"/>
       <c r="M25" s="125"/>
       <c r="N25" s="125"/>
       <c r="O25" s="125"/>
       <c r="P25" s="125"/>
       <c r="Q25" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
       <c r="T25" s="35"/>
       <c r="U25" s="35"/>
       <c r="V25" s="35"/>
       <c r="W25" s="35"/>
       <c r="X25" s="35"/>
       <c r="Y25" s="35"/>
       <c r="Z25" s="35"/>
       <c r="AA25" s="35"/>
     </row>
     <row r="26" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="196" t="s">
+      <c r="A26" s="176" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="166"/>
-      <c r="C26" s="167"/>
+      <c r="B26" s="196"/>
+      <c r="C26" s="197"/>
       <c r="D26" s="134"/>
       <c r="E26" s="135"/>
       <c r="F26" s="135"/>
       <c r="G26" s="135"/>
       <c r="H26" s="135"/>
       <c r="I26" s="135"/>
       <c r="J26" s="135"/>
       <c r="K26" s="135"/>
       <c r="L26" s="135"/>
       <c r="M26" s="135"/>
       <c r="N26" s="135"/>
       <c r="O26" s="135"/>
       <c r="P26" s="135"/>
       <c r="Q26" s="136">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R26" s="35"/>
       <c r="S26" s="35"/>
       <c r="T26" s="35"/>
       <c r="U26" s="35"/>
       <c r="V26" s="35"/>
       <c r="W26" s="35"/>
       <c r="X26" s="35"/>
       <c r="Y26" s="35"/>
       <c r="Z26" s="35"/>
       <c r="AA26" s="35"/>
     </row>
     <row r="27" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="197"/>
-[...1 lines deleted...]
-      <c r="C27" s="169"/>
+      <c r="A27" s="177"/>
+      <c r="B27" s="198"/>
+      <c r="C27" s="199"/>
       <c r="D27" s="137"/>
       <c r="E27" s="137"/>
       <c r="F27" s="137"/>
       <c r="G27" s="137"/>
       <c r="H27" s="137"/>
       <c r="I27" s="137"/>
       <c r="J27" s="137"/>
       <c r="K27" s="137"/>
       <c r="L27" s="137"/>
       <c r="M27" s="137"/>
       <c r="N27" s="137"/>
       <c r="O27" s="137"/>
       <c r="P27" s="137"/>
       <c r="Q27" s="136">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R27" s="35"/>
       <c r="S27" s="35"/>
       <c r="T27" s="35"/>
       <c r="U27" s="35"/>
       <c r="V27" s="35"/>
       <c r="W27" s="35"/>
       <c r="X27" s="35"/>
       <c r="Y27" s="35"/>
       <c r="Z27" s="35"/>
       <c r="AA27" s="35"/>
     </row>
     <row r="28" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="197"/>
-[...1 lines deleted...]
-      <c r="C28" s="167"/>
+      <c r="A28" s="177"/>
+      <c r="B28" s="196"/>
+      <c r="C28" s="197"/>
       <c r="D28" s="134"/>
       <c r="E28" s="135"/>
       <c r="F28" s="135"/>
       <c r="G28" s="135"/>
       <c r="H28" s="135"/>
       <c r="I28" s="135"/>
       <c r="J28" s="135"/>
       <c r="K28" s="135"/>
       <c r="L28" s="135"/>
       <c r="M28" s="135"/>
       <c r="N28" s="135"/>
       <c r="O28" s="135"/>
       <c r="P28" s="135"/>
       <c r="Q28" s="136">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R28" s="35"/>
       <c r="S28" s="35"/>
       <c r="T28" s="35"/>
       <c r="U28" s="35"/>
       <c r="V28" s="35"/>
       <c r="W28" s="35"/>
       <c r="X28" s="35"/>
       <c r="Y28" s="35"/>
       <c r="Z28" s="35"/>
       <c r="AA28" s="35"/>
     </row>
     <row r="29" spans="1:27" ht="46" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="198"/>
-[...1 lines deleted...]
-      <c r="C29" s="169"/>
+      <c r="A29" s="178"/>
+      <c r="B29" s="198"/>
+      <c r="C29" s="199"/>
       <c r="D29" s="137"/>
       <c r="E29" s="137"/>
       <c r="F29" s="137"/>
       <c r="G29" s="137"/>
       <c r="H29" s="137"/>
       <c r="I29" s="137"/>
       <c r="J29" s="137"/>
       <c r="K29" s="137"/>
       <c r="L29" s="137"/>
       <c r="M29" s="137"/>
       <c r="N29" s="137"/>
       <c r="O29" s="137"/>
       <c r="P29" s="137"/>
       <c r="Q29" s="136">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R29" s="35"/>
       <c r="S29" s="35"/>
       <c r="T29" s="35"/>
       <c r="U29" s="35"/>
       <c r="V29" s="35"/>
       <c r="W29" s="35"/>
       <c r="X29" s="35"/>
       <c r="Y29" s="35"/>
       <c r="Z29" s="35"/>
       <c r="AA29" s="35"/>
     </row>
     <row r="30" spans="1:27" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="43" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B30" s="182" t="s">
         <v>73</v>
       </c>
-      <c r="C30" s="183"/>
+      <c r="B30" s="162" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" s="163"/>
       <c r="D30" s="127">
         <f t="shared" ref="D30:P30" si="1">SUM(D10:D29)</f>
         <v>0</v>
       </c>
       <c r="E30" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F30" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G30" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H30" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I30" s="127">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J30" s="127">
@@ -35218,207 +35237,216 @@
       <c r="E1002" s="29"/>
       <c r="F1002" s="29"/>
       <c r="G1002" s="29"/>
       <c r="H1002" s="29"/>
       <c r="I1002" s="29"/>
       <c r="J1002" s="29"/>
       <c r="K1002" s="29"/>
       <c r="L1002" s="29"/>
       <c r="M1002" s="29"/>
       <c r="N1002" s="29"/>
       <c r="O1002" s="29"/>
       <c r="P1002" s="29"/>
       <c r="Q1002" s="29"/>
       <c r="R1002" s="29"/>
       <c r="S1002" s="29"/>
       <c r="T1002" s="29"/>
       <c r="U1002" s="29"/>
       <c r="V1002" s="29"/>
       <c r="W1002" s="29"/>
       <c r="X1002" s="29"/>
       <c r="Y1002" s="29"/>
       <c r="Z1002" s="29"/>
       <c r="AA1002" s="29"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1RhW+T+MsHuaXxav5fWjiD+0MLWXQZKB9DheUg2mmojrWATZuOaFj2dqaIR6gQmdBeYgYGi5mQaQ2F36JjuoCw==" saltValue="rz0fKZOOVuD6Tg82Aaxf3A==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="rvRYGY4YrtjjWg8E4VG16Hleu5cneOxLglH+Ite295MWzSkWSsi7SUz/GPUDN3HW76PVCz/HIC7baz14hXWUXQ==" saltValue="MY14Q9vJ/Vs4Q/Ru4xgMFA==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
   <protectedRanges>
     <protectedRange sqref="B10:P29" name="Interval1"/>
   </protectedRanges>
   <mergeCells count="29">
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A26:A29"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B20:C20"/>
-    <mergeCell ref="B22:C22"/>
-[...11 lines deleted...]
-    <mergeCell ref="B28:C28"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="K5:L6">
+    <dataValidation type="custom" allowBlank="1" showErrorMessage="1" sqref="K5:L6" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>EQ(LEN(K5),(9))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B3:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="3" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B5" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="4" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B4" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B5" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B7" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B6" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B8" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B7" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B9" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B8" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B10" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B9" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B11" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B10" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B12" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B11" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B13" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B12" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B14" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B13" t="s">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B15" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-    </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B16" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="xBzmOZqozbC/K0WmfjvGH0Yyu9acX0PgLY1H7b3LNCwkXUvo4YGJt2w6ATqrpXGdwHP9NMQijDAiL4ieb0XqrA==" saltValue="UBOivLXzslDa9WBfVwOtMQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7560b63b-2015-4813-8a3b-1e6013755605">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="323c764d-6daa-412a-83ab-6074d297896c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="26fbb20656c462646cb39d5e2fe540a8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c6ece507bafa7d60410c5114f063780" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CB856B960A236F4CB677D1D4A5F431F5" ma:contentTypeVersion="18" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="18eb82cf6f0b24a1080c3c4f319a101e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="323c764d-6daa-412a-83ab-6074d297896c" xmlns:ns3="7560b63b-2015-4813-8a3b-1e6013755605" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5cf6fe36125ed02df1a90ac58214e234" ns2:_="" ns3:_="">
     <xsd:import namespace="323c764d-6daa-412a-83ab-6074d297896c"/>
     <xsd:import namespace="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -35627,99 +35655,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76422A99-C36F-4F7B-B201-46CF38A2D75A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68726970-A3E3-488E-98FA-B35141BF0696}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BABE60F3-E2A7-4666-A4D1-3EE7FC01214D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9B12FD3-D0D6-4514-AE83-DC3861205366}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="323c764d-6daa-412a-83ab-6074d297896c"/>
     <ds:schemaRef ds:uri="7560b63b-2015-4813-8a3b-1e6013755605"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ENTITATS</vt:lpstr>
       <vt:lpstr>CRONOGRAMA</vt:lpstr>
       <vt:lpstr>DISTRIBUCIÓ PRESSUPOST</vt:lpstr>
       <vt:lpstr>desplegables</vt:lpstr>