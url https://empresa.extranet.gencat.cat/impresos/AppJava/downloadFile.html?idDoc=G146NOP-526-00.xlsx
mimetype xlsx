--- v0 (2026-04-09)
+++ v1 (2026-07-15)
@@ -1,152 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX3.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SOI\S0\ORIENTA\Convocatòria extraordinària sector agrari\Formularis\Orienta al sector agrari\tornats per organització_3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SOI\S0\SERVEI ORIENTACIÓ\ORIENTA\Orienta Agrària\2025\Formularis\Publicats\Execució\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35CE4866-9234-4433-9AAC-23120340AAF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="t1H2TW3/m8FvY7w+lk/txrKnRYMLs/n/+9fGhNtEEJjPvau9e7XObHwRQaZWsMHhbD7Sg7qC0GYl9U0mK3Zfng==" workbookSaltValue="ULmf7O4w3qYGR8BhAlCuVg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7030"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Declaració responsable" sheetId="3" r:id="rId1"/>
     <sheet name="Full2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C25" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="D22" i="3"/>
+  <c r="K13" i="3" l="1"/>
+  <c r="J13" i="3"/>
+  <c r="I13" i="3"/>
+  <c r="H13" i="3"/>
+  <c r="G13" i="3"/>
+  <c r="F13" i="3"/>
+  <c r="E13" i="3"/>
+  <c r="D13" i="3"/>
   <c r="C13" i="3"/>
-  <c r="C30" i="3" l="1"/>
-[...9 lines deleted...]
-  <c r="K8" i="3" l="1"/>
+  <c r="B13" i="3"/>
+  <c r="A13" i="3"/>
+  <c r="A23" i="4" l="1"/>
+  <c r="A22" i="3" s="1"/>
+  <c r="J12" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="61">
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>Núm.expedient</t>
   </si>
   <si>
     <t>Nom i cognoms de la persona representant legal</t>
   </si>
   <si>
     <t>Municipi</t>
   </si>
   <si>
     <t>Unitat</t>
   </si>
   <si>
     <t>Jornada</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Correu electrònic</t>
   </si>
   <si>
     <t>Persona prospectora</t>
   </si>
   <si>
     <t>Persona coordinadora</t>
   </si>
   <si>
     <t>* La signatura d'aquest formulari implica que heu llegit la informació bàsica de protecció de dades</t>
   </si>
   <si>
-    <t>Dades relatives a l'entitat beneficiària</t>
-[...1 lines deleted...]
-  <si>
     <t>/</t>
   </si>
   <si>
     <t>Persona orientadora</t>
   </si>
   <si>
     <t>SÍ</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Postgrau en orientació professional</t>
   </si>
   <si>
     <t xml:space="preserve">Canvi d’unitat </t>
   </si>
   <si>
     <t>Canvi de jornada</t>
   </si>
   <si>
     <t>Afegir unitat</t>
   </si>
   <si>
     <t>Canvi de tasca</t>
@@ -243,200 +242,137 @@
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Aquest formulari s'ha de</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> lliurar en format excel signat per la persona representant legal</t>
     </r>
   </si>
   <si>
+    <t>Persona de suport</t>
+  </si>
+  <si>
+    <t>Tipus de personal</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">8  </t>
+      <t xml:space="preserve">3  </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Només s'ha d'informar la reincorporació en cas que la persona que ha causat baixa no hagi estat substituïda</t>
-[...6 lines deleted...]
-    <t>Tipus de personal</t>
+      <t>L'entitat ha de custodiar la còpia de la titulació universitària i, si escau, de l’homologació de la titulació</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
+      <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Ompliu aquest formulari per a cada persona que causi alta per substitucio, modificació o reincorporació</t>
+      <t xml:space="preserve"> Només per a persones orientadores. Ha de disposar de titulació universitària oficial de grau o equivalent, preferentment de psicologia, pedagogia o psicopedagogia, o formació de postgrau en orientació professional.  L'opció "Altra titulació de grau o equivalent" només és per a persones orientadores amb titulació universitària de grau o equivalent diferent a les preferents i amb una experiència mínima de 2 anys en els últims 5 anys en l'àmbit de l'orientació professional acreditada mitjançant contracte/s o bé certificat de l'empresa, entitat o organisme on la persona orientadora ha desenvolupat tasques pròpies de l'orientació professional</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">3  </t>
+      <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>L'entitat ha de custodiar la còpia de la titulació universitària i, si escau, de l’homologació de la titulació</t>
+      <t xml:space="preserve"> Emplenar només quan s'hagi indicat "Altra titulació de grau o equivalent" i la persona orientadora disposi de l'experència requerida. L'entitat ha de custodiar la documentació que acrediti l'experiència</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>4</t>
+      <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Només per a persones orientadores. Ha de disposar de titulació universitària oficial de grau o equivalent, preferentment de psicologia, pedagogia o psicopedagogia, o formació de postgrau en orientació professional.  L'opció "Altra titulació de grau o equivalent" només és per a persones orientadores amb titulació universitària de grau o equivalent diferent a les preferents i amb una experiència mínima de 2 anys en els últims 5 anys en l'àmbit de l'orientació professional acreditada mitjançant contracte/s o bé certificat de l'empresa, entitat o organisme on la persona orientadora ha desenvolupat tasques pròpies de l'orientació professional</t>
-[...40 lines deleted...]
-      </rPr>
       <t xml:space="preserve"> En cas afirmatiu, l'organisme ha de custodiar el formulari Designació formal de personal propi (administracions públiques), segons el model normalitzat</t>
-    </r>
-[...19 lines deleted...]
-      <t xml:space="preserve"> La reducció de jornada durant l'execució del programa, només es pot indicar en cas del personal tècnic orientador</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Titulació universitària </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3-4</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Experiència </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
@@ -558,74 +494,140 @@
       </rPr>
       <t xml:space="preserve"> Podeu sol·licitar l'accés i la rectificació de les vostres dades, així com la supressió o la limitació del tractament quan sigui procedent i l'oposició. Procediment per exercir els vostres drets a https://serveiocupacio.gencat.cat/ca/soc/proteccio-de-dades/dret-de-les-persones-interessades/
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Informació addicional:</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> http://serveiocupacio.gencat.cat/ca/soc/proteccio-de-dades/</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">Declaració responsable d’alta o reincorporació de personal - Programa Orienta al sector agrari </t>
+    <t>SOC018/</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Ompliu aquest formulari per a cada persona que es doni d'alta per substitució, modificació o reincorporació</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> La reducció de jornada durant l'execució del programa només es pot indicar en cas del personal tècnic orientador</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">8  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Només s'ha d'informar la reincorporació en cas que la persona que ha estat baixa no hagi estat substituïda</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Declaració responsable d'alta o reincorporació de personal - Programa Orienta al sector agrari </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1-2</t>
     </r>
   </si>
   <si>
-    <t>SOC018/</t>
+    <t>Dades relatives a l'entitat beneficiària</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="24" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -698,120 +700,107 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color theme="10"/>
+      <sz val="8"/>
+      <color rgb="FFED0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
@@ -877,547 +866,528 @@
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...45 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-      <protection hidden="1"/>
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="9" fontId="14" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="22" fillId="2" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="4" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="9" fontId="14" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Enllaç" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percentatge" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <border>
-[...16 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFE699"/>
+        </patternFill>
+      </fill>
+    </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{175395F3-366E-4A73-8DA8-CF1861D63A8B}"/>
+  </tableStyles>
   <colors>
     <mruColors>
+      <color rgb="FFFFE699"/>
       <color rgb="FFF3F3F3"/>
       <color rgb="FFFEF5F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX3.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>558800</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>711200</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3074" name="CheckBox1" descr="Alta per substitució" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3074"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000020C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>546100</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>704850</xdr:colOff>
+          <xdr:colOff>698500</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3075" name="CheckBox2" descr="Alta per modificació" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3075"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000030C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
@@ -1429,50 +1399,53 @@
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>539750</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>101600</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>692150</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>260350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3076" name="CheckBox3" descr="Reincorporació" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3076"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000040C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
@@ -1736,1455 +1709,1450 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Full2"/>
   <dimension ref="A1:P45"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" view="pageLayout" topLeftCell="A11" zoomScale="130" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" view="pageLayout" zoomScale="107" zoomScaleNormal="100" zoomScalePageLayoutView="107" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24:G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.453125" style="9" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="8.81640625" style="9"/>
+    <col min="1" max="1" width="12.36328125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="5.7265625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="7.26953125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="14.36328125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="19.36328125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="6.7265625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="4.90625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="22.26953125" style="5" customWidth="1"/>
+    <col min="9" max="9" width="16.1796875" style="5" customWidth="1"/>
+    <col min="10" max="10" width="8.81640625" style="5" customWidth="1"/>
+    <col min="11" max="11" width="7.08984375" style="5" customWidth="1"/>
+    <col min="12" max="12" width="3.7265625" style="5" customWidth="1"/>
+    <col min="13" max="13" width="0.90625" style="5" customWidth="1"/>
+    <col min="14" max="14" width="6.81640625" style="5" customWidth="1"/>
+    <col min="15" max="15" width="1.08984375" style="5" customWidth="1"/>
+    <col min="16" max="16" width="1.81640625" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="8.81640625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="73"/>
-[...9 lines deleted...]
-      <c r="L1" s="73"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
-      <c r="O1" s="52"/>
-      <c r="P1" s="52"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
     </row>
     <row r="2" spans="1:16" ht="1.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="74"/>
-[...10 lines deleted...]
-      <c r="L2" s="74"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-      <c r="O2" s="52"/>
-      <c r="P2" s="52"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="26.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="72" t="s">
-[...16 lines deleted...]
-      <c r="P3" s="52"/>
+      <c r="A3" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
     </row>
     <row r="4" spans="1:16" ht="3" hidden="1" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="7"/>
-[...6 lines deleted...]
-      <c r="H4" s="7"/>
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
       <c r="I4" s="1"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
-      <c r="O4" s="52"/>
-      <c r="P4" s="52"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
     </row>
     <row r="5" spans="1:16" ht="16.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="63" t="s">
+      <c r="A5" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
+      <c r="N5" s="45"/>
+      <c r="O5" s="25"/>
+      <c r="P5" s="25"/>
+    </row>
+    <row r="6" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="41"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="30"/>
+      <c r="M6" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="31"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="1:16" ht="1.1499999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="56"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="56"/>
+      <c r="L7" s="56"/>
+      <c r="M7" s="56"/>
+      <c r="N7" s="56"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+    </row>
+    <row r="8" spans="1:16" ht="16.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="25"/>
+      <c r="P8" s="25"/>
+    </row>
+    <row r="9" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="41"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="57"/>
+      <c r="N9" s="57"/>
+      <c r="O9" s="25"/>
+      <c r="P9" s="25"/>
+    </row>
+    <row r="10" spans="1:16" ht="4.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="58"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="25"/>
+      <c r="P10" s="25"/>
+    </row>
+    <row r="11" spans="1:16" ht="23.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="64" t="s">
         <v>42</v>
-      </c>
-[...123 lines deleted...]
-        <v>43</v>
       </c>
       <c r="B11" s="64"/>
       <c r="C11" s="64"/>
       <c r="D11" s="64"/>
       <c r="E11" s="64"/>
       <c r="F11" s="64"/>
       <c r="G11" s="64"/>
       <c r="H11" s="64"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64"/>
       <c r="L11" s="64"/>
       <c r="M11" s="64"/>
       <c r="N11" s="64"/>
-      <c r="O11" s="52"/>
-[...10 lines deleted...]
-      <c r="H12" s="7"/>
+      <c r="O11" s="25"/>
+      <c r="P11" s="25"/>
+    </row>
+    <row r="12" spans="1:16" ht="3.65" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
       <c r="I12" s="1"/>
       <c r="J12" s="2" t="str">
         <f>IF(I15="Altra titulació de grau o equivalent","SÍ","")</f>
         <v/>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
-      <c r="O12" s="52"/>
-[...15 lines deleted...]
-      <c r="J13" s="12" t="str">
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+    </row>
+    <row r="13" spans="1:16" ht="3" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="20" t="e">
+        <f>VLOOKUP($A$24,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="B13" s="20" t="e">
+        <f>VLOOKUP($A$25,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="C13" s="20" t="e">
+        <f>VLOOKUP($A$26,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="D13" s="20" t="e">
+        <f>VLOOKUP($A$27,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="E13" s="20" t="e">
+        <f>VLOOKUP($A$28,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="F13" s="20" t="e">
+        <f>VLOOKUP($A$29,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="G13" s="20" t="e">
+        <f>VLOOKUP($A$30,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="H13" s="20" t="e">
+        <f>VLOOKUP($A$31,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="I13" s="20" t="e">
+        <f>VLOOKUP($A$32,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="J13" s="8" t="str">
         <f>IF(I15=Full2!A13,"SÍ","")</f>
         <v/>
       </c>
-      <c r="K13" s="2"/>
-[...7 lines deleted...]
-      <c r="A14" s="69" t="s">
+      <c r="K13" s="59" t="e">
+        <f>VLOOKUP($A$33,Full2!$A$15:$B$18,2,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="L13" s="59"/>
+      <c r="M13" s="59"/>
+      <c r="N13" s="59"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="25"/>
+    </row>
+    <row r="14" spans="1:16" ht="23.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="69"/>
-      <c r="C14" s="60" t="s">
+      <c r="B14" s="52"/>
+      <c r="C14" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="47"/>
+      <c r="E14" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="60"/>
-      <c r="E14" s="45" t="s">
+      <c r="F14" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="47"/>
+      <c r="H14" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="I14" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="K14" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="47"/>
+      <c r="O14" s="25"/>
+      <c r="P14" s="25"/>
+    </row>
+    <row r="15" spans="1:16" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="37"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="48"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+      <c r="M15" s="48"/>
+      <c r="N15" s="48"/>
+      <c r="O15" s="25"/>
+      <c r="P15" s="25"/>
+    </row>
+    <row r="16" spans="1:16" ht="4.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="65"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="25"/>
+      <c r="P16" s="25"/>
+    </row>
+    <row r="17" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="10"/>
+      <c r="B17" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="49"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="25"/>
+      <c r="P17" s="25"/>
+    </row>
+    <row r="18" spans="1:16" ht="1.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="47"/>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="47"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="25"/>
+    </row>
+    <row r="19" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="10"/>
+      <c r="B19" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="46"/>
+      <c r="D19" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E19" s="50"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="62"/>
+      <c r="O19" s="25"/>
+      <c r="P19" s="25"/>
+    </row>
+    <row r="20" spans="1:16" ht="2" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="47"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="25"/>
+      <c r="P20" s="25"/>
+    </row>
+    <row r="21" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="20"/>
+      <c r="B21" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="46"/>
+      <c r="D21" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="21"/>
+      <c r="F21" s="16"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
+      <c r="O21" s="25"/>
+      <c r="P21" s="25"/>
+    </row>
+    <row r="22" spans="1:16" s="28" customFormat="1" ht="9.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="55" t="str">
+        <f>IF(Full2!A23&gt;100%,"la suma de jornades no pot superar el 100%","")</f>
+        <v/>
+      </c>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="63"/>
+      <c r="N22" s="63"/>
+      <c r="O22" s="27"/>
+      <c r="P22" s="27"/>
+    </row>
+    <row r="23" spans="1:16" ht="17.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="47"/>
+      <c r="C23" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="19"/>
+      <c r="E23" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="F14" s="60" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="45" t="s">
+      <c r="F23" s="54"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="K23" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+    </row>
+    <row r="24" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="37"/>
+      <c r="B24" s="37"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="25"/>
+      <c r="P24" s="25"/>
+    </row>
+    <row r="25" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="37"/>
+      <c r="B25" s="37"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="35"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="36"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="25"/>
+      <c r="P25" s="25"/>
+    </row>
+    <row r="26" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="37"/>
+      <c r="B26" s="37"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="35"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="36"/>
+      <c r="M26" s="36"/>
+      <c r="N26" s="36"/>
+      <c r="O26" s="25"/>
+      <c r="P26" s="25"/>
+    </row>
+    <row r="27" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="37"/>
+      <c r="B27" s="37"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="35"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="36"/>
+      <c r="N27" s="36"/>
+      <c r="O27" s="25"/>
+      <c r="P27" s="25"/>
+    </row>
+    <row r="28" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="37"/>
+      <c r="B28" s="37"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="35"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="22"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="36"/>
+      <c r="N28" s="36"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="25"/>
+    </row>
+    <row r="29" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="37"/>
+      <c r="B29" s="37"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="22"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="36"/>
+      <c r="N29" s="36"/>
+      <c r="O29" s="25"/>
+      <c r="P29" s="25"/>
+    </row>
+    <row r="30" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="37"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="35"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="25"/>
+    </row>
+    <row r="31" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="37"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="35"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="36"/>
+      <c r="M31" s="36"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="25"/>
+      <c r="P31" s="25"/>
+    </row>
+    <row r="32" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="37"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="33"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="35"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="36"/>
+      <c r="M32" s="36"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="25"/>
+      <c r="P32" s="25"/>
+    </row>
+    <row r="33" spans="1:16" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="37"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="35"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="22"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="25"/>
+    </row>
+    <row r="34" spans="1:16" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="40"/>
+      <c r="B34" s="40"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="40"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="40"/>
+      <c r="I34" s="40"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40"/>
+      <c r="N34" s="40"/>
+      <c r="O34" s="25"/>
+      <c r="P34" s="25"/>
+    </row>
+    <row r="35" spans="1:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="39"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="39"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="39"/>
+      <c r="O35" s="25"/>
+      <c r="P35" s="25"/>
+    </row>
+    <row r="36" spans="1:16" ht="89.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="J14" s="45" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="60" t="s">
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="25"/>
+      <c r="P36" s="25"/>
+    </row>
+    <row r="37" spans="1:16" ht="6.65" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="38"/>
+      <c r="B37" s="38"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="38"/>
+      <c r="M37" s="38"/>
+      <c r="N37" s="38"/>
+      <c r="O37" s="25"/>
+      <c r="P37" s="25"/>
+    </row>
+    <row r="38" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="L14" s="60"/>
-[...85 lines deleted...]
-      <c r="D19" s="46" t="s">
+      <c r="B38" s="34"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="34"/>
+      <c r="F38" s="34"/>
+      <c r="G38" s="34"/>
+      <c r="H38" s="34"/>
+      <c r="I38" s="34"/>
+      <c r="J38" s="34"/>
+      <c r="K38" s="34"/>
+      <c r="L38" s="34"/>
+      <c r="M38" s="34"/>
+      <c r="N38" s="34"/>
+      <c r="O38" s="25"/>
+      <c r="P38" s="25"/>
+    </row>
+    <row r="39" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="34"/>
+      <c r="K39" s="34"/>
+      <c r="L39" s="34"/>
+      <c r="M39" s="34"/>
+      <c r="N39" s="34"/>
+      <c r="O39" s="25"/>
+      <c r="P39" s="25"/>
+    </row>
+    <row r="40" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="34"/>
+      <c r="K40" s="34"/>
+      <c r="L40" s="34"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="34"/>
+      <c r="O40" s="25"/>
+      <c r="P40" s="25"/>
+    </row>
+    <row r="41" spans="1:16" ht="37.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="34"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="34"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="34"/>
+      <c r="K41" s="34"/>
+      <c r="L41" s="34"/>
+      <c r="M41" s="34"/>
+      <c r="N41" s="34"/>
+      <c r="O41" s="25"/>
+      <c r="P41" s="25"/>
+    </row>
+    <row r="42" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="34"/>
+      <c r="K42" s="34"/>
+      <c r="L42" s="34"/>
+      <c r="M42" s="34"/>
+      <c r="N42" s="34"/>
+      <c r="O42" s="25"/>
+      <c r="P42" s="25"/>
+    </row>
+    <row r="43" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="34"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+      <c r="I43" s="34"/>
+      <c r="J43" s="34"/>
+      <c r="K43" s="34"/>
+      <c r="L43" s="34"/>
+      <c r="M43" s="34"/>
+      <c r="N43" s="34"/>
+      <c r="O43" s="25"/>
+      <c r="P43" s="25"/>
+    </row>
+    <row r="44" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="E19" s="67"/>
-[...334 lines deleted...]
-      <c r="A35" s="75" t="s">
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="34"/>
+      <c r="K44" s="34"/>
+      <c r="L44" s="34"/>
+      <c r="M44" s="34"/>
+      <c r="N44" s="34"/>
+      <c r="O44" s="25"/>
+      <c r="P44" s="25"/>
+    </row>
+    <row r="45" spans="1:16" ht="18.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="B35" s="75"/>
-[...209 lines deleted...]
-      <c r="P45" s="52"/>
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="34"/>
+      <c r="K45" s="34"/>
+      <c r="L45" s="34"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="34"/>
+      <c r="O45" s="25"/>
+      <c r="P45" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection password="DC9F" sheet="1" objects="1" scenarios="1"/>
-[...11 lines deleted...]
-    <mergeCell ref="K32:N32"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Qcyue5IuGqZjt7brxIfRj3rGLMHnmboHXDIzo9linw2K7CUgcrwIfShQ3vOOe3LMX5sQH1/XRw+hGGIzVEBCYA==" saltValue="74NRG9yPoU7KzKf6MfGCFQ==" spinCount="100000" sheet="1" deleteColumns="0"/>
+  <mergeCells count="90">
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="J9:N9"/>
+    <mergeCell ref="I8:N8"/>
+    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="D17:N17"/>
+    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="G19:N19"/>
+    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="E22:N22"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="K15:N15"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="D29:G29"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="D28:G28"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="K25:N25"/>
+    <mergeCell ref="H26:I26"/>
     <mergeCell ref="K26:N26"/>
-    <mergeCell ref="H27:I27"/>
-[...16 lines deleted...]
-    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="D25:G25"/>
+    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="K24:N24"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="I5:J5"/>
-    <mergeCell ref="B21:C21"/>
-[...29 lines deleted...]
-    <mergeCell ref="D28:G28"/>
+    <mergeCell ref="A45:N45"/>
+    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="A43:N43"/>
+    <mergeCell ref="A40:N40"/>
+    <mergeCell ref="A41:N41"/>
+    <mergeCell ref="A44:N44"/>
+    <mergeCell ref="K27:N27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="K28:N28"/>
     <mergeCell ref="H29:I29"/>
-    <mergeCell ref="H26:I26"/>
-[...4 lines deleted...]
-    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="K30:N30"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="K31:N31"/>
+    <mergeCell ref="K29:N29"/>
+    <mergeCell ref="D30:G30"/>
+    <mergeCell ref="D31:G31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="K32:N32"/>
+    <mergeCell ref="D33:G33"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D32:G32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="K33:N33"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
+  <conditionalFormatting sqref="A22">
+    <cfRule type="cellIs" dxfId="3" priority="2" operator="equal">
+      <formula>"la suma de jornades no pot superar el 100%"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15">
+    <cfRule type="expression" dxfId="2" priority="9">
+      <formula>#REF!="jornada incorrecta"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C24:C33">
+    <cfRule type="expression" dxfId="1" priority="1">
+      <formula>#REF!="jornada incorrecta"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J15">
-    <cfRule type="cellIs" dxfId="3" priority="5" operator="notEqual">
+    <cfRule type="cellIs" dxfId="0" priority="7" operator="notEqual">
       <formula>$J$13</formula>
     </cfRule>
-    <cfRule type="cellIs" priority="6" operator="equal">
+    <cfRule type="cellIs" priority="8" operator="equal">
       <formula>"SÍ"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C23">
-[...20 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Indiqueu la data d'alta a la unitat d'orientació" sqref="K23:K32"/>
+  <dataValidations xWindow="1279" yWindow="724" count="2">
+    <dataValidation allowBlank="1" showErrorMessage="1" prompt="_x000a_" sqref="H15" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Indiqueu la data d'alta a la unitat d'orientació" sqref="K24:K33" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.0236220472440944" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;G&amp;R&amp;"Arial,Normal"&amp;8G146NOP-526-00</oddHeader>
+    <oddHeader>&amp;L&amp;G&amp;R&amp;"Arial,Normal"&amp;8G146NOP-526-01</oddHeader>
     <oddFooter>&amp;L&amp;G&amp;R&amp;G</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="A13:I13 K13" evalError="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="3074" r:id="rId5" name="CheckBox1">
-          <controlPr defaultSize="0" autoLine="0" altText="Alta per substitució" r:id="rId6">
+        <control shapeId="3076" r:id="rId5" name="CheckBox3">
+          <controlPr defaultSize="0" autoLine="0" altText="Reincorporació" r:id="rId6">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
-                <xdr:colOff>558800</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:colOff>539750</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>101600</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
-                <xdr:colOff>711200</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>209550</xdr:rowOff>
+                <xdr:colOff>692150</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>260350</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="3074" r:id="rId5" name="CheckBox1"/>
+        <control shapeId="3076" r:id="rId5" name="CheckBox3"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <control shapeId="3075" r:id="rId7" name="CheckBox2">
           <controlPr defaultSize="0" autoLine="0" altText="Alta per modificació" r:id="rId8">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>546100</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>698500</xdr:colOff>
                 <xdr:row>18</xdr:row>
                 <xdr:rowOff>209550</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
         <control shapeId="3075" r:id="rId7" name="CheckBox2"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="3076" r:id="rId9" name="CheckBox3">
-          <controlPr defaultSize="0" autoLine="0" altText="Reincorporació" r:id="rId10">
+        <control shapeId="3074" r:id="rId9" name="CheckBox1">
+          <controlPr defaultSize="0" autoLine="0" altText="Alta per substitució" r:id="rId10">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
-                <xdr:colOff>539750</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>101600</xdr:rowOff>
+                <xdr:colOff>558800</xdr:colOff>
+                <xdr:row>16</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
-                <xdr:colOff>692150</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>260350</xdr:rowOff>
+                <xdr:colOff>711200</xdr:colOff>
+                <xdr:row>16</xdr:row>
+                <xdr:rowOff>209550</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="3076" r:id="rId9" name="CheckBox3"/>
+        <control shapeId="3074" r:id="rId9" name="CheckBox1"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </controls>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1279" yWindow="724" count="9">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Titulació universitària" prompt="Emplenar només en cas de persona orientadora_x000a__x000a_">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="1279" yWindow="724" count="6">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Titulació universitària" prompt="Emplenar només en cas de persona orientadora_x000a__x000a_" xr:uid="{00000000-0002-0000-0000-000006000000}">
           <x14:formula1>
             <xm:f>Full2!$A$9:$A$13</xm:f>
           </x14:formula1>
           <xm:sqref>I15</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Emplenar només quan s'hagi indicat &quot;Altra titulació de grau o equivalent&quot;">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Emplenar només quan s'hagi indicat &quot;Altra titulació de grau o equivalent&quot;" xr:uid="{00000000-0002-0000-0000-000007000000}">
           <x14:formula1>
             <xm:f>Full2!$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>J15</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
           <x14:formula1>
             <xm:f>Full2!$A$15:$A$18</xm:f>
           </x14:formula1>
-          <xm:sqref>A23</xm:sqref>
+          <xm:sqref>A24:B33</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Indiqueu la unitat d'orientació ">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Indiqueu la unitat d'orientació " xr:uid="{00000000-0002-0000-0000-000009000000}">
           <x14:formula1>
             <xm:f>Full2!$A$1:$A$3</xm:f>
           </x14:formula1>
-          <xm:sqref>J23:J32 G33</xm:sqref>
+          <xm:sqref>J24:J33</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Només emplenar quan el tipus d'alta és Modificació">
-[...5 lines deleted...]
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000B000000}">
           <x14:formula1>
             <xm:f>Full2!$E$16:$E$22</xm:f>
           </x14:formula1>
           <xm:sqref>E19:F19</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Només per a ens locals" prompt="Indiqueu si és personal propi de l'ens">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Només per a ens locals" prompt="Indiqueu si és personal propi de l'ens" xr:uid="{00000000-0002-0000-0000-00000C000000}">
           <x14:formula1>
             <xm:f>Full2!$A$6:$A$7</xm:f>
           </x14:formula1>
           <xm:sqref>K15:N15</xm:sqref>
-        </x14:dataValidation>
-[...10 lines deleted...]
-          <xm:sqref>A25:B32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Full1"/>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView topLeftCell="A9" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.1796875" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="8.81640625" style="9"/>
+    <col min="1" max="1" width="14.1796875" style="5" customWidth="1"/>
+    <col min="2" max="4" width="8.81640625" style="5"/>
+    <col min="5" max="5" width="25.36328125" style="5" customWidth="1"/>
+    <col min="6" max="16384" width="8.81640625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A1" s="9">
+      <c r="A1" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A2" s="9">
+      <c r="A2" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A3" s="9">
+      <c r="A3" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A7" s="9" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
         <v>15</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="E12" s="15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="15" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="E13" s="15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E14" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="9">
+        <v>1</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="E16" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="29" t="s">
-[...31 lines deleted...]
-      <c r="B16" s="14">
+    </row>
+    <row r="17" spans="1:9" ht="20" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="9">
         <v>0.5</v>
       </c>
-      <c r="E16" s="28" t="s">
+      <c r="E17" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="14" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E17" s="29" t="s">
+      <c r="I17" s="14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="20" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="9">
+        <v>0.1</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="G17" s="28" t="s">
+      <c r="I18" s="15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E19" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="I17" s="28" t="s">
-[...10 lines deleted...]
-      <c r="E18" s="29" t="s">
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E21" s="15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E22" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="G18" s="29" t="s">
-[...23 lines deleted...]
-        <v>33</v>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A23" s="29">
+        <f>'Declaració responsable'!C24+'Declaració responsable'!C25+'Declaració responsable'!C26+'Declaració responsable'!C27+'Declaració responsable'!C28+'Declaració responsable'!C29+'Declaració responsable'!C30+'Declaració responsable'!C31+'Declaració responsable'!C32+'Declaració responsable'!C33</f>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sS802ABo11wM436Kf5Ts6TlYjhoo7ym4LsiwMG32UmCT7Q5n4MF+pjZ6Nm0ohkNpcimrYSmSOuyvUleldorxIA==" saltValue="233a7H2VR6pnvc82fABKsg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uql4atQtrexG6CFUrXFgv0gwJ7mVK4GMl0yiM2U/KeLfBcOzn4j72hF3Bye4VoGkLSwsqjWhY951Z3o3OCcyQA==" saltValue="uI64wyw2quks3gS6yI8Veg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Declaració responsable</vt:lpstr>
       <vt:lpstr>Full2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Servei d’Orientacio i Informació</Manager>
-  <Company>Servei d'Ocupació de Catalunya</Company>
+  <Company>Servei Públic d'Ocupació de Catalunya</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Declaració Alta Personal</dc:title>
   <dc:subject>Programa Orienta al sector agrari</dc:subject>
-  <dc:creator>Generalitat de Catalunya. Servei d'Ocupació de Catalunya</dc:creator>
+  <dc:creator>Generalitat de Catalunya. Servei Públic d'Ocupació de Catalunya</dc:creator>
   <cp:keywords>alta, personal, reincorporació, orienta, agrari</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Formulari G146NOP-526 versió 00</cp:category>
+  <cp:category>Formulari G146NOP-526 versió 01</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>