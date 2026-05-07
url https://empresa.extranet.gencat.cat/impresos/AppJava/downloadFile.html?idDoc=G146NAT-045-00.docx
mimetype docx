--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,219 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0053463A">
+    <w:p w14:paraId="2528AFD4" w14:textId="77777777" w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0053463A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="0053463A" w:rsidSect="008325EA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
+    <w:p w14:paraId="24EE30F5" w14:textId="776D58B8" w:rsidR="00BA5773" w:rsidRDefault="00F664EE" w:rsidP="00F664EE">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F1862D" wp14:editId="24B54597">
+            <wp:extent cx="1878037" cy="487293"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+            <wp:docPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1878037" cy="487293"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D8F1C8" w14:textId="77777777" w:rsidR="00C9522B" w:rsidRDefault="00C9522B" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9522B" w:rsidRDefault="00C9522B" w:rsidP="00C12393">
+    <w:p w14:paraId="7DC06A22" w14:textId="77777777" w:rsidR="00C9522B" w:rsidRDefault="00C9522B" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9522B" w:rsidRDefault="00C9522B" w:rsidP="00C12393">
+    <w:p w14:paraId="59B48A71" w14:textId="77777777" w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="006B51FE" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C9522B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Breu memòria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9522B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per a l’acreditació de la capacitat econòmica de les empreses oferents</w:t>
+      </w:r>
+      <w:r w:rsidR="0084726C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="006B51FE" w:rsidP="00C12393">
+    <w:p w14:paraId="7E30070F" w14:textId="77777777" w:rsidR="00C9522B" w:rsidRDefault="00C9522B" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
-        <w:jc w:val="center"/>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9522B" w:rsidRDefault="00C9522B" w:rsidP="0067060B">
+    <w:p w14:paraId="158587B8" w14:textId="316AECE1" w:rsidR="007C1A9D" w:rsidRPr="007C1A9D" w:rsidRDefault="007C1A9D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1A9D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(versió en castellà al final d’aquest document)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006B51FE" w:rsidRDefault="006B51FE" w:rsidP="0067060B">
+    <w:p w14:paraId="138BCDE0" w14:textId="1A2B987C" w:rsidR="006B51FE" w:rsidRDefault="006B51FE" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Cal que elaboreu una breu memòria econòmica i aporteu documentació que la sustenti en relació amb cadascuna de les empreses que formulin una oferta dintre d’aquesta sol·licitud de gestió col·lectiva de contractacions en origen. Tingueu en compte la guia de tramitació de les sol·licituds de gestió col·lect</w:t>
       </w:r>
       <w:r w:rsidR="00D4455D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>iva de contractacions en origen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> En tot cas, indiqueu a continuació les dades següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C9522B" w:rsidRPr="00BA5773" w:rsidRDefault="00C9522B" w:rsidP="0067060B">
+    <w:p w14:paraId="7565D4ED" w14:textId="77777777" w:rsidR="00C9522B" w:rsidRPr="00BA5773" w:rsidRDefault="00C9522B" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="006B51FE" w:rsidP="0067060B">
+    <w:p w14:paraId="5EA67E09" w14:textId="77777777" w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="006B51FE" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00236EC1">
+    <w:p w14:paraId="343DF583" w14:textId="77777777" w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00236EC1">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-1" w:hanging="283"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Costos previstos</w:t>
       </w:r>
       <w:r w:rsidR="00303238" w:rsidRPr="00BA5773">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -237,1981 +327,2021 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>sous diferenciats inclogui</w:t>
       </w:r>
       <w:r w:rsidR="00587234">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’oferta</w:t>
       </w:r>
       <w:r w:rsidR="00303238" w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C61E37" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00C61E37">
+    <w:p w14:paraId="48007F0D" w14:textId="77777777" w:rsidR="00C61E37" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00C61E37">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2181"/>
         <w:gridCol w:w="1370"/>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="1285"/>
         <w:gridCol w:w="1627"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00587234" w:rsidRPr="0084726C" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="007C1A9D" w14:paraId="0084F8BE" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="5616F51B" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Perfil, denominació o categoria </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>del lloc de treball</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="49C5EF6A" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>A) Sou brut en còmput anual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="497E90D8" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Quota empresarial de la Seguretat Social</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1787986C" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">C) </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Total (A + B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="00587234">
+          <w:p w14:paraId="47EF1491" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="00587234">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>D) Núm. de llocs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="39F4D465" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Cost total dels llocs (C x D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="66A4C538" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="08474088" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="30835B07" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00587234" w:rsidRDefault="00587234" w:rsidP="00587234">
+          <w:p w14:paraId="3A47F4AC" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00587234" w:rsidRDefault="00587234" w:rsidP="00587234">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:ind w:left="-125" w:right="-182"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00587234">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Percentatge (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="75823380" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>B) Import</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1EFEA2E6" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="29BC0C86" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2E3948A6" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="7856B7BB" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="5A2EE908" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="54AEC321" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="4F80A00E" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1489157A" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="6A099B5F" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="0D9A723E" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="791D691F" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="7BCC58AA" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="31D3694F" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="167BD697" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="27E41EFF" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="7585E2B1" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2C569A23" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1163F1AE" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="423B6632" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="6468FB0A" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="69725D0E" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="6368C01E" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="449F3D87" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2C083CD6" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="53129A95" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="0BC132DA" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="0DC89E2E" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="59FD7891" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2A738E8B" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2E303128" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="09DA8A06" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1FEDCE64" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="01138D60" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="66235472" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="746B7892" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="3C23CB32" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="6C073282" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="6B298B47" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="33D10BEB" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="75C30A37" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="566BC3A2" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="7F3D0E2A" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="64556C2C" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="24BFFEE0" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="443716A1" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="106BF3AF" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="18704835" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="268EE59C" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="530B48AB" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="72EFAE65" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="70025691" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="4981FBDC" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="74A19723" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="763009A8" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2BEF5A42" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="186662EE" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2AEE0CD8" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="096F7FC8" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1585CFCF" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="3820D88F" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="1AA80196" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="3A51A917" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="69D0A9C6" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="050E09A5" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="0694A3F6" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="0F62BD82" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="5A0CCCFC" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="52EF7DE8" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="5F20A6D6" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="02AD4520" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="4C4186E2" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="08E07708" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="264319BE" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="773F4B76" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="523EEBF9" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00587234">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="2ACBCBF4" w14:textId="77777777" w:rsidTr="00587234">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="48BE0DF0" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1370" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="3E29962A" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="5C72AB43" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="362119A9" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="2EE22696" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="34EF1931" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="53A63854" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidTr="00760199">
+      <w:tr w:rsidR="00587234" w:rsidRPr="00BA5773" w14:paraId="65FF471C" w14:textId="77777777" w:rsidTr="00760199">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8926" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="675C1685" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Cost total previst derivat de la contractació de les persones treballadores:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
+          <w:p w14:paraId="52D8E613" w14:textId="77777777" w:rsidR="00587234" w:rsidRPr="00BA5773" w:rsidRDefault="00587234" w:rsidP="002647CC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:after="80"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C61E37">
+    <w:p w14:paraId="0D57DFB5" w14:textId="77777777" w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C61E37">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
-        <w:t>Amb caràcter general, aquesta quota ha de ser, almenys, d’un 31,9</w:t>
+        <w:t>Amb caràcter general, aquesta quota ha de ser, almenys, d’un 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12E64">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12E64">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00BB0DA4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">8% del sou brut (23,60% </w:t>
+        <w:t xml:space="preserve">% del sou brut (23,60% </w:t>
       </w:r>
       <w:r w:rsidR="00BB0DA4" w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:t>de contingències c</w:t>
       </w:r>
       <w:r w:rsidR="00BB0DA4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
-        <w:t>omunes, més 0,58</w:t>
+        <w:t>omunes, més 0,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12E64">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:t>67</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> % del mecanisme d’equitat intergeneracional, més 1,50% mínim de contingències professionals [aquest coeficient dependrà del tipus d’activitat laboral que s’hagi de desenvolupar], més 5,50% d’atur, més 0,20% de FOGASA, més 0,60% de formació professional).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C61E37">
+    <w:p w14:paraId="7F2DD0C2" w14:textId="77777777" w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C61E37">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C61E37" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00236EC1">
+    <w:p w14:paraId="1BAE908C" w14:textId="77777777" w:rsidR="00C61E37" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00236EC1">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-1" w:hanging="283"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Persones jurídiques: rendiments nets d’activitat, facturació i altres dades d’interès</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C12393">
+    <w:p w14:paraId="12EC1E42" w14:textId="77777777" w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8784"/>
         <w:gridCol w:w="1978"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidTr="00D4455D">
+      <w:tr w:rsidR="00303238" w:rsidRPr="00BA5773" w14:paraId="395BD9A9" w14:textId="77777777" w:rsidTr="00D4455D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
+          <w:p w14:paraId="075183D3" w14:textId="77777777" w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Concepte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
+          <w:p w14:paraId="5D3AF1D1" w14:textId="77777777" w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Import</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidTr="00303238">
+      <w:tr w:rsidR="00303238" w:rsidRPr="00BA5773" w14:paraId="3EBA8071" w14:textId="77777777" w:rsidTr="00303238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
+          <w:p w14:paraId="13B9F01B" w14:textId="77777777" w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Resultat del compte de pèrdues i guanys de l’última declaració de l’impost de societats (casella 500 del model 200 de l’Agència Estatal d’Administració Tributària [AEAT] corresponent a l’últim exercici fiscal tancat)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
+          <w:p w14:paraId="5F3CE8C4" w14:textId="77777777" w:rsidR="00303238" w:rsidRPr="00BA5773" w:rsidRDefault="00303238" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C12393">
+    <w:p w14:paraId="13DE55B5" w14:textId="77777777" w:rsidR="00C12393" w:rsidRPr="00BA5773" w:rsidRDefault="00C12393" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002647CC" w:rsidRDefault="00303238" w:rsidP="00D4455D">
+    <w:p w14:paraId="538AAE62" w14:textId="77777777" w:rsidR="002647CC" w:rsidRDefault="00303238" w:rsidP="00D4455D">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Si l’import de la dada anterior supera el cost total previst derivat de la contractació dels treballadors, només cal aportar l’última declaració del model 200 de l’AEAT. Per contra, si la casella 500 del model 200 de l’AEAT no supera el cost total previst derivat de la contractació de les persones treballadores, cal aportar les autoliquidacions</w:t>
       </w:r>
       <w:r w:rsidR="007F44CA" w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
@@ -2431,156 +2561,156 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el saldo resultant d’aquesta resta</w:t>
       </w:r>
       <w:r w:rsidR="007F44CA" w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> és una quantitat igual o superior al cost total previst derivat de la contractació de les persones treballadores. </w:t>
       </w:r>
       <w:r w:rsidR="00A57B07" w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Si és necessari, es podrà valorar com a ingressos d’explotació els imports que figurin a l’apartat informació addicional (caselles 59 a 75 del model 303 de l’AEAT [és a dir: entregues intracomunitàries de béns i serveis, exportacions, operacions no subjectes per regles de localització, etc.]). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002647CC" w:rsidRDefault="002647CC" w:rsidP="00D4455D">
+    <w:p w14:paraId="0A50D732" w14:textId="77777777" w:rsidR="002647CC" w:rsidRDefault="002647CC" w:rsidP="00D4455D">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Així mateix, també es pot aportar un i</w:t>
       </w:r>
       <w:r w:rsidRPr="002647CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nforme històric de vida laboral de cadascun dels codis de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>compte de cotització que l’empresa tingui actius actualment, Aquest informe pot servir per demostrar que els vincles laborals anteriors han tingut, de mitjana, una durada igual o superior a un any.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F44CA" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00D4455D">
+    <w:p w14:paraId="5A5C5ABA" w14:textId="77777777" w:rsidR="007F44CA" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00D4455D">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A continuació, podeu exposar els càlculs que considereu oportuns en relació amb aquests documents.</w:t>
       </w:r>
       <w:r w:rsidR="002647CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Així mateix, també heu d’exposar les dades concretes, objectives, actualitzades i documentades en virtut de les quals considereu que l’empresa oferent disposa dels mitjans materials i econòmics suficients per garantir la relació laboral continuada durant tot el període de vigència de l’autorització de residència i treball (com a mínim, un any).</w:t>
       </w:r>
       <w:r w:rsidR="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+    <w:p w14:paraId="241168F0" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidTr="00A57B07">
+      <w:tr w:rsidR="00A57B07" w:rsidRPr="00BA5773" w14:paraId="111BA51A" w14:textId="77777777" w:rsidTr="00A57B07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="4AF39115" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Càlculs i/o al·legacions de l’</w:t>
             </w:r>
             <w:r w:rsidR="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
@@ -2611,415 +2741,403 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> altres</w:t>
             </w:r>
             <w:r w:rsidR="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> dades d’interès</w:t>
             </w:r>
             <w:r w:rsidR="004E2263">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="7D11C0EC" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="2D2305F6" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="33A87B52" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="618FC12B" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="62F27A4B" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="0B4A69C3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="40C82180" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRPr="00BA5773" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="58BA0629" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRPr="00BA5773" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="738B4ADA" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="41C385FB" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="04F7C089" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="2FA1ECC9" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="7205AA84" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="5E6B7F70" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+          <w:p w14:paraId="1FC667EB" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
+          <w:p w14:paraId="198D6163" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
+          <w:p w14:paraId="5FDDE396" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="5E70DC6A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="2AC4B011" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="56A342AF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="50420A7E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="1099523A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00C12393">
+          <w:p w14:paraId="64F4355D" w14:textId="77777777" w:rsidR="004E2263" w:rsidRPr="00BA5773" w:rsidRDefault="004E2263" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004E2263" w:rsidRPr="00BA5773" w:rsidRDefault="004E2263" w:rsidP="00C12393">
+          <w:p w14:paraId="07B016C4" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
+          <w:p w14:paraId="096618DA" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
+          <w:p w14:paraId="2CD406CA" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
-[...11 lines deleted...]
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
+          <w:p w14:paraId="5D153192" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00C12393">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+    <w:p w14:paraId="6C99A1F8" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
+    <w:p w14:paraId="5CE7AAE4" w14:textId="77777777" w:rsidR="00A57B07" w:rsidRPr="00BA5773" w:rsidRDefault="00A57B07" w:rsidP="00C12393">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C61E37" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00236EC1">
+    <w:p w14:paraId="3E93DA26" w14:textId="77777777" w:rsidR="00C61E37" w:rsidRPr="00BA5773" w:rsidRDefault="00C61E37" w:rsidP="00236EC1">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-1" w:hanging="283"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Persones físiques: rendiments nets d’</w:t>
       </w:r>
       <w:r w:rsidR="00BA5773">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3030,159 +3148,159 @@
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ivitat i situació personal de la persona </w:t>
       </w:r>
       <w:r w:rsidR="00BA5773">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ocupador</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="006B51FE" w:rsidP="0067060B">
+    <w:p w14:paraId="4924BE2B" w14:textId="77777777" w:rsidR="006B51FE" w:rsidRPr="00BA5773" w:rsidRDefault="006B51FE" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B51FE" w:rsidRDefault="006B51FE" w:rsidP="00C61E37">
+    <w:p w14:paraId="21A053B6" w14:textId="77777777" w:rsidR="006B51FE" w:rsidRDefault="006B51FE" w:rsidP="00C61E37">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidTr="00D4455D">
+      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w14:paraId="4D2668FD" w14:textId="77777777" w:rsidTr="00D4455D">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
+          <w:p w14:paraId="1EB829A9" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Concepte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
+          <w:p w14:paraId="1A23093F" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Import</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidTr="004B41B2">
+      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w14:paraId="7D676166" w14:textId="77777777" w:rsidTr="004B41B2">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="006169FC" w:rsidRDefault="004B41B2" w:rsidP="004B41B2">
+          <w:p w14:paraId="5596871A" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="006169FC" w:rsidRDefault="004B41B2" w:rsidP="004B41B2">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00BA5773" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
@@ -3192,138 +3310,138 @@
             <w:r w:rsidR="006C1F6C" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (*</w:t>
             </w:r>
             <w:r w:rsidR="004D3267" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
+          <w:p w14:paraId="0AC9DE72" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidTr="004B41B2">
+      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w14:paraId="5C1DE14C" w14:textId="77777777" w:rsidTr="004B41B2">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="006169FC" w:rsidRDefault="004B41B2" w:rsidP="004B41B2">
+          <w:p w14:paraId="021089C8" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="006169FC" w:rsidRDefault="004B41B2" w:rsidP="004B41B2">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00BA5773" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Base imposable de l’estalvi de l’última declaració de l’IRPF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
+          <w:p w14:paraId="4F827DB8" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidTr="004B41B2">
+      <w:tr w:rsidR="00BA5773" w:rsidRPr="00BA5773" w14:paraId="0295ABE3" w14:textId="77777777" w:rsidTr="004B41B2">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="006169FC" w:rsidRDefault="004B41B2" w:rsidP="004D3267">
+          <w:p w14:paraId="01590F35" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="006169FC" w:rsidRDefault="004B41B2" w:rsidP="004D3267">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="00BA5773" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
@@ -3387,130 +3505,130 @@
             <w:r w:rsidR="00276318" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (225, 232, 233 i 234)</w:t>
             </w:r>
             <w:r w:rsidR="004D3267" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o altres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
+          <w:p w14:paraId="50A91BA0" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00BA5773" w:rsidRDefault="00BA5773" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00276318" w:rsidRPr="00654B16" w:rsidTr="004B41B2">
+      <w:tr w:rsidR="00276318" w:rsidRPr="00654B16" w14:paraId="208E0AD5" w14:textId="77777777" w:rsidTr="004B41B2">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00276318" w:rsidRPr="006169FC" w:rsidRDefault="00276318" w:rsidP="00276318">
+          <w:p w14:paraId="42EFCB7A" w14:textId="77777777" w:rsidR="00276318" w:rsidRPr="006169FC" w:rsidRDefault="00276318" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Total de rendiments nets declarats:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00276318" w:rsidRPr="00BA5773" w:rsidRDefault="00276318" w:rsidP="00276318">
+          <w:p w14:paraId="045DE104" w14:textId="77777777" w:rsidR="00276318" w:rsidRPr="00BA5773" w:rsidRDefault="00276318" w:rsidP="00276318">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4455D" w:rsidRPr="004D3267" w:rsidTr="00F11B78">
+      <w:tr w:rsidR="00D4455D" w:rsidRPr="004D3267" w14:paraId="6F731FAE" w14:textId="77777777" w:rsidTr="00F11B78">
         <w:trPr>
           <w:trHeight w:val="690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004D3267" w:rsidRPr="006169FC" w:rsidRDefault="005437F7" w:rsidP="004D3267">
+          <w:p w14:paraId="04423F96" w14:textId="77777777" w:rsidR="004D3267" w:rsidRPr="006169FC" w:rsidRDefault="005437F7" w:rsidP="004D3267">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(*) Si la persona</w:t>
             </w:r>
             <w:r w:rsidR="004D3267" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
@@ -3532,105 +3650,106 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006169FC" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>activitats econòmiques</w:t>
             </w:r>
             <w:r w:rsidR="004D3267" w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> en règim d’estimació objectiva o per mòduls, en lloc de la base imposable general es pot consignar el rendiment net previ d’activitat (casella 1465 i/o 1537)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C1F6C" w:rsidRPr="006169FC" w:rsidRDefault="006C1F6C" w:rsidP="004D3267">
+          <w:p w14:paraId="7C8E056D" w14:textId="77777777" w:rsidR="006C1F6C" w:rsidRPr="006169FC" w:rsidRDefault="006C1F6C" w:rsidP="004D3267">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006169FC">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(**) Les reduccions incideixen sobre la base imposable de l’IRPF. Les deduccions i bonificacions, en canvi, s’apliquen a l’hora de determinar la quota final que ha d’abonar el contribuent. Per aquest motiu, només es poden admetre les reduccions, no les deduccions ni les bonificacions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00276318" w:rsidRPr="004D3267" w:rsidRDefault="00276318" w:rsidP="0067060B">
+    <w:p w14:paraId="2E93446F" w14:textId="77777777" w:rsidR="00276318" w:rsidRPr="004D3267" w:rsidRDefault="00276318" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B41B2" w:rsidRDefault="00276318" w:rsidP="00D4455D">
+    <w:p w14:paraId="62B5114A" w14:textId="53963516" w:rsidR="004B41B2" w:rsidRDefault="00276318" w:rsidP="00D4455D">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si l’import en concepte de rendiments nets declarats supera el cost total previst derivat de la contractació de</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3740,61 +3859,51 @@
       <w:r w:rsidR="004E2263" w:rsidRPr="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ocupador</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004E2263" w:rsidRPr="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> també pot aportar la seva última declaració de l’impost de patrimoni (model 714 de l’AEAT), si fos el </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">cas. </w:t>
+        <w:t xml:space="preserve"> també pot aportar la seva última declaració de l’impost de patrimoni (model 714 de l’AEAT), si fos el cas. </w:t>
       </w:r>
       <w:r w:rsidR="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En el cas de persones físiques, </w:t>
       </w:r>
       <w:r w:rsidR="004B41B2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>els documents esmentats (última declaració anual de l’IRPF o de l’impost de patrimoni)</w:t>
       </w:r>
       <w:r w:rsidR="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
@@ -3849,51 +3958,105 @@
       <w:r w:rsidR="00D4455D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o els pagament fraccionats de l’IRPF (model 130 o 131 de l’AEAT)</w:t>
       </w:r>
       <w:r w:rsidR="004B41B2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. El motiu és que </w:t>
       </w:r>
       <w:r w:rsidR="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">l’article 66.2 del Reial decret 557/2011, de 20 d’abril, estableix que, si </w:t>
+        <w:t xml:space="preserve">l’article </w:t>
+      </w:r>
+      <w:r w:rsidR="00244A05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2263">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2298B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2263">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Reial decret </w:t>
+      </w:r>
+      <w:r w:rsidR="00244A05" w:rsidRPr="00244A05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>1155/2024, de 19 de novembre</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2263">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, estableix que, si </w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la persona </w:t>
       </w:r>
       <w:r w:rsidR="004E2263">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ocupador</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
@@ -3959,52 +4122,61 @@
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004B41B2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> i, eventu</w:t>
       </w:r>
       <w:r w:rsidR="00D4455D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>alment, del seu nucli familiar.</w:t>
       </w:r>
+      <w:r w:rsidR="00244A05">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00D4455D">
+    <w:p w14:paraId="57654236" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00D4455D">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>En tot cas, a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
@@ -4071,77 +4243,77 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ocupador</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> oferent, persona física, disposa dels mitjans materials i econòmics suficients per garantir la relació laboral continuada durant tot el període de vigència de l’autorització de residència i treball (com a mínim, un any). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="004B41B2">
+    <w:p w14:paraId="62A9F4E5" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="004B41B2">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B41B2" w:rsidRPr="0084726C" w:rsidTr="00043119">
+      <w:tr w:rsidR="004B41B2" w:rsidRPr="007C1A9D" w14:paraId="396C92B6" w14:textId="77777777" w:rsidTr="00043119">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="2D24E8E2" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA5773">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Càlculs i/o al·legacions de </w:t>
             </w:r>
             <w:r w:rsidR="005437F7">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
@@ -4190,541 +4362,529 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>, persona física, sobre la seva situació econòmica</w:t>
             </w:r>
             <w:r w:rsidR="00D4455D">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o els mitjans materials i econòmics de què disposa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="7C06EAF5" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="3070B66F" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="6F139CDC" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="5E758A46" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="5E467E10" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="515F1576" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="47C72E0D" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="3F3E8EED" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="5DFDEAA5" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="711F9FE5" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="6545F9DE" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="488FA638" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="49E893C0" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="7A790BAE" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="10C217BD" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="01155527" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="2A706215" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="346F79DA" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="33A26458" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="77F05261" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="59954398" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006C1F6C" w:rsidRDefault="006C1F6C" w:rsidP="00043119">
+          <w:p w14:paraId="4E4EF31D" w14:textId="77777777" w:rsidR="006C1F6C" w:rsidRDefault="006C1F6C" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006C1F6C" w:rsidRDefault="006C1F6C" w:rsidP="00043119">
+          <w:p w14:paraId="0F0216DF" w14:textId="77777777" w:rsidR="006C1F6C" w:rsidRDefault="006C1F6C" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006C1F6C" w:rsidRDefault="006C1F6C" w:rsidP="00043119">
+          <w:p w14:paraId="5E341E82" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRPr="00BA5773" w:rsidRDefault="00D4455D" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4455D" w:rsidRPr="00BA5773" w:rsidRDefault="00D4455D" w:rsidP="00043119">
+          <w:p w14:paraId="10835598" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="19775F12" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
-[...11 lines deleted...]
-          <w:p w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
+          <w:p w14:paraId="1386E785" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="00BA5773" w:rsidRDefault="004B41B2" w:rsidP="00043119">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B41B2" w:rsidRPr="0084726C" w:rsidRDefault="004B41B2" w:rsidP="004E2263">
+    <w:p w14:paraId="15452F34" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRPr="0084726C" w:rsidRDefault="004B41B2" w:rsidP="004E2263">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B41B2" w:rsidRDefault="004B41B2" w:rsidP="004E2263">
+    <w:p w14:paraId="1A30A4A0" w14:textId="77777777" w:rsidR="004B41B2" w:rsidRDefault="004B41B2" w:rsidP="004E2263">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00276318" w:rsidRPr="00276318" w:rsidRDefault="00D4455D" w:rsidP="00D4455D">
+    <w:p w14:paraId="57285395" w14:textId="77777777" w:rsidR="00276318" w:rsidRPr="00276318" w:rsidRDefault="00D4455D" w:rsidP="00D4455D">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9522B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Important:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> juntament amb aquesta memòria, cal presentar tots els documents fiscals o tributaris que sustentin o acreditin les dades anteriors (declaracions i autoliquidacions, informes d’organismes oficials, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001001DC" w:rsidRPr="00C9522B" w:rsidRDefault="001001DC" w:rsidP="0067060B">
+    <w:p w14:paraId="411B6394" w14:textId="77777777" w:rsidR="001001DC" w:rsidRPr="00C9522B" w:rsidRDefault="001001DC" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA5773" w:rsidRPr="00C9522B" w:rsidRDefault="00BA5773" w:rsidP="0067060B">
+    <w:p w14:paraId="52C8068C" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00C9522B" w:rsidRDefault="00BA5773" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA5773" w:rsidRPr="00C9522B" w:rsidRDefault="00BA5773" w:rsidP="0067060B">
+    <w:p w14:paraId="5EB00445" w14:textId="77777777" w:rsidR="00BA5773" w:rsidRPr="00C9522B" w:rsidRDefault="00BA5773" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001001DC" w:rsidRPr="00C9522B" w:rsidRDefault="001474E5" w:rsidP="001001DC">
+    <w:p w14:paraId="21A0BBFC" w14:textId="77777777" w:rsidR="001001DC" w:rsidRPr="00C9522B" w:rsidRDefault="001474E5" w:rsidP="001001DC">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="001001DC" w:rsidRPr="00C9522B" w:rsidSect="006C1F6C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="566" w:bottom="993" w:left="284" w:header="0" w:footer="964" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9522B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="2E58821F" w14:textId="672CC123" w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9522B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.............................., a ................, de ......................................de 202</w:t>
       </w:r>
-      <w:r w:rsidR="005437F7">
+      <w:r w:rsidR="00E2298B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D24CC" w:rsidRPr="00C9522B" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+    <w:p w14:paraId="1484B55B" w14:textId="77777777" w:rsidR="000D24CC" w:rsidRPr="00C9522B" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C9522B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El/la </w:t>
       </w:r>
       <w:r w:rsidR="00D4455D" w:rsidRPr="00C9522B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
@@ -4746,217 +4906,5574 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ocupador</w:t>
       </w:r>
       <w:r w:rsidR="005437F7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D4455D" w:rsidRPr="00C9522B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> oferent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B7155" w:rsidRPr="00C9522B" w:rsidRDefault="005B7155" w:rsidP="0067060B">
+    <w:p w14:paraId="422E3295" w14:textId="77777777" w:rsidR="005B7155" w:rsidRPr="00C9522B" w:rsidRDefault="005B7155" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="015765C2" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="10E77EF9" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="19DD6442" w14:textId="77777777" w:rsidR="00A471DF" w:rsidRPr="00C9522B" w:rsidRDefault="00A471DF" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A471DF" w:rsidRPr="00C9522B" w:rsidRDefault="00A471DF" w:rsidP="0067060B">
+    <w:p w14:paraId="5D5BF035" w14:textId="77777777" w:rsidR="005B7155" w:rsidRPr="00C9522B" w:rsidRDefault="005B7155" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B7155" w:rsidRPr="00C9522B" w:rsidRDefault="005B7155" w:rsidP="0067060B">
+    <w:p w14:paraId="2B1B1A9A" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0AF3E9CF" w14:textId="4786DA3B" w:rsidR="00BA721C" w:rsidRDefault="005B7155" w:rsidP="00F664EE">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C9522B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Signat</w:t>
+      </w:r>
+      <w:r w:rsidR="007E550D" w:rsidRPr="00C9522B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:..........................................................................................</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C9522B" w:rsidRDefault="005B7155" w:rsidP="0067060B">
-      <w:pPr>
+    <w:p w14:paraId="12401E09" w14:textId="40CCFA17" w:rsidR="007C1A9D" w:rsidRDefault="007C1A9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F46AD32" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Breve memoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la acreditación de la capacidad económica de las empresas ofertantes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256F0FE3" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B6B030" w14:textId="70233DA7" w:rsidR="007C1A9D" w:rsidRPr="007C1A9D" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1A9D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(no es necesario presentar este documento en los dos idiomas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C13E33" w14:textId="4EAE5318" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Es necesario elaborar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una breve memoria económica y apor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>tar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentación que la sustente en relación con cada una de las empresas que formulen una oferta dentro de esta solicitud de gestión colectiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de contrataciones en origen. Se deben tener </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en cuenta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>las indicaciones de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la guía de tramitación de las solicitudes de gestión colectiva de contrataciones en origen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En todo caso, se deben indicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a continuación los datos siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007BEFFD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB27F00" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BEDE6C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Costes previstos derivados de la contratación de las personas trabajadoras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluir tantas filas como sueldos diferenciados incluya la oferta):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6795C9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Taula dels costos previstos derivats de la contractació de les persones treballadores"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2181"/>
+        <w:gridCol w:w="1370"/>
+        <w:gridCol w:w="1473"/>
+        <w:gridCol w:w="1285"/>
+        <w:gridCol w:w="1627"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1836"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="544D5F12" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEA1938" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Perfil, denominación o categoría del puesto de trabajo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD66FBA" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>A) Sueldo bruto en cómputo anual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C89327A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Cuota empresarial de la Seguridad Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56622831" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>C) Total (A + B)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EACD0A5" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>D) N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>º de puestos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:vanish/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>&lt;A[lugares|sitios]&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CD128D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Coste total de los puestos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:vanish/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>&lt;A[lugares|sitios]&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (C x D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="5792FFA2" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37452A0E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="736B1FDE" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB27E1C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:ind w:left="-125" w:right="-182"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Porcentaje (*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9CD8C2" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>B) Importe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75344332" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7102C242" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11E349CD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="555C459F" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="356"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D65D29A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="064D353E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B003016" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3141AE69" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCCB3A2" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B141E40" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD95345" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="7666C6A8" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE7D082" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B36ECB6" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5523C1A8" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C92511" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9FF19D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4504F837" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB32A33" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="51984712" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE01CF5" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C3BBA5" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77027E35" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B0AC38" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CBA8A6" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0111CD03" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F2A45D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="14B304AE" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EB6739" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E3EA99" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ABB0D8" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AC3053" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C6C289" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4921C834" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="300A42D7" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="3EA8653B" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C74122" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211A787D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8D23A9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349DD27A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A0621F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E103E6" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175F50B8" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="3F76DFD6" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D405FB9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A52D81" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CF538E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC53013" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D2194D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2174FD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1491FBD5" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="05F9C2D7" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E75FD31" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7F2296" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5E898A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CF640D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433E165F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FED1793" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AE2CCF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="2DA484C1" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B46A13" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79564F0A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F23214C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C16BC1" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744F8A6D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7E6419" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD2DE3C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="68446E19" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B85BB9A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747AD477" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2735CB0C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BB61E7" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A7ACE5" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA075BB" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D144AD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="42D99F14" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24409957" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D47536E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1473" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14587EFA" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220BF265" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5EE1A9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3603E97C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2112C3" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="5BC9417C" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B88CBF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Coste total previsto derivado de la contratación de las personas trabajadoras:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFC43FF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="80"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52E2268F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con carácter general, esta cuota </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>por lo menos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, un 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>% del sueldo bruto (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>23,60% por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>omunes, más 0,67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mecanism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>qui</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intergeneracional, m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s 1,50% mínim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s profesional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coeficient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del tip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>activi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laboral que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>desarrollar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>], m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s 5,50% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por desempleo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s 0,20% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOGASA, més 0,60% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA5773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formació professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EE2719" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735EBA2D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="-1" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Personas jurídicas: rendimientos netos de actividad, facturación y otros datos de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14195739" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Taula conceptual de les persones jurídiques"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="1978"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="2758D867" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B33D763" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Concepto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDAB4D9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Importe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="217CADA8" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1672ACBB" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resultado de la cuenta de pérdidas y ganancias de la última declaración del impuesto de sociedades (casilla 500 del modelo 200 de la Agencia Estatal de Administración Tributaria [AEAT] correspondiente al último ejercicio fiscal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>concluido</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48593615" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="471EBA55" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DF207B" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el importe del dato anterior supera el coste total previsto derivado de la contratación de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>las personas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trabajador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, sólo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportar la última declaración del modelo 200 del AEAT. Por el contrario, si la casilla 500 del modelo 200 del AEAT no supera el coste total previsto derivado de la contratación de las personas trabajadoras, es necesario aportar las autoliquidaciones del impuesto sobre el valor añadido (IVA), modelo 303 del AEAT. Tanto si son mensuales como si son trimestrales, deben corresponder a los últimos 12 meses de actividad empresarial. De estas autoliquidaciones, se analizará si la suma de las bases imponibles del IVA devengado (ventas) supera la suma de las bases imponibles del IVA deducible (compras). También se comprobará si el saldo resultante de este cálculo es una cantidad igual o superior al coste total previsto derivado de la contratación de las personas trabajadoras. Si es necesario, se podrá valorar como ingresos de explotación los importes que figuren en el apartado información adicional (casillas 59 a 75 del modelo 303 del AEAT [es decir: entregas intracomunitarias de bienes y servicios, exportaciones, operaciones no sujetas por reglas de localización, etc.]). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEDBABF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Asimismo, también se puede aportar un informe histórico de vida laboral de cada uno de los códigos de cuenta de cotización que la empresa tenga activos actualmente, Este informe puede servir para demostrar que los vínculos laborales anteriores han tenido, por término medio, una duración igual o superior a un año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D21DD5F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>A continuación, se pueden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exponer los cálculos que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oportunos en relación </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>con dichos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentos. Asimismo, también </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se deben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exponer los datos concretos, objetivos, actualizados y documentados en virtud de los cuales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se considere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la empresa ofertante dispone de los medios materiales y económicos suficientes para garantizar la relación laboral </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>continuada durante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todo el periodo de vigencia de la autorización de residencia y trabajo (como mínimo, un año). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77365C63" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Segona taula de les persones jurídiques"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10762"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="0F50A049" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B83466F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cálculos y/o alegaciones de la empresa empleadora sobre la facturación, la duración de los contratos u otros datos de interés. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763215EB" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A7FD37A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14E0D9F2" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1115DEAD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F0C4A73" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6590C8B6" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E70CB06" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4829AE60" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="021362D5" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC34392" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A0408BE" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77D01D30" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05FCB52D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ABF20D7" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="215BB95D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56E2F5C8" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BFBE10E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68F5C966" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="383C3CCD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F549C7" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="521C582B" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="246F53A6" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE8BB9A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4471FAE8" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63B368B3" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74C493BC" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3464850A" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2321C738" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E479BF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151F7C64" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="567" w:right="-1" w:hanging="283"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Personas físicas: rendimientos netos de actividad y situación personal de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F3C04C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692517BF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Taula conceptual de les persones físiques"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9351"/>
+        <w:gridCol w:w="1411"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="75DFD1CC" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0CE934" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Concepto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5B6288" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Importe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="215C3481" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26806982" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>1. Base imponible general de la última declaración del impuesto sobre la renta de las personas físicas (IRPF) (*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275C775F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="6BF2844A" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69570D28" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>2. Base imponible del ahorro de la última declaración del IRPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA09EA2" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="5182DE4F" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CA0A1C" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Reducciones computables (**), sean de rendimientos del trabajo (casillas 19, 20, 21 y 23), del capital mobiliario (casillas 39 y 55), de bienes inmuebles (150 y 151), de actividades económicas en régimen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>de estimación</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> directa (225, 232, 233 y 234) u otros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF2BE7F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="7490A953" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2497642D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de rendimientos netos declarados:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEAE644" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="3589BB8D" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBCC132" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(*) Si </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>la persona</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribuyente declara actividades económicas en régimen de estimación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>objetiva o por</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>módulos, en lugar de la base imponible general se puede consignar el rendimiento neto previo de actividad (casilla 1465 y/o 1537)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204C98AC" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(**) Las reducciones inciden sobre la base imponible del IRPF. Las deducciones y bonificaciones, en cambio, se aplican a la hora de determinar la cuota final que </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>debe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> abonar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>la persona</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contribuyente. Por este motivo, sólo se pueden admitir las reducciones, no las deducciones ni las bonificaciones.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FECEB7B" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F12D707" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Si el importe en concepto de rendimientos netos declarados supera el coste total previsto derivado de la contratación de l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>as personas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trabajador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, sólo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportar la última declaración del IRPF (modelo 100 del AEAT). Si este dato no es suficiente, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>la persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> también puede aportar su última declaración del impuesto de patrimonio (modelo 714 del AEAT), si fue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el caso. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>En el supuesto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de personas físicas, los documentos mencionados (última declaración anual del IRPF o del impuesto de patrimonio) tienen más importancia que las eventuales autoliquidaciones del impuesto sobre el valor añadido (IVA; modelo 303 del AEAT) o los pagos fraccionados del IRPF (modelo 130 o 131 del AEAT). El motivo es que el artículo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Real </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecreto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5620">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1155/2024, de 19 de noviembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, establece que, si </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>el/la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es una persona física, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acreditar que cuenta con medios económicos suficientes para atender sus necesidades y las de su familia. En consecuencia, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>es necesario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acreditar que el resultado neto de actividad (un dato que se extrae de la declaración anual del IRPF) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>basta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para asegurar la subsistencia de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y, eventualmente,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de su núcleo familiar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CFFF6F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En todo caso, a continuación, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se pueden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exponer los cálculos que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oportunos en relación con </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>documentos que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asimismo, también </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exponer los datos concretos, objetivos, actualizados y documentados en virtud de los cuales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>se considera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>el/la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ofertante, persona física, dispone de los medios materiales y económicos suficientes para garantizar la relación laboral </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>continuada durante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todo el periodo de vigencia de la autorización de residencia y trabajo (como mínimo, un año). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568721A3" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Segona taula de les persones físiques"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10762"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w14:paraId="1CC60201" w14:textId="77777777" w:rsidTr="00A400EB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10762" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19223BAA" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Cálculos y/o alegaciones de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l/la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>empleador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD70A1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, persona física, sobre su situación económica o los medios materiales y económicos de que dispone </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5157AD3E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B9DFE1D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="672A6929" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="611146CC" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ED5F871" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A8FC51" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE46D3D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583FB7BE" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F78D429" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="796FDE17" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53A81735" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="728F3A05" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BB1D5FD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="706B34A2" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BCF1014" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31A8B864" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30B6A819" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A5BA3C4" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58A68A7E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="081BDA05" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F87A7EA" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02419B65" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29F32DEF" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71360529" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4070F6D9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BAAD89" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CA03E48" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A821E01" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="00A400EB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73479A94" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D022524" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765795D7" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Importante:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> junto con esta memoria, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentar todos los documentos fiscales o tributarios que sustenten o acrediten los datos anteriores (declaraciones y autoliquidaciones, informes de organismos oficiales, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191C490D" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2B3995" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4CFC5F" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7A8A13" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidSect="007C1A9D">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="851" w:right="566" w:bottom="993" w:left="284" w:header="0" w:footer="964" w:gutter="284"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0FD245" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C9522B">
+      <w:r w:rsidRPr="00FD70A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="ca-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007E550D" w:rsidRPr="00C9522B">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.............................., en ................, de ......................................de 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>:..........................................................................................</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA721C" w:rsidRPr="00D4455D" w:rsidRDefault="00BA721C" w:rsidP="00654B16">
-      <w:pPr>
+    <w:p w14:paraId="3C0272F7" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El/la representante legal de la empresa o de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador ofertante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450135A9" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A747C9E" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BA721C" w:rsidRPr="00D4455D" w:rsidSect="008A3C01">
+    <w:p w14:paraId="41DDACA3" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7034D0FD" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDDF887" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11944097" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00FD70A1" w:rsidRDefault="007C1A9D" w:rsidP="007C1A9D">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Firmado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD70A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>: ..........................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A30E63" w14:textId="77777777" w:rsidR="007C1A9D" w:rsidRPr="00F664EE" w:rsidRDefault="007C1A9D" w:rsidP="00F664EE">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007C1A9D" w:rsidRPr="00F664EE" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
+    <w:p w14:paraId="68585876" w14:textId="77777777" w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
+    <w:p w14:paraId="4DC41A68" w14:textId="77777777" w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4973,70 +10490,70 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
+    <w:p w14:paraId="4A5D6B63" w14:textId="77777777" w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
+    <w:p w14:paraId="40B484B3" w14:textId="77777777" w:rsidR="00C279A3" w:rsidRDefault="00C279A3" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7355,50 +12872,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BED79B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7FA4554"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1234FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A06D3B0"/>
     <w:lvl w:ilvl="0" w:tplc="B31A7CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7444,154 +13051,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="34889695">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="196742693">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1767578179">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1384476794">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1257206450">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1951930055">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="879778121">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="255335499">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="9" w16cid:durableId="1948921437">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="889000738">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="734162784">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1324116359">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="324020433">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="976296230">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1196112594">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1207523192">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="391344718">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1894150635">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1401832347">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="643436429">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="528297176">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="404302069">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="119617330">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1044600851">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="402220974">
     <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2063209745">
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
@@ -7701,51 +13313,53 @@
     <w:rsid w:val="00201103"/>
     <w:rsid w:val="00203751"/>
     <w:rsid w:val="0020556A"/>
     <w:rsid w:val="00207228"/>
     <w:rsid w:val="00210173"/>
     <w:rsid w:val="0021669D"/>
     <w:rsid w:val="002173A0"/>
     <w:rsid w:val="00220A94"/>
     <w:rsid w:val="0022128C"/>
     <w:rsid w:val="00223545"/>
     <w:rsid w:val="002238C7"/>
     <w:rsid w:val="002259AB"/>
     <w:rsid w:val="00225BED"/>
     <w:rsid w:val="00226525"/>
     <w:rsid w:val="00230C46"/>
     <w:rsid w:val="00233801"/>
     <w:rsid w:val="0023381B"/>
     <w:rsid w:val="00234F47"/>
     <w:rsid w:val="00235102"/>
     <w:rsid w:val="00236562"/>
     <w:rsid w:val="00236621"/>
     <w:rsid w:val="0023695B"/>
     <w:rsid w:val="00236EC1"/>
     <w:rsid w:val="00237487"/>
     <w:rsid w:val="00240446"/>
+    <w:rsid w:val="00241EBC"/>
     <w:rsid w:val="00244888"/>
+    <w:rsid w:val="00244A05"/>
     <w:rsid w:val="00244F60"/>
     <w:rsid w:val="002475ED"/>
     <w:rsid w:val="00253E1C"/>
     <w:rsid w:val="00263789"/>
     <w:rsid w:val="00263900"/>
     <w:rsid w:val="00263AAC"/>
     <w:rsid w:val="002641B7"/>
     <w:rsid w:val="002647CC"/>
     <w:rsid w:val="00265D36"/>
     <w:rsid w:val="0026633E"/>
     <w:rsid w:val="0026784A"/>
     <w:rsid w:val="00270092"/>
     <w:rsid w:val="00275267"/>
     <w:rsid w:val="00275DDB"/>
     <w:rsid w:val="00276318"/>
     <w:rsid w:val="002925DB"/>
     <w:rsid w:val="002941CE"/>
     <w:rsid w:val="00296047"/>
     <w:rsid w:val="00297D13"/>
     <w:rsid w:val="002A1B1B"/>
     <w:rsid w:val="002B320F"/>
     <w:rsid w:val="002B3220"/>
     <w:rsid w:val="002B3832"/>
     <w:rsid w:val="002B68DB"/>
     <w:rsid w:val="002C003E"/>
@@ -8035,50 +13649,51 @@
     <w:rsid w:val="00753942"/>
     <w:rsid w:val="00754618"/>
     <w:rsid w:val="00757888"/>
     <w:rsid w:val="00757E92"/>
     <w:rsid w:val="00760C7E"/>
     <w:rsid w:val="007618B2"/>
     <w:rsid w:val="0076672C"/>
     <w:rsid w:val="00772BD8"/>
     <w:rsid w:val="007739CA"/>
     <w:rsid w:val="00774A38"/>
     <w:rsid w:val="00782988"/>
     <w:rsid w:val="007919BB"/>
     <w:rsid w:val="007967EF"/>
     <w:rsid w:val="0079776F"/>
     <w:rsid w:val="007979C3"/>
     <w:rsid w:val="007A112D"/>
     <w:rsid w:val="007A123B"/>
     <w:rsid w:val="007A1ED3"/>
     <w:rsid w:val="007A332C"/>
     <w:rsid w:val="007A4EB8"/>
     <w:rsid w:val="007A62D5"/>
     <w:rsid w:val="007A6918"/>
     <w:rsid w:val="007A6957"/>
     <w:rsid w:val="007B2C75"/>
     <w:rsid w:val="007C0CCF"/>
+    <w:rsid w:val="007C1A9D"/>
     <w:rsid w:val="007C1B14"/>
     <w:rsid w:val="007D0C05"/>
     <w:rsid w:val="007D0C5E"/>
     <w:rsid w:val="007D14C7"/>
     <w:rsid w:val="007D4424"/>
     <w:rsid w:val="007E356A"/>
     <w:rsid w:val="007E36C9"/>
     <w:rsid w:val="007E550D"/>
     <w:rsid w:val="007F2ECF"/>
     <w:rsid w:val="007F3DA2"/>
     <w:rsid w:val="007F44CA"/>
     <w:rsid w:val="007F57E9"/>
     <w:rsid w:val="007F7412"/>
     <w:rsid w:val="007F7C64"/>
     <w:rsid w:val="008008D9"/>
     <w:rsid w:val="00800DFD"/>
     <w:rsid w:val="00803558"/>
     <w:rsid w:val="00803D5F"/>
     <w:rsid w:val="00805D08"/>
     <w:rsid w:val="00810176"/>
     <w:rsid w:val="008123FA"/>
     <w:rsid w:val="00813987"/>
     <w:rsid w:val="00815BE7"/>
     <w:rsid w:val="008212F0"/>
     <w:rsid w:val="00825BD6"/>
@@ -8188,50 +13803,51 @@
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B34C5"/>
     <w:rsid w:val="009B53FC"/>
     <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C2913"/>
     <w:rsid w:val="009C34B3"/>
     <w:rsid w:val="009C76A9"/>
     <w:rsid w:val="009D0228"/>
     <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="009D62D0"/>
     <w:rsid w:val="009D70B9"/>
     <w:rsid w:val="009E2153"/>
     <w:rsid w:val="009E626E"/>
     <w:rsid w:val="009E639B"/>
     <w:rsid w:val="009E7249"/>
     <w:rsid w:val="009F0959"/>
     <w:rsid w:val="009F3C25"/>
     <w:rsid w:val="009F5763"/>
     <w:rsid w:val="009F5908"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F75CE"/>
     <w:rsid w:val="00A03852"/>
     <w:rsid w:val="00A038A1"/>
     <w:rsid w:val="00A07471"/>
     <w:rsid w:val="00A07599"/>
+    <w:rsid w:val="00A10A1C"/>
     <w:rsid w:val="00A11EAA"/>
     <w:rsid w:val="00A136BC"/>
     <w:rsid w:val="00A16BB3"/>
     <w:rsid w:val="00A24333"/>
     <w:rsid w:val="00A25DA7"/>
     <w:rsid w:val="00A25E17"/>
     <w:rsid w:val="00A26E08"/>
     <w:rsid w:val="00A2742C"/>
     <w:rsid w:val="00A3052B"/>
     <w:rsid w:val="00A30B39"/>
     <w:rsid w:val="00A3113F"/>
     <w:rsid w:val="00A32DDC"/>
     <w:rsid w:val="00A342A3"/>
     <w:rsid w:val="00A35472"/>
     <w:rsid w:val="00A366C1"/>
     <w:rsid w:val="00A36AA2"/>
     <w:rsid w:val="00A370A4"/>
     <w:rsid w:val="00A40BB3"/>
     <w:rsid w:val="00A4154D"/>
     <w:rsid w:val="00A43A5D"/>
     <w:rsid w:val="00A46E71"/>
     <w:rsid w:val="00A471DF"/>
     <w:rsid w:val="00A47A82"/>
     <w:rsid w:val="00A505FC"/>
     <w:rsid w:val="00A52418"/>
@@ -8322,50 +13938,51 @@
     <w:rsid w:val="00BC1058"/>
     <w:rsid w:val="00BD1FB6"/>
     <w:rsid w:val="00BD4AD7"/>
     <w:rsid w:val="00BD52C5"/>
     <w:rsid w:val="00BD6BF0"/>
     <w:rsid w:val="00BD72C6"/>
     <w:rsid w:val="00BD7C60"/>
     <w:rsid w:val="00BE046D"/>
     <w:rsid w:val="00BE0CB9"/>
     <w:rsid w:val="00BE1B41"/>
     <w:rsid w:val="00BE1D66"/>
     <w:rsid w:val="00BE422F"/>
     <w:rsid w:val="00BE69A8"/>
     <w:rsid w:val="00BE6FC7"/>
     <w:rsid w:val="00BE73DC"/>
     <w:rsid w:val="00BF3A53"/>
     <w:rsid w:val="00BF3F78"/>
     <w:rsid w:val="00BF4513"/>
     <w:rsid w:val="00BF54C8"/>
     <w:rsid w:val="00BF649F"/>
     <w:rsid w:val="00BF7B9A"/>
     <w:rsid w:val="00C0241C"/>
     <w:rsid w:val="00C06206"/>
     <w:rsid w:val="00C0731B"/>
     <w:rsid w:val="00C12393"/>
+    <w:rsid w:val="00C12E64"/>
     <w:rsid w:val="00C17FCF"/>
     <w:rsid w:val="00C239C3"/>
     <w:rsid w:val="00C24B67"/>
     <w:rsid w:val="00C24D28"/>
     <w:rsid w:val="00C24FAA"/>
     <w:rsid w:val="00C27223"/>
     <w:rsid w:val="00C272C8"/>
     <w:rsid w:val="00C279A3"/>
     <w:rsid w:val="00C31205"/>
     <w:rsid w:val="00C31AC2"/>
     <w:rsid w:val="00C32A13"/>
     <w:rsid w:val="00C36527"/>
     <w:rsid w:val="00C36713"/>
     <w:rsid w:val="00C40E11"/>
     <w:rsid w:val="00C41BFE"/>
     <w:rsid w:val="00C45669"/>
     <w:rsid w:val="00C46517"/>
     <w:rsid w:val="00C46B90"/>
     <w:rsid w:val="00C477F1"/>
     <w:rsid w:val="00C52119"/>
     <w:rsid w:val="00C53281"/>
     <w:rsid w:val="00C54A49"/>
     <w:rsid w:val="00C55FEB"/>
     <w:rsid w:val="00C57AD0"/>
     <w:rsid w:val="00C601CD"/>
@@ -8446,50 +14063,51 @@
     <w:rsid w:val="00D92F12"/>
     <w:rsid w:val="00D936BB"/>
     <w:rsid w:val="00D947BF"/>
     <w:rsid w:val="00D94BA8"/>
     <w:rsid w:val="00D954E8"/>
     <w:rsid w:val="00DA2240"/>
     <w:rsid w:val="00DA2CE3"/>
     <w:rsid w:val="00DA43FD"/>
     <w:rsid w:val="00DB47EF"/>
     <w:rsid w:val="00DB5A75"/>
     <w:rsid w:val="00DB7F10"/>
     <w:rsid w:val="00DD5EF4"/>
     <w:rsid w:val="00DE1C17"/>
     <w:rsid w:val="00DE3A54"/>
     <w:rsid w:val="00DE736F"/>
     <w:rsid w:val="00DF71C2"/>
     <w:rsid w:val="00DF795B"/>
     <w:rsid w:val="00E00272"/>
     <w:rsid w:val="00E03F82"/>
     <w:rsid w:val="00E10F14"/>
     <w:rsid w:val="00E13E28"/>
     <w:rsid w:val="00E140F8"/>
     <w:rsid w:val="00E16D16"/>
     <w:rsid w:val="00E20580"/>
     <w:rsid w:val="00E21880"/>
+    <w:rsid w:val="00E2298B"/>
     <w:rsid w:val="00E241FB"/>
     <w:rsid w:val="00E3094A"/>
     <w:rsid w:val="00E30990"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31CBB"/>
     <w:rsid w:val="00E31F42"/>
     <w:rsid w:val="00E3281C"/>
     <w:rsid w:val="00E35A14"/>
     <w:rsid w:val="00E45771"/>
     <w:rsid w:val="00E47EB9"/>
     <w:rsid w:val="00E53D20"/>
     <w:rsid w:val="00E552AB"/>
     <w:rsid w:val="00E55FBD"/>
     <w:rsid w:val="00E56CD1"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E60464"/>
     <w:rsid w:val="00E61A7C"/>
     <w:rsid w:val="00E622F0"/>
     <w:rsid w:val="00E62720"/>
     <w:rsid w:val="00E65F96"/>
     <w:rsid w:val="00E67FB2"/>
     <w:rsid w:val="00E72CB4"/>
     <w:rsid w:val="00E74CD2"/>
     <w:rsid w:val="00E75725"/>
     <w:rsid w:val="00E757BF"/>
@@ -8519,50 +14137,51 @@
     <w:rsid w:val="00EE41BC"/>
     <w:rsid w:val="00EE7273"/>
     <w:rsid w:val="00EF20E3"/>
     <w:rsid w:val="00EF360F"/>
     <w:rsid w:val="00EF4549"/>
     <w:rsid w:val="00EF7087"/>
     <w:rsid w:val="00F00654"/>
     <w:rsid w:val="00F0637D"/>
     <w:rsid w:val="00F068CD"/>
     <w:rsid w:val="00F1248D"/>
     <w:rsid w:val="00F16E23"/>
     <w:rsid w:val="00F22331"/>
     <w:rsid w:val="00F223F4"/>
     <w:rsid w:val="00F22A42"/>
     <w:rsid w:val="00F23BB2"/>
     <w:rsid w:val="00F307ED"/>
     <w:rsid w:val="00F36404"/>
     <w:rsid w:val="00F366B6"/>
     <w:rsid w:val="00F36E91"/>
     <w:rsid w:val="00F40590"/>
     <w:rsid w:val="00F45E4A"/>
     <w:rsid w:val="00F46936"/>
     <w:rsid w:val="00F5321F"/>
     <w:rsid w:val="00F54A24"/>
     <w:rsid w:val="00F57AF0"/>
+    <w:rsid w:val="00F664EE"/>
     <w:rsid w:val="00F6785C"/>
     <w:rsid w:val="00F7113C"/>
     <w:rsid w:val="00F72131"/>
     <w:rsid w:val="00F72DF9"/>
     <w:rsid w:val="00F73EC3"/>
     <w:rsid w:val="00F75CF7"/>
     <w:rsid w:val="00F76097"/>
     <w:rsid w:val="00F7713C"/>
     <w:rsid w:val="00F80C92"/>
     <w:rsid w:val="00F82CE1"/>
     <w:rsid w:val="00F863E7"/>
     <w:rsid w:val="00F86C4A"/>
     <w:rsid w:val="00F92053"/>
     <w:rsid w:val="00F9358F"/>
     <w:rsid w:val="00F93848"/>
     <w:rsid w:val="00F96F8A"/>
     <w:rsid w:val="00FA1B17"/>
     <w:rsid w:val="00FA1E47"/>
     <w:rsid w:val="00FA295E"/>
     <w:rsid w:val="00FA447B"/>
     <w:rsid w:val="00FB1D50"/>
     <w:rsid w:val="00FB38FD"/>
     <w:rsid w:val="00FB4814"/>
     <w:rsid w:val="00FB54AA"/>
     <w:rsid w:val="00FB6874"/>
@@ -8575,75 +14194,75 @@
     <w:rsid w:val="00FD6C43"/>
     <w:rsid w:val="00FD7065"/>
     <w:rsid w:val="00FD7C62"/>
     <w:rsid w:val="00FE0C17"/>
     <w:rsid w:val="00FF3F32"/>
     <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF69BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C28C14F"/>
+  <w14:docId w14:val="4C4C4DA9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33AECE5E-9744-4D32-8FAC-720C50C6BC29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8882,50 +14501,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -9024,51 +14648,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -9403,70 +15027,70 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
     <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textdenotaapeudepgina">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdenotaapeudepginaCar"/>
     <w:rsid w:val="00BA721C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextdenotaapeudepginaCar">
     <w:name w:val="Text de nota a peu de pàgina Car"/>
-    <w:basedOn w:val="Tipusdelletraperdefectedelpargraf"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Textdenotaapeudepgina"/>
     <w:rsid w:val="00BA721C"/>
     <w:rPr>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refernciadenotaapeudepgina">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Tipusdelletraperdefectedelpargraf"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00BA721C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="926034856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9482,51 +15106,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554074734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9755,94 +15379,94 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B46C2A2B-D1A1-4AE7-98E0-C4164069F8A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4D6E4BF-380F-4C4D-BA8F-50B373EA50D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6106</Characters>
+  <Pages>6</Pages>
+  <Words>2174</Words>
+  <Characters>12674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7163</CharactersWithSpaces>
+  <CharactersWithSpaces>14819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>