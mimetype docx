--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,2666 +1,2659 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="0092238E" w:rsidP="009B53FC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="203"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A75CC1" w14:paraId="26D816B0" w14:textId="77777777" w:rsidTr="00A75CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02525244" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk126174951"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk222924235"/>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Espai reservat per al segell de registre d'entrada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2AACFB" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F3AEE75" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRPr="009B1F8A" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Espacio reservado para el sello de registro de entrada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32DABDBF" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CAE078E" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B648AC9" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B2CFD57" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77FFAE8C" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="316FCD6D" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A64285A" wp14:editId="4F6CFC5B">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0557B68C" w14:textId="4B4F0496" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00A75CC1">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7388C4C3" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="009B53FC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...229 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRPr="006F589E" w:rsidRDefault="006F589E" w:rsidP="009B53FC">
+    <w:p w14:paraId="24B56193" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="009B53FC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F589E">
+    </w:p>
+    <w:p w14:paraId="1102D5EE" w14:textId="60F150CB" w:rsidR="009E639B" w:rsidRPr="006F589E" w:rsidRDefault="006F589E" w:rsidP="009B53FC">
+      <w:pPr>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F589E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>ANEXO VII</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F589E" w:rsidRPr="006F589E" w:rsidRDefault="0092238E" w:rsidP="009B53FC">
+    <w:p w14:paraId="34D5C05C" w14:textId="77777777" w:rsidR="006F589E" w:rsidRPr="006F589E" w:rsidRDefault="0092238E" w:rsidP="009B53FC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRPr="00BE2935" w:rsidRDefault="00B8498A" w:rsidP="009B53FC">
+    <w:p w14:paraId="07416C68" w14:textId="4420D9C7" w:rsidR="009E639B" w:rsidRPr="00BE2935" w:rsidRDefault="00B8498A" w:rsidP="009B53FC">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2935">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>estión colectiva de contrataciones en origen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003822B0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D53619">
+      <w:r w:rsidR="007878DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F589E" w:rsidRPr="00B8498A" w:rsidRDefault="00B8498A" w:rsidP="009B53FC">
+    <w:p w14:paraId="73E8833B" w14:textId="77777777" w:rsidR="006F589E" w:rsidRPr="00B8498A" w:rsidRDefault="00B8498A" w:rsidP="009B53FC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8498A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ocumento de designación de representante</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRPr="00B8498A" w:rsidRDefault="00B8498A" w:rsidP="009B53FC">
+    <w:p w14:paraId="39FF6A24" w14:textId="77777777" w:rsidR="009E639B" w:rsidRPr="00B8498A" w:rsidRDefault="00B8498A" w:rsidP="009B53FC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8498A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>en el proceso de selección de trabajadores</w:t>
       </w:r>
       <w:r w:rsidR="00D53619">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/as</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRPr="00BD52C5" w:rsidRDefault="009E639B" w:rsidP="009B53FC">
+    <w:p w14:paraId="1697BCB9" w14:textId="77777777" w:rsidR="009E639B" w:rsidRPr="00BD52C5" w:rsidRDefault="009E639B" w:rsidP="009B53FC">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRPr="00BD52C5" w:rsidRDefault="009E639B" w:rsidP="009B53FC">
-[...24 lines deleted...]
-    <w:p w:rsidR="006F3325" w:rsidRPr="00BD52C5" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="22DB0CD6" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00BD52C5" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5393"/>
-        <w:gridCol w:w="5408"/>
+        <w:gridCol w:w="5390"/>
+        <w:gridCol w:w="5411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="3EF0C68C" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="48883EE4" w14:textId="250C6D2D" w:rsidR="006F3325" w:rsidRDefault="007878DD" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFERTA Nº: </w:t>
+              <w:t>OFERTA N.</w:t>
+            </w:r>
+            <w:r w:rsidR="0029504C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>º</w:t>
+            </w:r>
+            <w:r w:rsidR="006F3325">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2DE17FCE" w14:textId="5E1F1C18" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nº DE TRABAJADORES: </w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="007878DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>º DE TRABAJADORES</w:t>
+            </w:r>
+            <w:r w:rsidR="007878DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/AS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="35FDB1FE" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3325" w:rsidRPr="00B87B15" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="60A21B8A" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00B87B15" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>A. DATOS DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA </w:t>
       </w:r>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>EMPRESA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="460754CD" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="610"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00833694" w:rsidRPr="00934B62" w:rsidTr="00B97447">
+      <w:tr w:rsidR="00833694" w:rsidRPr="00934B62" w14:paraId="38B1A12F" w14:textId="77777777" w:rsidTr="00B97447">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00833694" w:rsidRPr="00F72DF9" w:rsidRDefault="00833694" w:rsidP="00747792">
+          <w:p w14:paraId="224D03E2" w14:textId="77777777" w:rsidR="00833694" w:rsidRPr="00F72DF9" w:rsidRDefault="00833694" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00833694" w:rsidRPr="004A4CA4" w:rsidRDefault="00833694" w:rsidP="00747792">
+          <w:p w14:paraId="7F9AAC8C" w14:textId="77777777" w:rsidR="00833694" w:rsidRPr="004A4CA4" w:rsidRDefault="00833694" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8101" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00833694" w:rsidRDefault="00833694" w:rsidP="00747792">
+          <w:p w14:paraId="6BDA6095" w14:textId="77777777" w:rsidR="00833694" w:rsidRDefault="00833694" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C.C.C. Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00833694" w:rsidRPr="00934B62" w:rsidRDefault="00833694" w:rsidP="00747792">
+          <w:p w14:paraId="33B8195C" w14:textId="77777777" w:rsidR="00833694" w:rsidRPr="00934B62" w:rsidRDefault="00833694" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="02B63FDA" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="11815BD9" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2AAD4A28" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="00CC3FE9" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="5502AE75" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00CC3FE9" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="62EB94BF" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="6CCF03C0" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="24BC4738" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="6604EB96" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3605" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="65CECBD5" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="496E8B43" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="30E15DDC" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="50DA9690" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="07D01266" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="5CCFDD1A" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>rovincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2D620E21" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="25C4E01B" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tfno.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="0CD636AA" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="10FBDCD8" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="29541014" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3146" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="18F99F4B" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C570F">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="3B60B36C" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="6914E4B1" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="545E9690" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos del</w:t>
             </w:r>
             <w:r w:rsidR="005F58AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/la</w:t>
             </w:r>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante legal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="4BC30567" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="13B31A43" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIF/NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="590327A6" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="61964EE3" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F3325" w:rsidRPr="00B87B15" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="5E5D4C94" w14:textId="5F292D2F" w:rsidR="006F3325" w:rsidRPr="00B87B15" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">B. </w:t>
       </w:r>
       <w:r w:rsidR="000907C4" w:rsidRPr="000907C4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DATOS DEL/</w:t>
       </w:r>
+      <w:r w:rsidR="007878DD">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
       <w:r w:rsidR="009E18F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>LA/LOS/</w:t>
+        <w:t>LOS</w:t>
+      </w:r>
+      <w:r w:rsidR="007878DD">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000907C4" w:rsidRPr="000907C4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:t>REPRESENTANTE/S DESIGNADO/</w:t>
+      </w:r>
+      <w:r w:rsidR="007878DD">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E18F9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...15 lines deleted...]
-        <w:t>A/S/AS</w:t>
+        <w:t>S</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="3C4FBC1B" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="610"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="383895C7" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="59F038B1" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos del</w:t>
             </w:r>
             <w:r w:rsidR="005F58AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante designado</w:t>
             </w:r>
             <w:r w:rsidR="005F58AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="6FBBB2D1" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="0EC7F7EF" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4CA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIE/PASAPORTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="287F56FB" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="2AEB33F7" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="6DD6CEC7" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="64C7A02D" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3605" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="5958D02A" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="3F36B1BA" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="304CF793" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="13C2956D" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="595396B5" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="1C355B81" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>rovincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="4604365C" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2AA640BD" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tfno.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="470E59EB" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="0C9C5C40" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="658BA87D" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3146" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="39CBA7D1" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C570F">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="54F1BFB0" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+    <w:p w14:paraId="76C97A70" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="006E7521" w:rsidRDefault="006F3325" w:rsidP="006F3325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="610"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="6A313B2A" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2A6B0EFA" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos del</w:t>
             </w:r>
             <w:r w:rsidR="00D53619">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante designado</w:t>
             </w:r>
             <w:r w:rsidR="005F58AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="682A6310" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="3D273946" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4CA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIE/PASAPORTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="24CD11D1" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="4C72CF98" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="7DB7BBF5" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="00F72DF9" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="0CB28FF5" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="004A4CA4" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3605" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="3949577C" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="4DAE13B3" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2A36AA32" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="0E2C16C9" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002F1499" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F3325" w:rsidTr="00747792">
+      <w:tr w:rsidR="006F3325" w14:paraId="4D2261EF" w14:textId="77777777" w:rsidTr="00747792">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="6B92EB5C" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>rovincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="7E5C0CE6" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="2C67C3B9" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tfno.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="23CC66E7" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="73946576" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="1F054CE4" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3146" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="29638565" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C570F">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
+          <w:p w14:paraId="6A0140DE" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="002C570F" w:rsidRDefault="006F3325" w:rsidP="00747792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F3325" w:rsidRDefault="006F3325" w:rsidP="006F3325">
-[...10 lines deleted...]
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+    <w:p w14:paraId="067D0CFE" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="366"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0668255F" w14:textId="79A69EDF" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00A75CC1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representante legal firmante del presente documento, de conformidad con lo dispuesto en el artículo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Re</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">glamento </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270" w:rsidRPr="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270" w:rsidRPr="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ley Orgánica</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270" w:rsidRPr="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4/2000, de 11 de </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2270" w:rsidRPr="007D2270">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>enero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, a los efectos de los artículos 5 y 66 de la Ley 39/2015, de 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DESIGNA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la/s persona/s cuyos datos constan en el apartado B de este documento, como representante/s para que actúe/n en nombre de la empresa/organización empresarial cuya representación legal ostenta</w:t>
+      </w:r>
+      <w:r w:rsidR="008F34BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en el proceso de selección de </w:t>
+      </w:r>
+      <w:r w:rsidR="008F34BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>trabajador</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autorizado por la Dirección General de</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Migra</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>toria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como consecuencia de la of</w:t>
+      </w:r>
+      <w:r w:rsidR="00570991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>erta de empleo arriba indicada</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD611A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, y le</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD611A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autoriza a firmar las actas, en su caso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646E70B8" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00A75CC1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE7406C" w14:textId="7A7A4663" w:rsidR="00AD611A" w:rsidRPr="008D49BB" w:rsidRDefault="00AD611A" w:rsidP="00A75CC1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
+      </w:r>
+      <w:r w:rsidR="008F34BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o l</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="008F34BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interesadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de </w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestión </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Migra</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>toria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El interesado</w:t>
+      </w:r>
+      <w:r w:rsidR="008F34BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o la interesada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tiene derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8498A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como a retirar su consentimiento en cualquier momento. Asimismo, tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2000, de 11 de enero, sobre derechos y libertades de los extranjeros en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> España y su integración social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719F598E" w14:textId="77777777" w:rsidR="00AD611A" w:rsidRPr="001A7B9A" w:rsidRDefault="00AD611A" w:rsidP="00AD611A">
+      <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DESIGNA</w:t>
-[...99 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
-[...200 lines deleted...]
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="093B9333" w14:textId="3DA62E55" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">En.............................. a ........... de ......................................de </w:t>
       </w:r>
       <w:r w:rsidR="003822B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005F58AC">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008F34BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="4D8AD3AF" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>El/la Representante Legal de la Empresa/Organización Empresarial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="61E7B757" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="11716B7C" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="47353695" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="2D01A71C" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...10 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fdo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>..........................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E639B" w:rsidRPr="007462F3" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="3374A9F9" w14:textId="77777777" w:rsidR="009E639B" w:rsidRPr="007462F3" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E639B" w:rsidTr="00B326B9">
+      <w:tr w:rsidR="009E639B" w14:paraId="3C70D827" w14:textId="77777777" w:rsidTr="00B326B9">
         <w:trPr>
           <w:trHeight w:val="1780"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F3325" w:rsidRPr="006F3325" w:rsidRDefault="006F3325" w:rsidP="006F3325">
+          <w:p w14:paraId="1DA99644" w14:textId="77777777" w:rsidR="006F3325" w:rsidRPr="006F3325" w:rsidRDefault="006F3325" w:rsidP="006F3325">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:ind w:right="366"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F3325" w:rsidRDefault="009E639B" w:rsidP="006F3325">
+          <w:p w14:paraId="0DF67C42" w14:textId="77777777" w:rsidR="006F3325" w:rsidRDefault="009E639B" w:rsidP="006F3325">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:ind w:right="366"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diligencia para hacer constar que se otorga ante mí esta designación de representación</w:t>
             </w:r>
             <w:r w:rsidR="006F3325">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRPr="006F3325" w:rsidRDefault="0092238E" w:rsidP="00AF3A8A">
+          <w:p w14:paraId="4409A361" w14:textId="5D6D1878" w:rsidR="009E639B" w:rsidRPr="006F3325" w:rsidRDefault="009E639B" w:rsidP="00AF3A8A">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:ind w:right="32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          </w:p>
+          <w:p w14:paraId="40CD8AF1" w14:textId="2B418855" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>En …………...……………</w:t>
             </w:r>
             <w:r w:rsidR="000907C4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
@@ -2706,337 +2699,336 @@
             </w:r>
             <w:r w:rsidR="000907C4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. de </w:t>
             </w:r>
             <w:r w:rsidR="003822B0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="000907C4">
+            <w:r w:rsidR="008F34BA">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          <w:p w14:paraId="28581D10" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                 El/la funcionario/a</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          <w:p w14:paraId="575FBCA9" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          <w:p w14:paraId="0ED59509" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          <w:p w14:paraId="32C3347D" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          <w:p w14:paraId="05C17E6C" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
+          <w:p w14:paraId="6B1BB4FF" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fdo.: …………………</w:t>
             </w:r>
             <w:r w:rsidR="000907C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="05F429E8" w14:textId="77777777" w:rsidR="00A75CC1" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="0067060B">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="6D0037FD" w14:textId="76108AF2" w:rsidR="009E639B" w:rsidRDefault="00A75CC1" w:rsidP="00A75CC1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Puesto de trabajo: ………………………….………………………………….</w:t>
+              <w:t xml:space="preserve">Sello de la Unidad                                            </w:t>
+            </w:r>
+            <w:r w:rsidR="009E639B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Puesto de trabajo: ……………….………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="502111BB" w14:textId="77777777" w:rsidR="009E639B" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007462F3" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
+    <w:p w14:paraId="1FB20A4D" w14:textId="77777777" w:rsidR="007462F3" w:rsidRDefault="009E639B" w:rsidP="00BD52C5">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IMPRESO GRATUITO. PROHIBIDA SU VENTA. RELLÉNESE A MÁQUINA O CON LETRA DE IMPRENTA Y </w:t>
       </w:r>
       <w:r w:rsidRPr="00876202">
         <w:t>PRESÉNTENSE DOS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> EJEMPLARES.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00470AA3" w:rsidRDefault="00470AA3" w:rsidP="003106CA">
+    <w:p w14:paraId="0C41FDDF" w14:textId="77777777" w:rsidR="00470AA3" w:rsidRDefault="00470AA3" w:rsidP="003106CA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00470AA3" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
+    <w:p w14:paraId="04955448" w14:textId="77777777" w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
+    <w:p w14:paraId="70EF1302" w14:textId="77777777" w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
+    <w:p w14:paraId="15F8908D" w14:textId="77777777" w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
+    <w:p w14:paraId="2E03DCF8" w14:textId="77777777" w:rsidR="0037593E" w:rsidRDefault="0037593E" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4973,154 +4965,138 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1514419098">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1595437430">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1167282431">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1498769920">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1672829167">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="806628693">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1591113836">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="567766383">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1443264619">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1200514949">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1624073837">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="692650828">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1585643900">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1878620466">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1359115181">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="203643418">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1757164135">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1044335238">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1373994907">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1460994663">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotBreakWrappedTables/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
@@ -5238,50 +5214,51 @@
     <w:rsid w:val="00233801"/>
     <w:rsid w:val="0023381B"/>
     <w:rsid w:val="00234F47"/>
     <w:rsid w:val="00235102"/>
     <w:rsid w:val="00236562"/>
     <w:rsid w:val="00236621"/>
     <w:rsid w:val="0023695B"/>
     <w:rsid w:val="00237487"/>
     <w:rsid w:val="00240446"/>
     <w:rsid w:val="00244888"/>
     <w:rsid w:val="00244F60"/>
     <w:rsid w:val="002475ED"/>
     <w:rsid w:val="00253E1C"/>
     <w:rsid w:val="00263789"/>
     <w:rsid w:val="00263900"/>
     <w:rsid w:val="00263AAC"/>
     <w:rsid w:val="002641B7"/>
     <w:rsid w:val="00265D36"/>
     <w:rsid w:val="0026633E"/>
     <w:rsid w:val="0026784A"/>
     <w:rsid w:val="00270092"/>
     <w:rsid w:val="00275267"/>
     <w:rsid w:val="00275DDB"/>
     <w:rsid w:val="002925DB"/>
     <w:rsid w:val="002941CE"/>
+    <w:rsid w:val="0029504C"/>
     <w:rsid w:val="00296047"/>
     <w:rsid w:val="002A1B1B"/>
     <w:rsid w:val="002B320F"/>
     <w:rsid w:val="002B3220"/>
     <w:rsid w:val="002B3832"/>
     <w:rsid w:val="002B68DB"/>
     <w:rsid w:val="002C003E"/>
     <w:rsid w:val="002C4764"/>
     <w:rsid w:val="002C570F"/>
     <w:rsid w:val="002C7B3F"/>
     <w:rsid w:val="002D2480"/>
     <w:rsid w:val="002D6188"/>
     <w:rsid w:val="002E258F"/>
     <w:rsid w:val="002F0F44"/>
     <w:rsid w:val="002F1499"/>
     <w:rsid w:val="002F24D7"/>
     <w:rsid w:val="002F70B6"/>
     <w:rsid w:val="003029B2"/>
     <w:rsid w:val="00302B67"/>
     <w:rsid w:val="003033E5"/>
     <w:rsid w:val="00305C70"/>
     <w:rsid w:val="00307B39"/>
     <w:rsid w:val="00307FDA"/>
     <w:rsid w:val="003106CA"/>
     <w:rsid w:val="00311AA2"/>
@@ -5441,50 +5418,51 @@
     <w:rsid w:val="005A0DA2"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A7522"/>
     <w:rsid w:val="005B1391"/>
     <w:rsid w:val="005B13A4"/>
     <w:rsid w:val="005B4D24"/>
     <w:rsid w:val="005B6915"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C397D"/>
     <w:rsid w:val="005C4F89"/>
     <w:rsid w:val="005C6614"/>
     <w:rsid w:val="005C736F"/>
     <w:rsid w:val="005D0870"/>
     <w:rsid w:val="005D1DD4"/>
     <w:rsid w:val="005D335F"/>
     <w:rsid w:val="005D42C1"/>
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005E7944"/>
     <w:rsid w:val="005E7B21"/>
     <w:rsid w:val="005E7B80"/>
+    <w:rsid w:val="005F0DBA"/>
     <w:rsid w:val="005F58AC"/>
     <w:rsid w:val="005F6592"/>
     <w:rsid w:val="00601E4D"/>
     <w:rsid w:val="00604C8A"/>
     <w:rsid w:val="00605B66"/>
     <w:rsid w:val="00612451"/>
     <w:rsid w:val="006154E3"/>
     <w:rsid w:val="00615DB6"/>
     <w:rsid w:val="00615E43"/>
     <w:rsid w:val="006238D9"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="0062664D"/>
     <w:rsid w:val="00632629"/>
     <w:rsid w:val="00633EDE"/>
     <w:rsid w:val="00635545"/>
     <w:rsid w:val="00645CD4"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00647AD3"/>
     <w:rsid w:val="006577C0"/>
     <w:rsid w:val="00657D16"/>
     <w:rsid w:val="006656F7"/>
     <w:rsid w:val="006667F8"/>
     <w:rsid w:val="00667893"/>
     <w:rsid w:val="0067060B"/>
     <w:rsid w:val="00672AB9"/>
@@ -5527,67 +5505,69 @@
     <w:rsid w:val="00715F9B"/>
     <w:rsid w:val="00717039"/>
     <w:rsid w:val="0072023D"/>
     <w:rsid w:val="0072048C"/>
     <w:rsid w:val="0073374E"/>
     <w:rsid w:val="00733E73"/>
     <w:rsid w:val="0073453E"/>
     <w:rsid w:val="0073490B"/>
     <w:rsid w:val="007354D9"/>
     <w:rsid w:val="00736133"/>
     <w:rsid w:val="00743429"/>
     <w:rsid w:val="00744A33"/>
     <w:rsid w:val="007462F3"/>
     <w:rsid w:val="00747792"/>
     <w:rsid w:val="00753942"/>
     <w:rsid w:val="00754618"/>
     <w:rsid w:val="00757888"/>
     <w:rsid w:val="00757E92"/>
     <w:rsid w:val="00760C7E"/>
     <w:rsid w:val="007618B2"/>
     <w:rsid w:val="0076672C"/>
     <w:rsid w:val="00772BD8"/>
     <w:rsid w:val="007739CA"/>
     <w:rsid w:val="00774A38"/>
     <w:rsid w:val="00782988"/>
+    <w:rsid w:val="007878DD"/>
     <w:rsid w:val="007967EF"/>
     <w:rsid w:val="0079776F"/>
     <w:rsid w:val="007979C3"/>
     <w:rsid w:val="007A112D"/>
     <w:rsid w:val="007A123B"/>
     <w:rsid w:val="007A1ED3"/>
     <w:rsid w:val="007A332C"/>
     <w:rsid w:val="007A4EB8"/>
     <w:rsid w:val="007A62D5"/>
     <w:rsid w:val="007A6918"/>
     <w:rsid w:val="007A6957"/>
     <w:rsid w:val="007B2C75"/>
     <w:rsid w:val="007C0CCF"/>
     <w:rsid w:val="007C1B14"/>
     <w:rsid w:val="007D0C05"/>
     <w:rsid w:val="007D0C5E"/>
     <w:rsid w:val="007D14C7"/>
+    <w:rsid w:val="007D2270"/>
     <w:rsid w:val="007E356A"/>
     <w:rsid w:val="007E36C9"/>
     <w:rsid w:val="007E550D"/>
     <w:rsid w:val="007F2ECF"/>
     <w:rsid w:val="007F3DA2"/>
     <w:rsid w:val="007F57E9"/>
     <w:rsid w:val="007F7412"/>
     <w:rsid w:val="007F7C64"/>
     <w:rsid w:val="008008D9"/>
     <w:rsid w:val="00800DFD"/>
     <w:rsid w:val="00803558"/>
     <w:rsid w:val="00803D5F"/>
     <w:rsid w:val="00805D08"/>
     <w:rsid w:val="00810176"/>
     <w:rsid w:val="008123FA"/>
     <w:rsid w:val="00813987"/>
     <w:rsid w:val="00815BE7"/>
     <w:rsid w:val="008212F0"/>
     <w:rsid w:val="00825BD6"/>
     <w:rsid w:val="00832269"/>
     <w:rsid w:val="00833694"/>
     <w:rsid w:val="008344F6"/>
     <w:rsid w:val="00837B34"/>
     <w:rsid w:val="00840B7F"/>
     <w:rsid w:val="008424EE"/>
@@ -5614,50 +5594,51 @@
     <w:rsid w:val="00891F42"/>
     <w:rsid w:val="008976F2"/>
     <w:rsid w:val="008A392E"/>
     <w:rsid w:val="008A3C01"/>
     <w:rsid w:val="008B2300"/>
     <w:rsid w:val="008B677B"/>
     <w:rsid w:val="008C5414"/>
     <w:rsid w:val="008C7258"/>
     <w:rsid w:val="008C79EE"/>
     <w:rsid w:val="008C7E17"/>
     <w:rsid w:val="008D0B02"/>
     <w:rsid w:val="008D2842"/>
     <w:rsid w:val="008D383D"/>
     <w:rsid w:val="008D39A9"/>
     <w:rsid w:val="008D6BF6"/>
     <w:rsid w:val="008E05E2"/>
     <w:rsid w:val="008E3BA9"/>
     <w:rsid w:val="008E3E5F"/>
     <w:rsid w:val="008E4E82"/>
     <w:rsid w:val="008E626A"/>
     <w:rsid w:val="008E7070"/>
     <w:rsid w:val="008E7137"/>
     <w:rsid w:val="008E7593"/>
     <w:rsid w:val="008F10D1"/>
     <w:rsid w:val="008F1F1A"/>
+    <w:rsid w:val="008F34BA"/>
     <w:rsid w:val="008F60A7"/>
     <w:rsid w:val="008F65C9"/>
     <w:rsid w:val="008F68CB"/>
     <w:rsid w:val="009000AB"/>
     <w:rsid w:val="0090078E"/>
     <w:rsid w:val="009040E4"/>
     <w:rsid w:val="009049EB"/>
     <w:rsid w:val="00910E4E"/>
     <w:rsid w:val="00915F22"/>
     <w:rsid w:val="009211DB"/>
     <w:rsid w:val="0092238E"/>
     <w:rsid w:val="00922F1C"/>
     <w:rsid w:val="00931B80"/>
     <w:rsid w:val="00934B62"/>
     <w:rsid w:val="00935A15"/>
     <w:rsid w:val="00935D8F"/>
     <w:rsid w:val="009407E1"/>
     <w:rsid w:val="009411AD"/>
     <w:rsid w:val="00942DA2"/>
     <w:rsid w:val="00946DD2"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="0095487F"/>
     <w:rsid w:val="009552DD"/>
     <w:rsid w:val="0095660F"/>
     <w:rsid w:val="009619E3"/>
@@ -5721,50 +5702,51 @@
     <w:rsid w:val="00A3052B"/>
     <w:rsid w:val="00A30B39"/>
     <w:rsid w:val="00A3113F"/>
     <w:rsid w:val="00A32DDC"/>
     <w:rsid w:val="00A342A3"/>
     <w:rsid w:val="00A35472"/>
     <w:rsid w:val="00A366C1"/>
     <w:rsid w:val="00A36AA2"/>
     <w:rsid w:val="00A40BB3"/>
     <w:rsid w:val="00A4154D"/>
     <w:rsid w:val="00A43A5D"/>
     <w:rsid w:val="00A47A82"/>
     <w:rsid w:val="00A505FC"/>
     <w:rsid w:val="00A50E9C"/>
     <w:rsid w:val="00A52418"/>
     <w:rsid w:val="00A57B33"/>
     <w:rsid w:val="00A63CA5"/>
     <w:rsid w:val="00A6446D"/>
     <w:rsid w:val="00A70DD2"/>
     <w:rsid w:val="00A72002"/>
     <w:rsid w:val="00A72FBB"/>
     <w:rsid w:val="00A738C0"/>
     <w:rsid w:val="00A73FD4"/>
     <w:rsid w:val="00A74265"/>
     <w:rsid w:val="00A74CA4"/>
+    <w:rsid w:val="00A75CC1"/>
     <w:rsid w:val="00A7759D"/>
     <w:rsid w:val="00A80CD1"/>
     <w:rsid w:val="00A81EFF"/>
     <w:rsid w:val="00A8656D"/>
     <w:rsid w:val="00A91C7A"/>
     <w:rsid w:val="00A9253B"/>
     <w:rsid w:val="00A9288C"/>
     <w:rsid w:val="00A9541C"/>
     <w:rsid w:val="00AA1DE7"/>
     <w:rsid w:val="00AA42BF"/>
     <w:rsid w:val="00AA469A"/>
     <w:rsid w:val="00AA620F"/>
     <w:rsid w:val="00AA7059"/>
     <w:rsid w:val="00AB3907"/>
     <w:rsid w:val="00AB3A58"/>
     <w:rsid w:val="00AC1360"/>
     <w:rsid w:val="00AC3B16"/>
     <w:rsid w:val="00AD4B60"/>
     <w:rsid w:val="00AD5B58"/>
     <w:rsid w:val="00AD611A"/>
     <w:rsid w:val="00AE5873"/>
     <w:rsid w:val="00AE6715"/>
     <w:rsid w:val="00AF1461"/>
     <w:rsid w:val="00AF2404"/>
     <w:rsid w:val="00AF27C6"/>
@@ -6057,75 +6039,75 @@
     <w:rsid w:val="00FD6252"/>
     <w:rsid w:val="00FD6C43"/>
     <w:rsid w:val="00FD7065"/>
     <w:rsid w:val="00FE0C17"/>
     <w:rsid w:val="00FF3F32"/>
     <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF69BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1212"/>
+    <o:shapedefaults v:ext="edit" spidmax="1208"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2F93ED3C"/>
+  <w14:docId w14:val="64A121CA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE3B7905-6F28-4EC4-BFFC-3662C04EBBFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6364,50 +6346,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -6506,51 +6493,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6877,98 +6864,98 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
     <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1488012549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554074734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7208,78 +7195,78 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A32889A-6783-4ECA-B7C8-5DD85033D54F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2965</Characters>
+  <Pages>1</Pages>
+  <Words>464</Words>
+  <Characters>3079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3479</CharactersWithSpaces>
+  <CharactersWithSpaces>3536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ANEXO II (A)</dc:title>
   <dc:subject/>
   <dc:creator>MGENPB</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>