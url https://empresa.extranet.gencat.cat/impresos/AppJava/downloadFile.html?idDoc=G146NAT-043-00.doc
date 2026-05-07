--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,1876 +1,1832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00952CD7" w:rsidRDefault="0011794B" w:rsidP="0067060B">
+    <w:p w14:paraId="2C836B1C" w14:textId="4BABB915" w:rsidR="00952CD7" w:rsidRDefault="00A47B46" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440">
-[...119 lines deleted...]
-        </w:object>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15E83D16" wp14:editId="097C4266">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="0073374E" w:rsidRDefault="00E20580" w:rsidP="0073374E">
+    <w:p w14:paraId="48B0DD9A" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="0073374E" w:rsidRDefault="00E20580" w:rsidP="0073374E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="0073374E" w:rsidRDefault="00E20580" w:rsidP="0073374E">
+    <w:p w14:paraId="4432266A" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="0073374E" w:rsidRDefault="00E20580" w:rsidP="0073374E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073374E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ANEXO V</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0073374E" w:rsidRPr="005A5AF7" w:rsidRDefault="0073374E" w:rsidP="0067060B">
+    <w:p w14:paraId="52F87AFC" w14:textId="77777777" w:rsidR="0073374E" w:rsidRPr="005A5AF7" w:rsidRDefault="0073374E" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00172E83" w:rsidP="0067060B">
+    <w:p w14:paraId="21930485" w14:textId="4276D05D" w:rsidR="00E20580" w:rsidRDefault="00172E83" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5AF7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">estión colectiva de contrataciones en origen </w:t>
       </w:r>
       <w:r w:rsidR="0060651F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B531D7">
+      <w:r w:rsidR="00067BA3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="00172E83" w:rsidRDefault="00172E83" w:rsidP="0067060B">
+    <w:p w14:paraId="2021162B" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="00172E83" w:rsidRDefault="00172E83" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00172E83">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>nexo al contrato de trabajo</w:t>
       </w:r>
       <w:r w:rsidR="0011794B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0067060B">
+    <w:p w14:paraId="305C3DC6" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0073374E">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="731FFB45" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
+      <w:pPr>
+        <w:ind w:left="709" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="709" w:right="707"/>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>DATOS DEL</w:t>
+      </w:r>
+      <w:r w:rsidR="006A614B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00575210">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>DATOS DEL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A614B">
+        <w:t>LA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> REPRESENTANTE DE LA EMPRESA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
+    <w:p w14:paraId="2CF78479" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="794" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2770"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="1938"/>
         <w:gridCol w:w="582"/>
         <w:gridCol w:w="3525"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w:rsidTr="00843DDE">
+      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w14:paraId="4A0E807F" w14:textId="77777777" w:rsidTr="00843DDE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5248" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="2EA1D9EB" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030F53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="1231DC8C" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="1DE6A7F9" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="34C6CF61" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w:rsidTr="00843DDE">
+      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w14:paraId="45A05077" w14:textId="77777777" w:rsidTr="00843DDE">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="2964742F" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>DNI/</w:t>
             </w:r>
             <w:r w:rsidR="00715F9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIF/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIE (1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="0DCA0612" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="1A578F99" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:ind w:left="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nacionalidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="2C2C96C2" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:ind w:left="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w:rsidTr="00843DDE">
+      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w14:paraId="0C6FC1C1" w14:textId="77777777" w:rsidTr="00843DDE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="323BC3B7" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tfno.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="39D01F32" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="0049813B" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="1EEF7387" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRPr="00715F9B" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="632FB345" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRPr="00715F9B" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715F9B">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="37FD5341" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w:rsidTr="00843DDE">
+      <w:tr w:rsidR="007A62D5" w:rsidRPr="00030F53" w14:paraId="4917F647" w14:textId="77777777" w:rsidTr="00843DDE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="3668B41F" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF de la empresa</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="69D2ED24" w14:textId="77777777" w:rsidR="00715F9B" w:rsidRPr="00715F9B" w:rsidRDefault="00715F9B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A62D5" w:rsidRPr="00030F53" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="5BE05CC9" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRPr="00030F53" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Denominación social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A62D5" w:rsidRPr="00715F9B" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
+          <w:p w14:paraId="49547BA3" w14:textId="77777777" w:rsidR="007A62D5" w:rsidRPr="00715F9B" w:rsidRDefault="007A62D5" w:rsidP="00F57AF0">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
+    <w:p w14:paraId="374FE85F" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="00030F53" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
+    <w:p w14:paraId="0F92518B" w14:textId="29F85830" w:rsidR="00E20580" w:rsidRPr="00030F53" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">B. </w:t>
       </w:r>
       <w:r w:rsidRPr="00030F53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>DATOS DEL/LA TRABAJADOR/A</w:t>
+        <w:t>DATOS DEL/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030F53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>LA TRABAJADOR/A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
+    <w:p w14:paraId="7B4EEA7B" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblInd w:w="794" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3310"/>
         <w:gridCol w:w="1938"/>
         <w:gridCol w:w="1032"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00530B7B" w:rsidRPr="00030F53" w:rsidTr="00843DDE">
+      <w:tr w:rsidR="00530B7B" w:rsidRPr="00030F53" w14:paraId="2A45A508" w14:textId="77777777" w:rsidTr="00843DDE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="1D86583D" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030F53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00530B7B" w:rsidRPr="00715F9B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="45F3D0D6" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00715F9B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4107" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="359F6FD2" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00530B7B" w:rsidRPr="00715F9B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="4091891B" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00715F9B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530B7B" w:rsidRPr="00030F53" w:rsidTr="00843DDE">
+      <w:tr w:rsidR="00530B7B" w:rsidRPr="00030F53" w14:paraId="3CBB9DA9" w14:textId="77777777" w:rsidTr="00843DDE">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3310" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="4CD8DDAD" w14:textId="375C024E" w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Fecha de nacimiento)</w:t>
+              <w:t>Fecha de nacimiento</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00530B7B" w:rsidRPr="00715F9B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="36BD1169" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00715F9B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="0E51C1A3" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:ind w:left="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nacionalidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00530B7B" w:rsidRPr="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="717E518B" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:ind w:left="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530B7B" w:rsidRPr="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="160B3EB4" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00530B7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIE (1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00530B7B" w:rsidRPr="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
+          <w:p w14:paraId="487146F2" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00F57AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00530B7B">
+    <w:p w14:paraId="049C3DE1" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRDefault="00530B7B" w:rsidP="00530B7B">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00530B7B" w:rsidRPr="00C54A49" w:rsidRDefault="00530B7B" w:rsidP="0067060B">
+    <w:p w14:paraId="78FEA046" w14:textId="77777777" w:rsidR="00530B7B" w:rsidRPr="00C54A49" w:rsidRDefault="00530B7B" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0067060B">
+    <w:p w14:paraId="5B579ED4" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECLARAN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
+    <w:p w14:paraId="4B751F87" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00530B7B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="006451BE" w:rsidRDefault="00530B7B" w:rsidP="00843DDE">
+    <w:p w14:paraId="67476930" w14:textId="3687F725" w:rsidR="00E20580" w:rsidRPr="006451BE" w:rsidRDefault="00F03D5A" w:rsidP="00843DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="1274" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidR="00530B7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Que la persona contratada es extranjera, no comunitaria </w:t>
       </w:r>
       <w:r w:rsidR="00E20580" w:rsidRPr="006451BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y que no se halla ni reside en España.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="000113A0" w:rsidRDefault="00530B7B" w:rsidP="00843DDE">
+    <w:p w14:paraId="399B4CE6" w14:textId="17048795" w:rsidR="00E20580" w:rsidRPr="000113A0" w:rsidRDefault="00F03D5A" w:rsidP="00843DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="1274" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidR="00530B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="000113A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="000113A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sta contratación se realiza a través de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="000113A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estión colectiva de contrataciones en origen correspondiente al año </w:t>
+      </w:r>
+      <w:r w:rsidR="0060651F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Que </w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="15E1F411" w14:textId="13A6DD64" w:rsidR="00E20580" w:rsidRDefault="00F03D5A" w:rsidP="00843DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="1274" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Que la contratación se realiza mediante oferta de empleo y la empresa garantiza a la persona contratada una actividad continuada durante el periodo de vigencia de la autorización para residir y trabajar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="185CE1DB" w14:textId="74D83CA0" w:rsidR="00E20580" w:rsidRDefault="00F03D5A" w:rsidP="00843DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="1274" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Que la empresa pondrá a disposición de la persona contratada un alojamiento adecuado y organizará los viajes de llegada a España y de regreso al país de origen, asumiendo como mínimo, el coste del primero de ellos y los gastos de traslado de ida y vuelta, entre el punto de entrada a España y el lugar del alojamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="3E515272" w14:textId="5BFD167F" w:rsidR="00E20580" w:rsidRDefault="00F03D5A" w:rsidP="00843DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="1274" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Que, en lo no previsto en el contrato y en este anexo, se estará a lo establecido en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E173A0">
+      <w:r w:rsidR="00E20580" w:rsidRPr="00E173A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">el Reglamento de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social, </w:t>
       </w:r>
       <w:r w:rsidR="00CE465B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">aprobado por </w:t>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00592668">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CE465B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE465B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E173A0">
+      <w:r w:rsidR="00E20580" w:rsidRPr="00E173A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en su caso</w:t>
       </w:r>
-      <w:r w:rsidRPr="0004459E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, en la Orden </w:t>
+      <w:r w:rsidR="00E20580" w:rsidRPr="0004459E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en la </w:t>
+      </w:r>
+      <w:r w:rsidR="00592668">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="0004459E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rden </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="000C0541">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cuya vigencia ha sido prorrogada por la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>________________________</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, cuya vigencia ha sido prorrogada por la Orden </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="000C0541">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rden </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(indicar sólo en caso de prórroga) ________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="000C0541">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="0004459E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por la que se regula la gestión colectiva de contrataciones en origen para </w:t>
+      </w:r>
+      <w:r w:rsidR="0060651F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(indicar sólo en caso de prórroga) ________________________</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="005A5AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asimismo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> será de aplicación lo dispuesto en el Convenio Colectivo de (2) …………………………………………………… publicado en el BOE</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0004459E">
-[...13 lines deleted...]
-        <w:t>202</w:t>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOGC </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BOCA / </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BOP (tache lo que no proceda)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3B16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Número (3) …………, de fecha (4) …………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...114 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="50D4A89E" w14:textId="5AF6CFCB" w:rsidR="00E20580" w:rsidRDefault="00F03D5A" w:rsidP="00843DDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1276" w:right="1274" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>f.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Que el contenido del contrato</w:t>
       </w:r>
       <w:r w:rsidR="00685221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>del presente anexo, se comunicará a los Servicios Públicos de Empleo en el plazo de los diez días</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> así como </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="004A3AD8">
+        <w:t xml:space="preserve"> hábiles</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siguientes al del inicio de la relación laboral</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20580" w:rsidRPr="004A3AD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
+    <w:p w14:paraId="0955A100" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Y para que conste, se extiende tanto el contrato como el presente anexo por quintuplicado ejemplar en el lugar y fecha a continuación indicados, firmando las partes implicadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0067060B">
+    <w:p w14:paraId="350E2A2F" w14:textId="7CDF7FB1" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En …………………………………………, a </w:t>
       </w:r>
       <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">…de ………………………………de </w:t>
       </w:r>
       <w:r w:rsidR="0060651F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00B531D7">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F03D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00F22A42" w:rsidP="005B6915">
+    <w:p w14:paraId="7B7514DA" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00F22A42" w:rsidP="005B6915">
       <w:pPr>
         <w:pStyle w:val="Textdeglobus"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:ind w:left="709" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Trabajador/a.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Representante de la empresa.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E20580">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Representante legal o Tutor del trabajador/a (cuando proceda).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
+    <w:p w14:paraId="55ADEFD9" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
+    <w:p w14:paraId="0CD72D07" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
+    <w:p w14:paraId="35E72D2D" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
+    <w:p w14:paraId="00BCE3B4" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00F22A42">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="00B825B3" w:rsidRDefault="00E20580" w:rsidP="005B6915">
+    <w:p w14:paraId="69782763" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="00B825B3" w:rsidRDefault="00E20580" w:rsidP="005B6915">
       <w:pPr>
         <w:pStyle w:val="Textdeglobus"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:ind w:left="709" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fdo</w:t>
       </w:r>
       <w:r w:rsidR="005B6915">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1900,461 +1856,454 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Fdo.: </w:t>
       </w:r>
       <w:r w:rsidR="005B6915">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="005B6915">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B6915" w:rsidRDefault="005B6915" w:rsidP="005B6915">
+    <w:p w14:paraId="418BE73E" w14:textId="77777777" w:rsidR="005B6915" w:rsidRDefault="005B6915" w:rsidP="005B6915">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="00157D27" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="2F331881" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="00157D27" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicar </w:t>
       </w:r>
       <w:r w:rsidR="00CE465B" w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>el número</w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> del NIE (a efectos de este documento no será válida la indicación del número del pasaporte).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="00157D27" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="563FE4AE" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="00157D27" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Indicar el Convenio Colectivo que le es de aplicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="6C34BC8D" w14:textId="77777777" w:rsidR="00E20580" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(3)(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00157D27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Indicar el número del boletín y la fecha de publicación del Convenio Colectivo que le es de aplicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20580" w:rsidRPr="00157D27" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
+    <w:p w14:paraId="3E326928" w14:textId="77777777" w:rsidR="00E20580" w:rsidRPr="00157D27" w:rsidRDefault="00E20580" w:rsidP="00843DDE">
       <w:pPr>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00236621" w:rsidRDefault="00236621" w:rsidP="00843DDE">
+    <w:p w14:paraId="2EF8E7CB" w14:textId="6318C6CB" w:rsidR="00236621" w:rsidRDefault="00236621" w:rsidP="00843DDE">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00236621">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B531D7">
+        <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03D5A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/las</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00236621">
+        <w:t xml:space="preserve"> o l</w:t>
+      </w:r>
+      <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> interesados</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B531D7">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03D5A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/as</w:t>
+        <w:t xml:space="preserve"> interesadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00236621">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de</w:t>
       </w:r>
       <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gestión</w:t>
       </w:r>
       <w:r w:rsidRPr="00236621">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Migra</w:t>
       </w:r>
       <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>toria</w:t>
       </w:r>
       <w:r w:rsidRPr="00236621">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B531D7">
+        <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El interesado</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552AD">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/La</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00236621">
+        <w:t xml:space="preserve"> o l</w:t>
+      </w:r>
+      <w:r w:rsidR="00B531D7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> interesado</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B531D7">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552AD">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/a</w:t>
+        <w:t xml:space="preserve"> interesada</w:t>
       </w:r>
       <w:r w:rsidRPr="00236621">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiene derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos</w:t>
       </w:r>
       <w:r w:rsidR="00CE465B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00236621">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> así como a retirar su consentimiento en cualquier momento. Asimismo, tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54A49" w:rsidRPr="00236621" w:rsidRDefault="00C54A49" w:rsidP="00843DDE">
+    <w:p w14:paraId="1DE11C6F" w14:textId="77777777" w:rsidR="00C54A49" w:rsidRPr="00236621" w:rsidRDefault="00C54A49" w:rsidP="00843DDE">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:ind w:left="709" w:right="707"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C54A49" w:rsidRPr="00236621" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
+    <w:p w14:paraId="7F707D15" w14:textId="77777777" w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
+    <w:p w14:paraId="34CFCB5E" w14:textId="77777777" w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
+    <w:p w14:paraId="5A6F2C0F" w14:textId="77777777" w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
+    <w:p w14:paraId="167704E7" w14:textId="77777777" w:rsidR="00F53995" w:rsidRDefault="00F53995" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4291,184 +4240,168 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="321978456">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="841505608">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="301692378">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="876740974">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="142354663">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1266767305">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1561330787">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="707989389">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1745373853">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="417756464">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="189032366">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="709887264">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1271277573">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="274753476">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1458186623">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="411661460">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="817306752">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="938031045">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="53428950">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="940180889">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotBreakWrappedTables/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
     <w:rsid w:val="00056DCD"/>
     <w:rsid w:val="00057E99"/>
     <w:rsid w:val="0006253D"/>
     <w:rsid w:val="0006439D"/>
     <w:rsid w:val="00064B3C"/>
+    <w:rsid w:val="00067BA3"/>
     <w:rsid w:val="000703E1"/>
     <w:rsid w:val="00070996"/>
     <w:rsid w:val="000801E7"/>
     <w:rsid w:val="000807F4"/>
     <w:rsid w:val="0008133B"/>
     <w:rsid w:val="00083C45"/>
     <w:rsid w:val="00087113"/>
     <w:rsid w:val="000912AB"/>
     <w:rsid w:val="0009437E"/>
     <w:rsid w:val="00095DA9"/>
     <w:rsid w:val="000A0E96"/>
     <w:rsid w:val="000A1A71"/>
     <w:rsid w:val="000A1BA2"/>
     <w:rsid w:val="000A1C67"/>
     <w:rsid w:val="000A3DED"/>
     <w:rsid w:val="000A490F"/>
     <w:rsid w:val="000A5119"/>
     <w:rsid w:val="000A7733"/>
     <w:rsid w:val="000B1FEE"/>
     <w:rsid w:val="000B31AA"/>
     <w:rsid w:val="000B546C"/>
     <w:rsid w:val="000B7861"/>
     <w:rsid w:val="000C1522"/>
     <w:rsid w:val="000D0298"/>
     <w:rsid w:val="000D0B2C"/>
@@ -4729,50 +4662,51 @@
     <w:rsid w:val="005315FD"/>
     <w:rsid w:val="00535230"/>
     <w:rsid w:val="00536917"/>
     <w:rsid w:val="00536DC7"/>
     <w:rsid w:val="00541D20"/>
     <w:rsid w:val="00542EEA"/>
     <w:rsid w:val="00543054"/>
     <w:rsid w:val="005468ED"/>
     <w:rsid w:val="00551FCB"/>
     <w:rsid w:val="005523A2"/>
     <w:rsid w:val="00556301"/>
     <w:rsid w:val="00557C95"/>
     <w:rsid w:val="00561F7E"/>
     <w:rsid w:val="00562AFB"/>
     <w:rsid w:val="00564AFA"/>
     <w:rsid w:val="00564E2F"/>
     <w:rsid w:val="00567073"/>
     <w:rsid w:val="00567989"/>
     <w:rsid w:val="00570991"/>
     <w:rsid w:val="005724B2"/>
     <w:rsid w:val="005777EE"/>
     <w:rsid w:val="00584D17"/>
     <w:rsid w:val="005877AF"/>
     <w:rsid w:val="00587FF8"/>
     <w:rsid w:val="00590044"/>
+    <w:rsid w:val="00592668"/>
     <w:rsid w:val="00592EE3"/>
     <w:rsid w:val="00594109"/>
     <w:rsid w:val="00596761"/>
     <w:rsid w:val="005A0DA2"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A7522"/>
     <w:rsid w:val="005A7D14"/>
     <w:rsid w:val="005B1391"/>
     <w:rsid w:val="005B13A4"/>
     <w:rsid w:val="005B4D24"/>
     <w:rsid w:val="005B6915"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C397D"/>
     <w:rsid w:val="005C4F89"/>
     <w:rsid w:val="005C6614"/>
     <w:rsid w:val="005C736F"/>
     <w:rsid w:val="005D0870"/>
     <w:rsid w:val="005D1DD4"/>
     <w:rsid w:val="005D335F"/>
     <w:rsid w:val="005D42C1"/>
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
@@ -5023,50 +4957,51 @@
     <w:rsid w:val="009F75CE"/>
     <w:rsid w:val="00A03852"/>
     <w:rsid w:val="00A038A1"/>
     <w:rsid w:val="00A07471"/>
     <w:rsid w:val="00A07599"/>
     <w:rsid w:val="00A11EAA"/>
     <w:rsid w:val="00A136BC"/>
     <w:rsid w:val="00A16BB3"/>
     <w:rsid w:val="00A24333"/>
     <w:rsid w:val="00A25DA7"/>
     <w:rsid w:val="00A25E17"/>
     <w:rsid w:val="00A26E08"/>
     <w:rsid w:val="00A2742C"/>
     <w:rsid w:val="00A3052B"/>
     <w:rsid w:val="00A30B39"/>
     <w:rsid w:val="00A3113F"/>
     <w:rsid w:val="00A32DDC"/>
     <w:rsid w:val="00A342A3"/>
     <w:rsid w:val="00A35472"/>
     <w:rsid w:val="00A366C1"/>
     <w:rsid w:val="00A36AA2"/>
     <w:rsid w:val="00A40BB3"/>
     <w:rsid w:val="00A4154D"/>
     <w:rsid w:val="00A43A5D"/>
     <w:rsid w:val="00A47A82"/>
+    <w:rsid w:val="00A47B46"/>
     <w:rsid w:val="00A505FC"/>
     <w:rsid w:val="00A50E9C"/>
     <w:rsid w:val="00A52418"/>
     <w:rsid w:val="00A57B33"/>
     <w:rsid w:val="00A63CA5"/>
     <w:rsid w:val="00A6446D"/>
     <w:rsid w:val="00A70DD2"/>
     <w:rsid w:val="00A72002"/>
     <w:rsid w:val="00A72FBB"/>
     <w:rsid w:val="00A738C0"/>
     <w:rsid w:val="00A73FD4"/>
     <w:rsid w:val="00A74265"/>
     <w:rsid w:val="00A74CA4"/>
     <w:rsid w:val="00A7759D"/>
     <w:rsid w:val="00A80CD1"/>
     <w:rsid w:val="00A81EFF"/>
     <w:rsid w:val="00A8656D"/>
     <w:rsid w:val="00A91C7A"/>
     <w:rsid w:val="00A9253B"/>
     <w:rsid w:val="00A9288C"/>
     <w:rsid w:val="00A9541C"/>
     <w:rsid w:val="00AA1DE7"/>
     <w:rsid w:val="00AA42BF"/>
     <w:rsid w:val="00AA469A"/>
     <w:rsid w:val="00AA620F"/>
@@ -5151,50 +5086,51 @@
     <w:rsid w:val="00BF54C8"/>
     <w:rsid w:val="00BF649F"/>
     <w:rsid w:val="00BF7B9A"/>
     <w:rsid w:val="00C0241C"/>
     <w:rsid w:val="00C06206"/>
     <w:rsid w:val="00C0731B"/>
     <w:rsid w:val="00C239C3"/>
     <w:rsid w:val="00C24B67"/>
     <w:rsid w:val="00C24D28"/>
     <w:rsid w:val="00C24FAA"/>
     <w:rsid w:val="00C27223"/>
     <w:rsid w:val="00C272C8"/>
     <w:rsid w:val="00C31205"/>
     <w:rsid w:val="00C32A13"/>
     <w:rsid w:val="00C36527"/>
     <w:rsid w:val="00C36713"/>
     <w:rsid w:val="00C40E11"/>
     <w:rsid w:val="00C41BFE"/>
     <w:rsid w:val="00C45669"/>
     <w:rsid w:val="00C46517"/>
     <w:rsid w:val="00C46B90"/>
     <w:rsid w:val="00C477F1"/>
     <w:rsid w:val="00C52119"/>
     <w:rsid w:val="00C53281"/>
     <w:rsid w:val="00C54A49"/>
+    <w:rsid w:val="00C552AD"/>
     <w:rsid w:val="00C55FEB"/>
     <w:rsid w:val="00C57AD0"/>
     <w:rsid w:val="00C6285D"/>
     <w:rsid w:val="00C62C59"/>
     <w:rsid w:val="00C74E29"/>
     <w:rsid w:val="00C7649D"/>
     <w:rsid w:val="00C7671B"/>
     <w:rsid w:val="00C773E8"/>
     <w:rsid w:val="00C80061"/>
     <w:rsid w:val="00C802EA"/>
     <w:rsid w:val="00C8098A"/>
     <w:rsid w:val="00C93242"/>
     <w:rsid w:val="00C961FC"/>
     <w:rsid w:val="00CA1270"/>
     <w:rsid w:val="00CA3798"/>
     <w:rsid w:val="00CA5391"/>
     <w:rsid w:val="00CB0C9C"/>
     <w:rsid w:val="00CC2DEF"/>
     <w:rsid w:val="00CC3AB3"/>
     <w:rsid w:val="00CC51F0"/>
     <w:rsid w:val="00CC59BE"/>
     <w:rsid w:val="00CC621E"/>
     <w:rsid w:val="00CD1836"/>
     <w:rsid w:val="00CD1B6C"/>
     <w:rsid w:val="00CD450D"/>
@@ -5299,50 +5235,51 @@
     <w:rsid w:val="00E955C1"/>
     <w:rsid w:val="00E977CD"/>
     <w:rsid w:val="00EA5882"/>
     <w:rsid w:val="00EA7814"/>
     <w:rsid w:val="00EA7A9E"/>
     <w:rsid w:val="00EB4D29"/>
     <w:rsid w:val="00EB6B80"/>
     <w:rsid w:val="00EB797C"/>
     <w:rsid w:val="00EC0D94"/>
     <w:rsid w:val="00EC133D"/>
     <w:rsid w:val="00EC2EEC"/>
     <w:rsid w:val="00ED094F"/>
     <w:rsid w:val="00ED4954"/>
     <w:rsid w:val="00ED716F"/>
     <w:rsid w:val="00EE0726"/>
     <w:rsid w:val="00EE2852"/>
     <w:rsid w:val="00EE28FB"/>
     <w:rsid w:val="00EE33E7"/>
     <w:rsid w:val="00EE41BC"/>
     <w:rsid w:val="00EE43B4"/>
     <w:rsid w:val="00EE7273"/>
     <w:rsid w:val="00EF20E3"/>
     <w:rsid w:val="00EF4549"/>
     <w:rsid w:val="00EF7087"/>
     <w:rsid w:val="00F00654"/>
+    <w:rsid w:val="00F03D5A"/>
     <w:rsid w:val="00F0637D"/>
     <w:rsid w:val="00F068CD"/>
     <w:rsid w:val="00F1248D"/>
     <w:rsid w:val="00F16E23"/>
     <w:rsid w:val="00F22331"/>
     <w:rsid w:val="00F223F4"/>
     <w:rsid w:val="00F22A42"/>
     <w:rsid w:val="00F23BB2"/>
     <w:rsid w:val="00F307ED"/>
     <w:rsid w:val="00F36404"/>
     <w:rsid w:val="00F366B6"/>
     <w:rsid w:val="00F36E91"/>
     <w:rsid w:val="00F40590"/>
     <w:rsid w:val="00F45E4A"/>
     <w:rsid w:val="00F46936"/>
     <w:rsid w:val="00F5321F"/>
     <w:rsid w:val="00F53995"/>
     <w:rsid w:val="00F54A24"/>
     <w:rsid w:val="00F57AF0"/>
     <w:rsid w:val="00F6785C"/>
     <w:rsid w:val="00F7113C"/>
     <w:rsid w:val="00F72131"/>
     <w:rsid w:val="00F72DF9"/>
     <w:rsid w:val="00F73EC3"/>
     <w:rsid w:val="00F75CF7"/>
@@ -5380,68 +5317,68 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1201"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0862848B"/>
+  <w14:docId w14:val="76F9D371"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{36D92F4B-A381-4713-AF89-3CF988E1553E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5680,50 +5617,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -5822,51 +5764,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6193,98 +6135,98 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
     <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1488012549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554074734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6525,77 +6467,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17CEAADD-0BF9-43BB-9BD7-3D45FDD26B94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>575</Words>
-  <Characters>3282</Characters>
+  <Words>607</Words>
+  <Characters>3235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3850</CharactersWithSpaces>
+  <CharactersWithSpaces>3835</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ANEXO II (A)</dc:title>
   <dc:subject/>
   <dc:creator>MGENPB</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>