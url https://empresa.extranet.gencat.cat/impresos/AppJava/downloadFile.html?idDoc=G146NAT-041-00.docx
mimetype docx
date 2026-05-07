--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,1490 +1,1696 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00091F6E" w:rsidRDefault="003957EC" w:rsidP="00266A95">
+    <w:p w14:paraId="54F3B798" w14:textId="2BB854E2" w:rsidR="00266A95" w:rsidRPr="00091F6E" w:rsidRDefault="00266A95" w:rsidP="00266A95">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="7093" w:tblpY="22"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D03B91" w14:paraId="64CFD50F" w14:textId="77777777" w:rsidTr="004B3FB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="744A53AA" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk222924235"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk222924556"/>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Espai reservat per al segell de registre d'entrada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627896D8" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="473FC07F" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRPr="009B1F8A" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Espacio reservado para el sello de registro de entrada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73C8B4C8" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75CC4507" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38811ECC" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C873853" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A88952D" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="65841F78" w14:textId="142D8814" w:rsidR="00266A95" w:rsidRDefault="00D03B91" w:rsidP="00266A95">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...344 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31CA22C3" wp14:editId="523FBFC6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2065020</wp:posOffset>
+              <wp:posOffset>2104987</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>34925</wp:posOffset>
+              <wp:posOffset>231486</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1877695" cy="487045"/>
+            <wp:extent cx="1878037" cy="487293"/>
             <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Imatge 1" descr="https://identitatcorporativa.gencat.cat/web/.content/Documentacio/descarregues/identificacio/BN/idbh_cat_bn.png"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="2" name="Imatge 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Imatge 2" descr="https://identitatcorporativa.gencat.cat/web/.content/Documentacio/descarregues/identificacio/BN/idbh_cat_bn.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="2" name="Imatge 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1877695" cy="487045"/>
+                      <a:ext cx="1878037" cy="487293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00266A95" w:rsidRPr="0020556A">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6472145A" wp14:editId="0783B703">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Espai reservat per al segell de registre d'entrada </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="0020556A" w:rsidRDefault="00266A95" w:rsidP="00266A95">
-[...42 lines deleted...]
-    <w:p w:rsidR="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="20F36920" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="00266A95"/>
+    <w:p w14:paraId="76638E88" w14:textId="77777777" w:rsidR="00D03B91" w:rsidRPr="00D03B91" w:rsidRDefault="00D03B91" w:rsidP="00266A95"/>
+    <w:p w14:paraId="18B81B0F" w14:textId="77777777" w:rsidR="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="00266A95" w:rsidSect="008A3C01">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="008F412B" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="69F2C778" w14:textId="02D3CB0B" w:rsidR="00266A95" w:rsidRDefault="00266A95" w:rsidP="009A4EA7">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>ANNEX III (</w:t>
+        <w:t>ANNEX II</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001622DF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>H</w:t>
+        <w:t>.A</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F412B">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="25209EAE" w14:textId="735D2815" w:rsidR="001622DF" w:rsidRPr="001622DF" w:rsidRDefault="001622DF" w:rsidP="009A4EA7">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001622DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Sol·licitud per a formació</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="008F412B" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="21DB2934" w14:textId="77777777" w:rsidR="00266A95" w:rsidRPr="008F412B" w:rsidRDefault="00266A95" w:rsidP="00266A95">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="008F412B" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="6FC864DD" w14:textId="6D5892CB" w:rsidR="00266A95" w:rsidRPr="001622DF" w:rsidRDefault="00266A95" w:rsidP="00266A95">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs w:val="0"/>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F412B">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="001622DF">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestió col·lectiva de contractacions en origen </w:t>
       </w:r>
-      <w:r w:rsidR="00285784">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="00285784" w:rsidRPr="001622DF">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="001B7D4D">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="75D25C3B" w14:textId="77777777" w:rsidR="00266A95" w:rsidRPr="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Sol·licitud d'autorització per a formació i obtenció de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="22293DA5" w14:textId="4BF65CF8" w:rsidR="00266A95" w:rsidRPr="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>certificació d'aptitud professional o habilitació específica</w:t>
+        <w:t>certificació d'aptitud o habilitació</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00266A95">
+      <w:r w:rsidR="001622DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> específica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6670D4" w14:textId="77777777" w:rsidR="001622DF" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t>requerida i vinculació amb oferta laboral condicionada</w:t>
       </w:r>
+      <w:r w:rsidR="001622DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00A269F8" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="232EA04F" w14:textId="42CFEA90" w:rsidR="00266A95" w:rsidRPr="008F412B" w:rsidRDefault="001622DF" w:rsidP="00266A95">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>de caràcter estable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC8C779" w14:textId="1E9FA324" w:rsidR="00266A95" w:rsidRPr="00D03B91" w:rsidRDefault="00266A95" w:rsidP="009A4EA7">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A269F8">
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03B91">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pt-BR"/>
-[...1 lines deleted...]
-        <w:t>ANEXO III (H)</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ANEXO II</w:t>
+      </w:r>
+      <w:r w:rsidR="001622DF" w:rsidRPr="00D03B91">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00A269F8" w:rsidRDefault="00266A95" w:rsidP="00266A95">
-      <w:pPr>
+    <w:p w14:paraId="07993F75" w14:textId="715482E8" w:rsidR="00266A95" w:rsidRPr="001622DF" w:rsidRDefault="001622DF" w:rsidP="009A4EA7">
+      <w:pPr>
+        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="4"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001622DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Solicitud para formación</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="008F412B" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="1D241E75" w14:textId="625F78D8" w:rsidR="00266A95" w:rsidRPr="001622DF" w:rsidRDefault="00266A95" w:rsidP="009A4EA7">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F412B">
-        <w:rPr>
+      <w:r w:rsidRPr="001622DF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión colectiva de contrataciones en origen </w:t>
       </w:r>
-      <w:r w:rsidR="00285784">
-        <w:rPr>
+      <w:r w:rsidR="00285784" w:rsidRPr="001622DF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
-        <w:rPr>
+      <w:r w:rsidR="001B7D4D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4EA7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="55E0BD15" w14:textId="7CA21F82" w:rsidR="00266A95" w:rsidRPr="001622DF" w:rsidRDefault="001622DF" w:rsidP="00266A95">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00266A95" w:rsidRPr="001622DF" w:rsidSect="00266A95">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
+          <w:cols w:num="2" w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001622DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>Solicitud de autorización para formación y obtención de</w:t>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Solicitud de autorización para formación y obtención de certificación de aptitud o habilitación profesional específica requerida y vinculación con oferta laboral condicionada de carácter estable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00266A95" w:rsidRPr="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
-[...25 lines deleted...]
-    <w:p w:rsidR="00266A95" w:rsidRDefault="00266A95" w:rsidP="00266A95">
+    <w:p w14:paraId="29C2B309" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00266A95" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00266A95" w:rsidSect="00266A95">
-[...18 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00266A95" w:rsidRDefault="00757E92" w:rsidP="00757E92">
-[...9 lines deleted...]
-    <w:p w:rsidR="00757E92" w:rsidRPr="003F56AD" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+    <w:p w14:paraId="2D5B2308" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="003F56AD" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10875" w:type="dxa"/>
+        <w:tblW w:w="10845" w:type="dxa"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2573"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2023"/>
+        <w:gridCol w:w="3616"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB6874" w:rsidTr="00F375ED">
+      <w:tr w:rsidR="003E370E" w14:paraId="6A127E4C" w14:textId="77777777" w:rsidTr="003E370E">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="982"/>
+          <w:trHeight w:hRule="exact" w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2573" w:type="dxa"/>
+            <w:tcW w:w="3616" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6874" w:rsidRPr="006E1EE9" w:rsidRDefault="00344FC8" w:rsidP="00F17047">
+          <w:p w14:paraId="1C5BBDAE" w14:textId="08F020C9" w:rsidR="003E370E" w:rsidRPr="006E1EE9" w:rsidRDefault="003E370E" w:rsidP="00F17047">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>SOL·LICITUD NÚM  /</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00297250">
+              <w:t xml:space="preserve">SOL·LICITUD PER A FORMACIÓ Núm.  / SOLICITUD PARA FORMACIÓN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1EE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>N.º</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3281" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6874" w:rsidRPr="00F375ED" w:rsidRDefault="00FB6874" w:rsidP="00F17047">
-[...41 lines deleted...]
-            <w:r w:rsidR="00F375ED" w:rsidRPr="00F375ED">
+          <w:p w14:paraId="542CE5E8" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00F17047">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Sector activitat</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F375ED">
-[...68 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00F1248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Sector actividad:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597CD1BE" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00F1248D" w:rsidRDefault="003E370E" w:rsidP="00F17047">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1497" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6874" w:rsidRDefault="00344FC8" w:rsidP="00F17047">
+          <w:p w14:paraId="6B380B18" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00F17047">
             <w:pPr>
               <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297250">
-[...8 lines deleted...]
-              <w:t>Sector activitat</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Núm. de llocs que inclou</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00FB6874" w:rsidRPr="00F1248D">
-[...10 lines deleted...]
-          <w:p w:rsidR="00FB6874" w:rsidRPr="00F1248D" w:rsidRDefault="00FB6874" w:rsidP="00F17047">
+          </w:p>
+          <w:p w14:paraId="600E7D8B" w14:textId="311F1951" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00F17047">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87575">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>º de puestos que incluye:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3DD7E6" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00F17047">
             <w:pPr>
               <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26CC39AD" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00F17047">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29EC51FF" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="0087526B" w:rsidRDefault="003E370E" w:rsidP="00F17047">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E370E" w:rsidRPr="00D03B91" w14:paraId="635205E7" w14:textId="77777777" w:rsidTr="003E370E">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="736"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="332A29E3" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00853886">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Província / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Provincia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7209D449" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00853886">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6874" w:rsidRDefault="00344FC8" w:rsidP="00F17047">
+          <w:p w14:paraId="7E21F8B1" w14:textId="771FD256" w:rsidR="003E370E" w:rsidRPr="00297250" w:rsidRDefault="003E370E" w:rsidP="00853886">
             <w:pPr>
               <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>País d'origen</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t>Ocupació</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Ocupación: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6874" w:rsidRDefault="00344FC8" w:rsidP="00F17047">
+          <w:p w14:paraId="77C53368" w14:textId="5B21B7B0" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="00853886">
             <w:pPr>
               <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...43 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ocup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7D4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Código </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ocup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>. (C.N.O.-SISPE):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757E92" w:rsidTr="00344FC8">
+      <w:tr w:rsidR="00853886" w14:paraId="1E66DA01" w14:textId="77777777" w:rsidTr="003E370E">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="571"/>
+          <w:trHeight w:hRule="exact" w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6284" w:type="dxa"/>
+            <w:tcW w:w="10845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="00145D81" w:rsidRDefault="00344FC8" w:rsidP="00F17047">
+          <w:p w14:paraId="0E383ED7" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="00853886" w:rsidP="00853886">
             <w:pPr>
               <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">País </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>d’origen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00757E92" w:rsidRPr="00145D81">
-[...47 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">País </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>de origen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colòmbia / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Colombia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> | </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Equador / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Ecuador</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> | </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marroc / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Marruecos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  | </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> República Dominicana | </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mauritània / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Maurita</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nia | </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E0E188" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="00853886" w:rsidP="003E370E">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ucraïna / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Ucrania</w:t>
+            </w:r>
+            <w:r w:rsidR="003E370E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Nº de puestos: </w:t>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hondures / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Honduras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> | </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guatemala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F24C53" w14:textId="53B7AFD2" w:rsidR="00853886" w:rsidRPr="001B7D4D" w:rsidRDefault="00853886" w:rsidP="003E370E">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Un altre (indiqueu-lo) / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056206E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Otro (indicar):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+    <w:p w14:paraId="03F0ADEE" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00F86C4A" w:rsidRDefault="009D5BF1" w:rsidP="00FF69BC">
+    <w:p w14:paraId="434D2328" w14:textId="55467382" w:rsidR="00757E92" w:rsidRPr="00F86C4A" w:rsidRDefault="009D5BF1" w:rsidP="00FF69BC">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DADES DE L’EMPRESA SOL·LICITANT / </w:t>
       </w:r>
       <w:r w:rsidR="00757E92" w:rsidRPr="00F86C4A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DATOS DE</w:t>
@@ -1495,1025 +1701,1072 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA</w:t>
       </w:r>
       <w:r w:rsidR="00757E92" w:rsidRPr="00F86C4A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> EMPRESA</w:t>
       </w:r>
       <w:r w:rsidR="00757E92">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00335FF4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>SOLICITANTE</w:t>
       </w:r>
+      <w:r w:rsidR="003C778F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+    <w:p w14:paraId="014A8901" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10804" w:type="dxa"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757E92" w:rsidRPr="00CF4CEB" w:rsidTr="00297250">
+      <w:tr w:rsidR="00757E92" w:rsidRPr="00CF4CEB" w14:paraId="4DC77B1A" w14:textId="77777777" w:rsidTr="00297250">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="0000466A" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="2376AC2E" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="0000466A" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000466A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="001538D9" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="1AB818C3" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="001538D9" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="239AAAB9" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF4CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>C.C.C. Seg. Social</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00757E92" w:rsidRPr="00983D76" w:rsidRDefault="00757E92" w:rsidP="00297250">
+              <w:t xml:space="preserve">C.C.C. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF4CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Seg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF4CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>. Social</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F944E09" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00983D76" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E3B15" w:rsidRPr="00091F6E" w:rsidRDefault="006E3B15" w:rsidP="00297250">
+          <w:p w14:paraId="7782BB1F" w14:textId="77777777" w:rsidR="006E3B15" w:rsidRPr="00091F6E" w:rsidRDefault="006E3B15" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. fix / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tel. fijo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="00564E2F" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="6D5182A1" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00564E2F" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E3B15" w:rsidRPr="00091F6E" w:rsidRDefault="006E3B15" w:rsidP="00297250">
+          <w:p w14:paraId="6B0D49C1" w14:textId="77777777" w:rsidR="006E3B15" w:rsidRPr="00091F6E" w:rsidRDefault="006E3B15" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. mòbil / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tel. móvil</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="00BF649F" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="77D36746" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00BF649F" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="042DD382" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="6D17C511" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="006E3B15" w:rsidP="00297250">
+          <w:p w14:paraId="43F008C6" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="006E3B15" w:rsidP="00297250">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Correu electrònic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="6A8D6779" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757E92" w:rsidRPr="00CF4CEB" w:rsidTr="00297250">
+      <w:tr w:rsidR="00757E92" w:rsidRPr="00CF4CEB" w14:paraId="1D5CC3A9" w14:textId="77777777" w:rsidTr="00297250">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="00983D76" w:rsidRDefault="006E3B15" w:rsidP="00297250">
+          <w:p w14:paraId="78CA6EBB" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00983D76" w:rsidRDefault="006E3B15" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92" w:rsidRPr="00983D76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="00983D76" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="0906F76B" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00983D76" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5413" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="001538D9" w:rsidRDefault="006E3B15" w:rsidP="00297250">
+          <w:p w14:paraId="6B4E8488" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="001538D9" w:rsidRDefault="006E3B15" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Activitat empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Actividad empresarial</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="001538D9" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="3E3F4C3E" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="001538D9" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidTr="00297250">
+      <w:tr w:rsidR="00757E92" w:rsidRPr="008B677B" w14:paraId="5C1A6F1C" w14:textId="77777777" w:rsidTr="00297250">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="006E3B15" w:rsidP="00297250">
+          <w:p w14:paraId="0ACAFBC5" w14:textId="0637B9BA" w:rsidR="00757E92" w:rsidRDefault="006E3B15" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domicili social en la </w:t>
-[...9 lines deleted...]
-              <w:t>proví</w:t>
+              <w:t>Domicili</w:t>
+            </w:r>
+            <w:r w:rsidR="007E06C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la seu</w:t>
             </w:r>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>ncia</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve"> social </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00757E92" w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
+            <w:r w:rsidR="007E06C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la sede</w:t>
+            </w:r>
             <w:r w:rsidR="00757E92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> social en la provincia</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00757E92" w:rsidRPr="00BA7955" w:rsidRDefault="00757E92" w:rsidP="00297250">
+              <w:t xml:space="preserve"> social </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28297216" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00BA7955" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="009D5BF1" w:rsidP="00297250">
+          <w:p w14:paraId="590A6E56" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="009D5BF1" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92" w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="0037C9DD" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00297250" w:rsidP="00297250">
+          <w:p w14:paraId="7747D6FC" w14:textId="440D372D" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00297250" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Cod.</w:t>
+            <w:r w:rsidRPr="007E06C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Cod</w:t>
+            </w:r>
+            <w:r w:rsidR="007E06C3" w:rsidRPr="007E06C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="006E3B15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> postal </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
+            <w:r w:rsidR="007E06C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>/ Código postal:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0F6821" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidTr="00297250">
+      <w:tr w:rsidR="00757E92" w:rsidRPr="008B677B" w14:paraId="545C94D8" w14:textId="77777777" w:rsidTr="00297250">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="009D5BF1" w:rsidP="00297250">
+          <w:p w14:paraId="7D257D0E" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="009D5BF1" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="00BA7955" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="223B73E7" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00BA7955" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="009D5BF1" w:rsidP="00297250">
+          <w:p w14:paraId="5DDA3B75" w14:textId="458F3E5C" w:rsidR="00757E92" w:rsidRDefault="009D5BF1" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Nom i cognoms del</w:t>
-[...19 lines deleted...]
-              <w:t>la</w:t>
+              <w:t>Nom i cognoms de</w:t>
+            </w:r>
+            <w:r w:rsidR="007E06C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> representant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> legal / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92" w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Nombre y apellidos del</w:t>
-[...29 lines deleted...]
-          <w:p w:rsidR="00757E92" w:rsidRPr="00BA7955" w:rsidRDefault="00757E92" w:rsidP="00297250">
+              <w:t>Nombre y apellidos del representante legal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1827EFD7" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00BA7955" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="4F28DA01" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIF/NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
+          <w:p w14:paraId="6D403C77" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="008B677B" w:rsidRDefault="00757E92" w:rsidP="00297250">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+    <w:p w14:paraId="7EC706CB" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00757E92" w:rsidRPr="0031768C" w:rsidRDefault="0066182D" w:rsidP="00145D81">
+    <w:p w14:paraId="345CA244" w14:textId="369A3740" w:rsidR="00757E92" w:rsidRPr="0031768C" w:rsidRDefault="0066182D" w:rsidP="00145D81">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>REQUISITS</w:t>
       </w:r>
-      <w:r w:rsidR="009D5BF1" w:rsidRPr="009D5BF1">
+      <w:r w:rsidR="007E06C3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> PREVIS</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5BF1" w:rsidRPr="009D5BF1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> DE</w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
+      <w:r w:rsidR="007E06C3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>LS</w:t>
       </w:r>
       <w:r w:rsidR="009D5BF1" w:rsidRPr="009D5BF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:t xml:space="preserve"> CANDIDATS</w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
+      <w:r w:rsidR="007E06C3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t xml:space="preserve"> PER A L</w:t>
+      </w:r>
+      <w:r w:rsidR="006850B0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>’ACCÈS A LA FORMACIÓ</w:t>
       </w:r>
       <w:r w:rsidR="009D5BF1" w:rsidRPr="009D5BF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">S </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D5BF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00757E92" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">REQUISITOS DE </w:t>
+        <w:t>REQUISITOS</w:t>
+      </w:r>
+      <w:r w:rsidR="007E06C3">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PREVIOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00757E92" w:rsidRPr="0031768C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE </w:t>
       </w:r>
       <w:r w:rsidR="00F16DF5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>LAS PERSONAS</w:t>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="006850B0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16DF5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
       </w:r>
       <w:r w:rsidR="00757E92" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CANDIDAT</w:t>
+        <w:t>CANDIDAT</w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
+      <w:r w:rsidR="006850B0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00757E92" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D26F67">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006850B0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>PARA EL ACCESO A LA FORMACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="003C778F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+    <w:p w14:paraId="60C9E2BE" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2837"/>
         <w:gridCol w:w="7964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757E92" w:rsidTr="009D5BF1">
+      <w:tr w:rsidR="00757E92" w14:paraId="0814C574" w14:textId="77777777" w:rsidTr="009D5BF1">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="009D5BF1" w:rsidP="009D5BF1">
+          <w:p w14:paraId="3C0C7D46" w14:textId="16844902" w:rsidR="00757E92" w:rsidRDefault="009D5BF1" w:rsidP="009D5BF1">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
@@ -2524,70 +2777,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00757E92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Formación Académica y/o Profesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00244F60">
+          <w:p w14:paraId="462EAFA2" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00244F60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757E92" w:rsidTr="009D5BF1">
+      <w:tr w:rsidR="00757E92" w14:paraId="1F80461D" w14:textId="77777777" w:rsidTr="009D5BF1">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="009D5BF1">
+          <w:p w14:paraId="1FE7A053" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="009D5BF1">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>II.</w:t>
             </w:r>
             <w:r w:rsidR="009D5BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
@@ -2607,901 +2860,547 @@
             <w:r w:rsidR="009D5BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Experiencia Profesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00244F60">
+          <w:p w14:paraId="13FE57F0" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00244F60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066182D" w:rsidTr="009D5BF1">
+      <w:tr w:rsidR="0066182D" w:rsidRPr="00A269F8" w14:paraId="03C276C7" w14:textId="77777777" w:rsidTr="009D5BF1">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066182D" w:rsidRDefault="0066182D" w:rsidP="0066182D">
+          <w:p w14:paraId="1619A0B4" w14:textId="3579B5D1" w:rsidR="0066182D" w:rsidRPr="00A269F8" w:rsidRDefault="0066182D" w:rsidP="0066182D">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Permís de conduir / </w:t>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="006850B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0066182D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...1 lines deleted...]
-              <w:t>Permiso de conducir</w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006850B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0066182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>diomes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Idioma</w:t>
+            </w:r>
+            <w:r w:rsidR="006850B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066182D" w:rsidRDefault="0066182D" w:rsidP="0066182D">
+          <w:p w14:paraId="7036DCD3" w14:textId="77777777" w:rsidR="0066182D" w:rsidRPr="00A269F8" w:rsidRDefault="0066182D" w:rsidP="0066182D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066182D" w:rsidRPr="00A269F8" w:rsidTr="009D5BF1">
+      <w:tr w:rsidR="00757E92" w14:paraId="16587D6E" w14:textId="77777777" w:rsidTr="009D5BF1">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066182D" w:rsidRPr="00A269F8" w:rsidRDefault="0066182D" w:rsidP="0066182D">
+          <w:p w14:paraId="565367F7" w14:textId="57D367C3" w:rsidR="00757E92" w:rsidRDefault="006850B0" w:rsidP="009D5BF1">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
-            <w:r w:rsidRPr="0066182D">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> / Idioma o idiomas</w:t>
+            <w:r w:rsidR="00757E92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D5BF1" w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Altres</w:t>
+            </w:r>
+            <w:r w:rsidR="0066182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D5BF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="0066182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Otr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="0066182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0066182D" w:rsidRPr="00A269F8" w:rsidRDefault="0066182D" w:rsidP="0066182D">
-[...93 lines deleted...]
-          <w:p w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00244F60">
+          <w:p w14:paraId="58C846FF" w14:textId="77777777" w:rsidR="00757E92" w:rsidRDefault="00757E92" w:rsidP="00244F60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
-[...5 lines deleted...]
-          <w:szCs w:val="10"/>
+    <w:p w14:paraId="0603F00E" w14:textId="77777777" w:rsidR="0066182D" w:rsidRDefault="0066182D" w:rsidP="00EB6E08">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0066182D" w:rsidRPr="0031768C" w:rsidRDefault="0066182D" w:rsidP="0066182D">
+    <w:p w14:paraId="601CEEB3" w14:textId="1E4ACCA9" w:rsidR="00757E92" w:rsidRPr="0031768C" w:rsidRDefault="00EB6E08" w:rsidP="00FF69BC">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>FORMACIÓ / FORMACIÓN</w:t>
+        <w:t>CARACTERÍSTIQUES</w:t>
+      </w:r>
+      <w:r w:rsidR="0066182D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE L’OFERTA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>DE FORMACIÓ</w:t>
+      </w:r>
+      <w:r w:rsidR="0066182D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>CARACTERÍSTICAS</w:t>
+      </w:r>
+      <w:r w:rsidR="0066182D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE LA OFERTA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>DE FORMACIÓ</w:t>
+      </w:r>
+      <w:r w:rsidR="003C778F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0066182D" w:rsidRPr="00D64E0C" w:rsidRDefault="0066182D" w:rsidP="0066182D">
-[...476 lines deleted...]
-    <w:p w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+    <w:p w14:paraId="50FE29E9" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2396"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="65"/>
+        <w:gridCol w:w="2479"/>
+        <w:gridCol w:w="1209"/>
+        <w:gridCol w:w="350"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="996"/>
+        <w:gridCol w:w="1768"/>
+        <w:gridCol w:w="1074"/>
         <w:gridCol w:w="2145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0066182D" w:rsidTr="00C01E4F">
+      <w:tr w:rsidR="00097B7C" w14:paraId="5160CCFF" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="645"/>
+          <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066182D" w:rsidRPr="00236562" w:rsidRDefault="0066182D" w:rsidP="0066182D">
+          <w:p w14:paraId="419AA42A" w14:textId="08F81EC2" w:rsidR="00097B7C" w:rsidRPr="00236562" w:rsidRDefault="00097B7C" w:rsidP="0066182D">
             <w:pPr>
               <w:pStyle w:val="Ttol7"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Localitat i província del centre de treball / </w:t>
-[...5 lines deleted...]
-              <w:t>Localidad y provincia del centro de trabajo</w:t>
+              <w:t xml:space="preserve">Ubicació del centre formatiu / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Ubicación del centro formativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8405" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="0066182D" w:rsidRPr="009C72B0" w:rsidRDefault="0066182D" w:rsidP="00236562">
+          <w:p w14:paraId="4037EC99" w14:textId="32C0E157" w:rsidR="00097B7C" w:rsidRPr="009C72B0" w:rsidRDefault="00097B7C" w:rsidP="00236562">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Localitat / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Localidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6498B4E6" w14:textId="79A846A6" w:rsidR="00097B7C" w:rsidRPr="009C72B0" w:rsidRDefault="00097B7C" w:rsidP="00236562">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Província</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>rovincia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236562" w:rsidTr="00145D81">
+      <w:tr w:rsidR="00236562" w14:paraId="47ED5E72" w14:textId="77777777" w:rsidTr="001A1EEA">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRDefault="00236562" w:rsidP="00145D81">
+          <w:p w14:paraId="09A52CA1" w14:textId="77777777" w:rsidR="00236562" w:rsidRDefault="00236562" w:rsidP="00145D81">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
@@ -3519,227 +3418,349 @@
               </w:rPr>
               <w:t>Domicili de l'allotjament durant la formació</w:t>
             </w:r>
             <w:r w:rsidR="00145D81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Domicilio del alojamiento durante la formación:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8405" w:type="dxa"/>
+            <w:tcW w:w="8322" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRPr="009C72B0" w:rsidRDefault="00236562" w:rsidP="00236562">
+          <w:p w14:paraId="20ADD5BC" w14:textId="77777777" w:rsidR="00236562" w:rsidRPr="009C72B0" w:rsidRDefault="00236562" w:rsidP="00236562">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidTr="00145D81">
+      <w:tr w:rsidR="00236562" w:rsidRPr="00A51DB4" w14:paraId="689C3D26" w14:textId="77777777" w:rsidTr="001E0FCB">
         <w:trPr>
-          <w:trHeight w:val="806"/>
+          <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00145D81">
+          <w:p w14:paraId="784D0A63" w14:textId="495500AA" w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00145D81">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">III. </w:t>
             </w:r>
             <w:r w:rsidR="00145D81" w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Data prevista d'inici de l'activitat</w:t>
+              <w:t>Dat</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="00145D81" w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> previst</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="00145D81" w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d'inici</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i final</w:t>
+            </w:r>
+            <w:r w:rsidR="00145D81" w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de l'activitat</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00145D81" w:rsidRPr="00145D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formativa </w:t>
             </w:r>
             <w:r w:rsidR="00145D81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Fecha</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00145D81" w:rsidRPr="00145D81">
-[...8 lines deleted...]
-            <w:r w:rsidR="00145D81">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>prevista</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00145D81" w:rsidRPr="00145D81">
-[...16 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fecha </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">prevista </w:t>
+              <w:t>de inicio</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y fin</w:t>
             </w:r>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>de inicio de la actividad</w:t>
-[...17 lines deleted...]
-              <w:t>/ formativa:</w:t>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA" w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>actividad</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00145D81">
+          <w:p w14:paraId="379A34AC" w14:textId="77777777" w:rsidR="001A1EEA" w:rsidRDefault="001A1EEA" w:rsidP="00145D81">
             <w:pPr>
               <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46755C54" w14:textId="77777777" w:rsidR="001A1EEA" w:rsidRDefault="001A1EEA" w:rsidP="001A1EEA">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E94630A" w14:textId="6C850749" w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="001A1EEA">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……. / ……. / …………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2842" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00145D81">
+          <w:p w14:paraId="5DA83FD6" w14:textId="77777777" w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00145D81">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">IV. </w:t>
             </w:r>
             <w:r w:rsidR="00145D81" w:rsidRPr="00297250">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
@@ -3784,11695 +3805,8583 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>actividad formativa</w:t>
             </w:r>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00236562">
+          <w:p w14:paraId="1AA5E058" w14:textId="77777777" w:rsidR="00236562" w:rsidRPr="00A51DB4" w:rsidRDefault="00236562" w:rsidP="00236562">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……. / ……. / …………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003358B0" w:rsidRPr="00A51DB4" w:rsidTr="00145D81">
+      <w:tr w:rsidR="001E0FCB" w:rsidRPr="00A51DB4" w14:paraId="7F7C2966" w14:textId="77777777" w:rsidTr="001E0FCB">
         <w:trPr>
-          <w:trHeight w:val="806"/>
+          <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00A51DB4" w:rsidRDefault="003358B0" w:rsidP="00145D81">
+          <w:p w14:paraId="4CE2C8F3" w14:textId="24CE31D8" w:rsidR="001E0FCB" w:rsidRPr="00A51DB4" w:rsidRDefault="001E0FCB" w:rsidP="00145D81">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nivell dels estudis a cursar / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Nivel de los estudios a cursar:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7113" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00A51DB4" w:rsidRDefault="003358B0" w:rsidP="00145D81">
-[...1 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="1AD60215" w14:textId="77777777" w:rsidR="001E0FCB" w:rsidRDefault="001E0FCB" w:rsidP="00236562">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="118391C7" w14:textId="30D7B702" w:rsidR="001E0FCB" w:rsidRPr="00A51DB4" w:rsidRDefault="00771D0D" w:rsidP="00236562">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bàsic / </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001E0FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>básico</w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mitjà / </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001E0FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>medio</w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="001E0FCB" w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> superior</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00771D0D" w14:paraId="5362D7F9" w14:textId="77777777" w:rsidTr="00521F5C">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="594D3167" w14:textId="6B3B1D5A" w:rsidR="00771D0D" w:rsidRDefault="00771D0D" w:rsidP="00B30D6B">
+            <w:pPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Import de la matriculació / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Importe de la matriculación</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2842" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00A51DB4" w:rsidRDefault="003358B0" w:rsidP="00145D81">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B30FFD0" w14:textId="77777777" w:rsidR="007611BE" w:rsidRPr="007611BE" w:rsidRDefault="007611BE" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007611BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Import per material, classes i/o pràctiques / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E640286" w14:textId="4BB10E95" w:rsidR="00771D0D" w:rsidRPr="007611BE" w:rsidRDefault="007611BE" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007611BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Importe por material, clases y/o prácticas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2145" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00A51DB4" w:rsidRDefault="003358B0" w:rsidP="00236562">
+          <w:p w14:paraId="016D264C" w14:textId="4181039F" w:rsidR="00771D0D" w:rsidRDefault="00B753D4" w:rsidP="003F2160">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                    </w:t>
+            </w:r>
+            <w:r w:rsidR="007611BE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>……………..€</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236562" w:rsidTr="00C46517">
+      <w:tr w:rsidR="00771D0D" w14:paraId="6DE2F2DA" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRDefault="00236562" w:rsidP="00B30D6B">
+          <w:p w14:paraId="36B2C54B" w14:textId="77777777" w:rsidR="00771D0D" w:rsidRDefault="00771D0D" w:rsidP="00B30D6B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8405" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00236562" w:rsidRDefault="00236562" w:rsidP="003F2160">
+          <w:p w14:paraId="48659820" w14:textId="62894F94" w:rsidR="00771D0D" w:rsidRDefault="007611BE" w:rsidP="003F2160">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007611BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taxes / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007611BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Tasas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0347A072" w14:textId="64AC1795" w:rsidR="00771D0D" w:rsidRDefault="00B753D4" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                    </w:t>
+            </w:r>
+            <w:r w:rsidR="007611BE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>……………..€</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="009D68C6">
+      <w:tr w:rsidR="00771D0D" w14:paraId="1F920B52" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="652"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="00792B47" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...1 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="368B934E" w14:textId="77777777" w:rsidR="00771D0D" w:rsidRDefault="00771D0D" w:rsidP="00B30D6B">
+            <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6195" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00297250">
-[...212 lines deleted...]
-              <w:t>anual</w:t>
+          <w:p w14:paraId="4DB46554" w14:textId="48BEDEB8" w:rsidR="00771D0D" w:rsidRDefault="007611BE" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007611BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Assegurances / Seguros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2210" w:type="dxa"/>
+            <w:tcW w:w="3219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="00792B47" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> base: ............................ €</w:t>
+          <w:p w14:paraId="239ED65A" w14:textId="0D852D4B" w:rsidR="00771D0D" w:rsidRDefault="00B753D4" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                    </w:t>
+            </w:r>
+            <w:r w:rsidR="007611BE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>……………..€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907688" w:rsidTr="003F2160">
+      <w:tr w:rsidR="00771D0D" w14:paraId="57532156" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
             <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00907688" w:rsidRDefault="00907688" w:rsidP="003F2160">
-[...1 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="40C90D59" w14:textId="77777777" w:rsidR="00771D0D" w:rsidRDefault="00771D0D" w:rsidP="00B30D6B">
+            <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00907688" w:rsidRDefault="00B30D6B" w:rsidP="00297250">
-[...36 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="4D664EDD" w14:textId="3B550B21" w:rsidR="00771D0D" w:rsidRDefault="007611BE" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descomptes per beques, subvencions, etc. / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Descuentos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>becas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, subvenciones, etc.:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .........................€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4420" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00907688" w:rsidRPr="00297250" w:rsidRDefault="00B30D6B" w:rsidP="00297250">
-[...28 lines deleted...]
-              <w:t>Descuentos salariales:</w:t>
+          <w:p w14:paraId="7C11F0E3" w14:textId="630E4FC9" w:rsidR="00771D0D" w:rsidRDefault="00B753D4" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Import total / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Importe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B753D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> total:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             .…………….€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="00B30D6B">
+      <w:tr w:rsidR="007F294F" w14:paraId="4587DD79" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="445"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="00A269F8" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...1 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="25CDCC61" w14:textId="17B492BA" w:rsidR="007F294F" w:rsidRPr="007F294F" w:rsidRDefault="007F294F" w:rsidP="00B30D6B">
+            <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="pt-BR"/>
-[...50 lines deleted...]
-              <w:t>jornada:</w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F294F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>VI. Tipus de jornada formativa /             Tipo de jornada formativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8405" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...32 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="36D33FFA" w14:textId="1B5392A5" w:rsidR="007F294F" w:rsidRPr="00B753D4" w:rsidRDefault="007F294F" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744182">
-[...38 lines deleted...]
-                <w:bCs/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="007F294F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Parcial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="632667D9" w14:textId="74C27DEA" w:rsidR="007F294F" w:rsidRPr="00B753D4" w:rsidRDefault="007F294F" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horari / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F294F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Horario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="536ADC07" w14:textId="77777777" w:rsidR="007F294F" w:rsidRPr="00B753D4" w:rsidRDefault="007F294F" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="001D03FC">
+      <w:tr w:rsidR="007F294F" w14:paraId="797FC25F" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...1 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="28C5CD5F" w14:textId="77777777" w:rsidR="006120D1" w:rsidRDefault="007F294F" w:rsidP="00B30D6B">
+            <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
-                <w:b/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> / Horario y descansos </w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">VII. A càrrec de l’empresa / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2D3BE4" w14:textId="188DFD46" w:rsidR="007F294F" w:rsidRPr="007F294F" w:rsidRDefault="006120D1" w:rsidP="00B30D6B">
+            <w:pPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="007F294F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="007F294F" w:rsidRPr="007F294F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>cargo</w:t>
+            </w:r>
+            <w:r w:rsidR="007F294F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la empresa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8405" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="00297250" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4060B8FD" w14:textId="12430FDA" w:rsidR="006120D1" w:rsidRDefault="006120D1" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Allotjament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Alojamiento:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345F9815" w14:textId="4323B19A" w:rsidR="007F294F" w:rsidRPr="006120D1" w:rsidRDefault="006120D1" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B833DB5" w14:textId="77777777" w:rsidR="007F294F" w:rsidRDefault="006120D1" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anutenció / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Manutención</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="525A3A04" w14:textId="0C13FFA8" w:rsidR="006120D1" w:rsidRDefault="00E5268C" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DCDDA3" w14:textId="77777777" w:rsidR="007F294F" w:rsidRDefault="006120D1" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport / Transporte: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7083DE" w14:textId="136615B6" w:rsidR="00E5268C" w:rsidRPr="00B753D4" w:rsidRDefault="00E5268C" w:rsidP="003F2160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006120D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="001D03FC">
+      <w:tr w:rsidR="00E5268C" w14:paraId="156B8F6B" w14:textId="77777777" w:rsidTr="000E744A">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2396" w:type="dxa"/>
+            <w:tcW w:w="10801" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> / A cargo de la empresa:</w:t>
+          <w:p w14:paraId="772D06D2" w14:textId="112D3565" w:rsidR="00555752" w:rsidRPr="000E744A" w:rsidRDefault="00E5268C" w:rsidP="00B30D6B">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII. </w:t>
+            </w:r>
+            <w:r w:rsidR="00555752" w:rsidRPr="00555752">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conveni </w:t>
+            </w:r>
+            <w:r w:rsidR="00555752">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00555752" w:rsidRPr="00555752">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ol·lectiu aplicable a l’activitat formativa, en el seu cas (denominació i àmbit territorial, butlletí oficial, número i data de publicació) (ratlleu el que no procedeix)</w:t>
+            </w:r>
+            <w:r w:rsidR="00555752">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="00555752" w:rsidRPr="00555752">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Convenio Colectivo aplicable a la actividad formativa, en su caso (denominación y ámbito territorial, boletín oficial, número y fecha de su publicación) (tache lo que no proceda)</w:t>
+            </w:r>
+            <w:r w:rsidR="00521F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00521F5C" w14:paraId="2096B8FF" w14:textId="77777777" w:rsidTr="00521F5C">
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD93CF0" w14:textId="11B2BDEF" w:rsidR="00521F5C" w:rsidRPr="000E744A" w:rsidRDefault="00521F5C" w:rsidP="00521F5C">
+            <w:pPr>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk219302540"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denominació i àmbit territorial / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Denominación y ámbito territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:                                                                                                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8405" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...412 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="25038D12" w14:textId="054AC59C" w:rsidR="00521F5C" w:rsidRPr="000E744A" w:rsidRDefault="00521F5C" w:rsidP="00521F5C">
+            <w:pPr>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.O.E. / D.O.G.C. / B.O.C.A. / B.O.P.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Núm. / Nº:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3208" w:type="dxa"/>
+            <w:tcW w:w="3219" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="00A50935" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...117 lines deleted...]
-              <w:t xml:space="preserve"> / Billete viaje de vuelta (art. 170.1 4º RD 557/2011 de 20 abril): ……………… €</w:t>
+          <w:p w14:paraId="61735528" w14:textId="0C7B4736" w:rsidR="00521F5C" w:rsidRPr="000E744A" w:rsidRDefault="00521F5C" w:rsidP="00521F5C">
+            <w:pPr>
+              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Data / Fecha: ....../....../...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="007460E5">
-[...609 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w:rsidR="00FF69BC" w:rsidRPr="00D64E0C" w:rsidRDefault="00FF69BC" w:rsidP="00FF69BC">
+    <w:p w14:paraId="1AD24E20" w14:textId="77777777" w:rsidR="00FF69BC" w:rsidRPr="00D64E0C" w:rsidRDefault="00FF69BC" w:rsidP="00FF69BC">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B30D6B" w:rsidRPr="0031768C" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
+    <w:p w14:paraId="314572CF" w14:textId="20FFC7B3" w:rsidR="00EB6E08" w:rsidRPr="0031768C" w:rsidRDefault="001E0FCB" w:rsidP="00AB0939">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>DADES PER A LA SELECCIÓ DE</w:t>
+        <w:t xml:space="preserve">DESCRIPCIÓ DE LA </w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
+      <w:r w:rsidR="00EB6E08">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>FORMACIÓ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>L</w:t>
+        <w:t xml:space="preserve"> PER A LA QUAL SOL·LICITA AUTORITZACIÓ</w:t>
       </w:r>
-      <w:r w:rsidR="00F16DF5">
+      <w:r w:rsidR="00EB6E08">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t xml:space="preserve"> / FORMACIÓN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...62 lines deleted...]
-        <w:t>/AS</w:t>
+        <w:t xml:space="preserve"> PARA LA QUE SE SOLICITA AUTORIZACIÓN.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B30D6B" w:rsidRPr="00D64E0C" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
+    <w:p w14:paraId="505245D1" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRPr="00D64E0C" w:rsidRDefault="00EB6E08" w:rsidP="00EB6E08">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5030"/>
-        <w:gridCol w:w="5771"/>
+        <w:gridCol w:w="3471"/>
+        <w:gridCol w:w="3665"/>
+        <w:gridCol w:w="3665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="003358B0">
+      <w:tr w:rsidR="00EB6E08" w14:paraId="4E45003A" w14:textId="77777777" w:rsidTr="007A6BE2">
         <w:trPr>
-          <w:trHeight w:val="645"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
+            <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B92B2F">
+          <w:p w14:paraId="7F4D3BDD" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
             <w:pPr>
               <w:pStyle w:val="Ttol7"/>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...121 lines deleted...]
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F83">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Titulació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Titulación</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5771" w:type="dxa"/>
+            <w:tcW w:w="7330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRPr="009C72B0" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...1 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="50FE7E6D" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B30D6B">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30D6B" w:rsidTr="003358B0">
+      <w:tr w:rsidR="00EB6E08" w14:paraId="2382A3FD" w14:textId="77777777" w:rsidTr="007A6BE2">
         <w:trPr>
-          <w:trHeight w:val="513"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5030" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00F16DF5">
+          <w:p w14:paraId="482688BC" w14:textId="413AB01D" w:rsidR="00EB6E08" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
-              <w:ind w:left="4" w:hanging="4"/>
-[...53 lines deleted...]
-              <w:t>/as por puesto:</w:t>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denominació </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">del programa formatiu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>/ Denominación del programa formativo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5771" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30D6B" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
-[...33 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w14:paraId="09588212" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRPr="009C72B0" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6E08" w14:paraId="56D6166C" w14:textId="77777777" w:rsidTr="007A6BE2">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D9E445" w14:textId="28F7B6E3" w:rsidR="00EB6E08" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Entitat que imparteix la formació </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>/ Entidad que imparte la formación</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73171038" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRPr="009C72B0" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6E08" w14:paraId="013E1AB8" w14:textId="77777777" w:rsidTr="007A6BE2">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E272498" w14:textId="422FE7A0" w:rsidR="00EB6E08" w:rsidRPr="00A51DB4" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Adreça de l’Entitat o Centre Formatiu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>/ Dirección de la Entidad o Centro Formativo</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB3C29E" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRPr="009C72B0" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6BE2" w14:paraId="2A35FFCC" w14:textId="77777777" w:rsidTr="00AF3BFC">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CE101A" w14:textId="4DC8BC96" w:rsidR="007A6BE2" w:rsidRDefault="007A6BE2" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o termini de matriculació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Fecha o plazo de matriculación:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0328DF4B" w14:textId="64764015" w:rsidR="007A6BE2" w:rsidRPr="009C72B0" w:rsidRDefault="007A6BE2" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des de / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Desde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>: ..../..../.......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="034C8925" w14:textId="3631D359" w:rsidR="007A6BE2" w:rsidRPr="009C72B0" w:rsidRDefault="007A6BE2" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fins / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Hasta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>: ..../..../.......</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6E08" w14:paraId="7E42E415" w14:textId="77777777" w:rsidTr="007A6BE2">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4693A6F0" w14:textId="3085D54D" w:rsidR="007A6BE2" w:rsidRDefault="00EB6E08" w:rsidP="007A6BE2">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durada </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>/ Duración</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2" w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>núm.</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidR="007A6BE2" w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>dies/setmanes/mesos</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>) / (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2" w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>N.º</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> días/semanas/meses)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29781178" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRPr="007460E5" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6E08" w14:paraId="2527FD85" w14:textId="77777777" w:rsidTr="007A6BE2">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6735025F" w14:textId="07F43CE7" w:rsidR="00EB6E08" w:rsidRDefault="00EB6E08" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>VI</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Àmbit emissor / </w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2" w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Ámbito</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C12C7F">
-[...22 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="007A6BE2" w:rsidRPr="007A6BE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>emisor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A8E361" w14:textId="5DBC492C" w:rsidR="00EB6E08" w:rsidRPr="00006F83" w:rsidRDefault="00771D0D" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
-            <w:r>
-[...31 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00771D0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
-          </w:p>
-[...43 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00771D0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nacional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771D0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Regional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771D0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Local</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF69BC" w:rsidRDefault="00FF69BC" w:rsidP="00FF69BC">
-[...1 lines deleted...]
-        <w:spacing w:line="160" w:lineRule="atLeast"/>
+    <w:p w14:paraId="6DF07013" w14:textId="77777777" w:rsidR="00EB6E08" w:rsidRDefault="00EB6E08" w:rsidP="003C778F">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110BD8ED" w14:textId="170462B1" w:rsidR="00B30D6B" w:rsidRPr="0031768C" w:rsidRDefault="003C778F" w:rsidP="00AB0939">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>DESCRIPCIÓ DE L’OFERTA QUE ES VINCULA A LA SOL·LICITUD D’AUTORITZACIÓ PER A FORMACIÓ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D6B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>DESCRIPCIÓN DE LA OFERTA QUE SE VINCULA A LA AUTORIZACIÓN PARA FORMACIÓN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8DB186" w14:textId="77777777" w:rsidR="00B30D6B" w:rsidRPr="00D64E0C" w:rsidRDefault="00B30D6B" w:rsidP="00B30D6B">
+      <w:pPr>
+        <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...12 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Taulaambquadrcula"/>
-[...1750 lines deleted...]
-        <w:tblInd w:w="65" w:type="dxa"/>
+        <w:tblW w:w="10842" w:type="dxa"/>
+        <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3833"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2152"/>
+        <w:gridCol w:w="3471"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E56B9" w:rsidTr="00D833D3">
+      <w:tr w:rsidR="00853886" w14:paraId="550D896C" w14:textId="77777777" w:rsidTr="003E370E">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="871"/>
+          <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3833" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="006E1EE9" w:rsidRDefault="001D6213" w:rsidP="001D6213">
-            <w:pPr>
+          <w:p w14:paraId="6E2BCD73" w14:textId="5DAB1E1B" w:rsidR="00853886" w:rsidRPr="00B30D6B" w:rsidRDefault="00853886" w:rsidP="003C778F">
+            <w:pPr>
+              <w:pStyle w:val="Ttol7"/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk219287050"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">OFERTA VINCULADA Núm. / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E1EE9">
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>OFERTA VINCULADA NÚM</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">N.º: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="001D6213" w:rsidRDefault="005E56B9" w:rsidP="001D6213">
+          <w:p w14:paraId="7104B57C" w14:textId="51F1FCD5" w:rsidR="00853886" w:rsidRPr="00F1248D" w:rsidRDefault="00853886" w:rsidP="003C778F">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D6213">
-[...30 lines deleted...]
-            <w:r w:rsidR="001D6213" w:rsidRPr="001D6213">
+            <w:r w:rsidRPr="00D833D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sector </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>d’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D833D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>activitat</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00612451" w:rsidRPr="001D6213">
-[...11 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00F1248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sector </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1248D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>actividad:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390391A8" w14:textId="77777777" w:rsidR="00853886" w:rsidRPr="00B30D6B" w:rsidRDefault="00853886" w:rsidP="003C778F">
+            <w:pPr>
+              <w:pStyle w:val="Ttol7"/>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...67 lines deleted...]
-            </w:r>
+              <w:ind w:left="170" w:right="777" w:hanging="170"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00F1248D" w:rsidRDefault="001D6213" w:rsidP="001D6213">
+          <w:p w14:paraId="442D1500" w14:textId="77777777" w:rsidR="00853886" w:rsidRDefault="00853886" w:rsidP="003C778F">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Sector d’activitat</w:t>
-[...22 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="0087526B" w:rsidRDefault="005E56B9" w:rsidP="001D6213">
+              <w:t>Àmbit geogràfic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Ámbito geográfico:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DD8A40" w14:textId="1CD08A65" w:rsidR="00853886" w:rsidRPr="009C72B0" w:rsidRDefault="00853886" w:rsidP="003C778F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00853886" w14:paraId="680C4E5D" w14:textId="77777777" w:rsidTr="003E370E">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CF4A91" w14:textId="3DFB9AD3" w:rsidR="00853886" w:rsidRPr="00B30D6B" w:rsidRDefault="00853886" w:rsidP="003C778F">
             <w:pPr>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="4" w:hanging="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D833D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Ocupació</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE298A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE298A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocupación: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2152" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="001D6213" w:rsidP="001D6213">
+          <w:p w14:paraId="0C6C934A" w14:textId="4B7D612D" w:rsidR="00853886" w:rsidRPr="00B30D6B" w:rsidRDefault="00853886" w:rsidP="003C778F">
             <w:pPr>
               <w:spacing w:before="40"/>
-              <w:rPr>
-[...87 lines deleted...]
-            </w:r>
+              <w:ind w:left="4" w:hanging="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BE298A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> /</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Ocupación: </w:t>
+              <w:t>C.N.O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE298A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-SISPE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00BE298A" w:rsidRDefault="005E56B9" w:rsidP="001D6213">
+          <w:p w14:paraId="45EB1EE0" w14:textId="5874468E" w:rsidR="00853886" w:rsidRPr="009C72B0" w:rsidRDefault="00853886" w:rsidP="00853886">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Núm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D833D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de llocs</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BE298A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.N.O.-SISPE: </w:t>
-[...53 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="005E56B9" w:rsidRPr="00BE298A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Nº de puestos: </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB0939">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE298A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de puestos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w:rsidR="005E56B9" w:rsidRPr="00133F8E" w:rsidRDefault="005E56B9" w:rsidP="005E56B9">
-      <w:pPr>
+    <w:p w14:paraId="3B274191" w14:textId="77777777" w:rsidR="00FF69BC" w:rsidRDefault="00FF69BC" w:rsidP="00FF69BC">
+      <w:pPr>
+        <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E56B9" w:rsidRPr="00360026" w:rsidRDefault="001D6213" w:rsidP="003358B0">
+    <w:p w14:paraId="0C6AA566" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00360026" w:rsidRDefault="003E370E" w:rsidP="003E370E">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6213">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DADES DE L'EMPRESA OFER</w:t>
       </w:r>
-      <w:r w:rsidR="00D833D3">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">ENT </w:t>
+        <w:t xml:space="preserve">ENT / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360026">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATOS DE LA EMPRESA </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="005E56B9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>OFERTANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E56B9" w:rsidRPr="00D64E0C" w:rsidRDefault="005E56B9" w:rsidP="005E56B9">
+    <w:p w14:paraId="7257F70B" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00D64E0C" w:rsidRDefault="003E370E" w:rsidP="003E370E">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10804" w:type="dxa"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E56B9" w:rsidRPr="00CF4CEB" w:rsidTr="00D833D3">
+      <w:tr w:rsidR="003E370E" w:rsidRPr="00CF4CEB" w14:paraId="5251ACC3" w14:textId="77777777" w:rsidTr="0016627A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="0000466A" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+          <w:p w14:paraId="33AD5BA8" w14:textId="59F6AF38" w:rsidR="003E370E" w:rsidRPr="0000466A" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000466A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="001538D9" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA1FCD9" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="001538D9" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+          <w:p w14:paraId="0D6DC8E2" w14:textId="67ACE423" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF4CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>C.C.C. Seg. Social</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00983D76" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+              <w:t xml:space="preserve">C.C.C. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF4CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Seg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF4CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C0347B" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00983D76" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D6213" w:rsidRPr="00091F6E" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="33AA3D3C" w14:textId="6EB90906" w:rsidR="003E370E" w:rsidRPr="00091F6E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. fix / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>fijo</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00564E2F" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24FBE584" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00564E2F" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001D6213" w:rsidRPr="00091F6E" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="6EA0ADB3" w14:textId="7EEF972A" w:rsidR="003E370E" w:rsidRPr="00091F6E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. mòbil / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>móvil</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00BF649F" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2534A770" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00BF649F" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+          <w:p w14:paraId="70082D74" w14:textId="488714A1" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C4BD12" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="0A960DD2" w14:textId="012F2D66" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Correu electrònic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+              <w:t xml:space="preserve"> / Correo electrónico:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399CE032" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E56B9" w:rsidRPr="00CF4CEB" w:rsidTr="00D833D3">
+      <w:tr w:rsidR="003E370E" w:rsidRPr="00CF4CEB" w14:paraId="7BEC95B4" w14:textId="77777777" w:rsidTr="0016627A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00983D76" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="225DA370" w14:textId="09ED4B6B" w:rsidR="003E370E" w:rsidRPr="00983D76" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="005E56B9" w:rsidRPr="00983D76">
+            <w:r w:rsidRPr="00983D76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00983D76" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D53B70E" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00983D76" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5413" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="001538D9" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="0FA29D35" w14:textId="6F730589" w:rsidR="003E370E" w:rsidRPr="001538D9" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Activitat empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="001538D9" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+              <w:t xml:space="preserve"> / Actividad empresarial:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C75BD50" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="001538D9" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidTr="00D833D3">
+      <w:tr w:rsidR="003E370E" w:rsidRPr="008B677B" w14:paraId="03B04833" w14:textId="77777777" w:rsidTr="0016627A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="3E380D1B" w14:textId="2AA850EB" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domicili social en la </w:t>
-[...9 lines deleted...]
-              <w:t>província</w:t>
+              <w:t>Domicili social en la província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="005E56B9" w:rsidRPr="008B677B">
+            <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
-            <w:r w:rsidR="005E56B9">
-[...9 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00BA7955" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> social en la provincia:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075BA23F" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00BA7955" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="616C11C4" w14:textId="16351812" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="005E56B9" w:rsidRPr="008B677B">
+            <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F285F7" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="00D833D3" w:rsidP="00D833D3">
+          <w:p w14:paraId="380A0E93" w14:textId="0DE93612" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Cod. postal</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+              <w:t>Cod. postal:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DDFFEE" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidTr="003358B0">
+      <w:tr w:rsidR="003E370E" w:rsidRPr="008B677B" w14:paraId="2D0F3346" w14:textId="77777777" w:rsidTr="0016627A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="1CCE6E06" w14:textId="0D132838" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00BA7955" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+              <w:t xml:space="preserve"> / Provincia:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="365F9713" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00BA7955" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="001D6213" w:rsidP="00D833D3">
+          <w:p w14:paraId="0C3384E7" w14:textId="32FAB40D" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Nom i</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> representa</w:t>
+              <w:t>Nom i cognoms del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/la</w:t>
             </w:r>
             <w:r w:rsidRPr="00D833D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> legal</w:t>
+              <w:t xml:space="preserve"> representant legal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="005E56B9" w:rsidRPr="008B677B">
+            <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos del</w:t>
             </w:r>
-            <w:r w:rsidR="00766BD5">
-[...17 lines deleted...]
-            <w:r w:rsidR="005E56B9" w:rsidRPr="008B677B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>/la</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante legal</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00BA7955" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7E52F5" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00BA7955" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+          <w:p w14:paraId="1C414DF5" w14:textId="56DA2A0B" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIF/NIE</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="008B677B" w:rsidRDefault="005E56B9" w:rsidP="00D833D3">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10587863" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="008B677B" w:rsidRDefault="003E370E" w:rsidP="0016627A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E56B9" w:rsidRDefault="005E56B9" w:rsidP="005E56B9">
-[...1 lines deleted...]
-        <w:spacing w:line="160" w:lineRule="exact"/>
+    <w:p w14:paraId="6C0B3436" w14:textId="77777777" w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="00FF69BC">
+      <w:pPr>
+        <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E56B9" w:rsidRPr="0031768C" w:rsidRDefault="00BE298A" w:rsidP="00156259">
+    <w:p w14:paraId="201A7843" w14:textId="77777777" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="003E370E">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3284584A" w14:textId="61ADB3C1" w:rsidR="003E370E" w:rsidRPr="0031768C" w:rsidRDefault="007F1651" w:rsidP="003E370E">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONDICIONS DE L’OFERTA LABORAL VINCULADA / </w:t>
+        <w:t>CONDICIONS</w:t>
       </w:r>
-      <w:r w:rsidR="005E56B9" w:rsidRPr="0031768C">
+      <w:r w:rsidR="003E370E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>CONDICIONES DE LA OFERTA</w:t>
+        <w:t xml:space="preserve"> DE L’OFERTA </w:t>
       </w:r>
-      <w:r w:rsidR="001D5737">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> LABORAL VINCULADA</w:t>
+        <w:t>LABORAL VINCULADA</w:t>
+      </w:r>
+      <w:r w:rsidR="003E370E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>CONDICIONES DE LA OFERTA LABORAL VINCULADA</w:t>
+      </w:r>
+      <w:r w:rsidR="003E370E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E56B9" w:rsidRPr="00D64E0C" w:rsidRDefault="005E56B9" w:rsidP="005E56B9">
+    <w:p w14:paraId="1A3BE055" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00D64E0C" w:rsidRDefault="003E370E" w:rsidP="003E370E">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3470 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2040"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="3188"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1708"/>
+        <w:gridCol w:w="121"/>
+        <w:gridCol w:w="656"/>
+        <w:gridCol w:w="492"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="478"/>
+        <w:gridCol w:w="372"/>
+        <w:gridCol w:w="2227"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E56B9" w:rsidRPr="00A269F8" w:rsidTr="00DF0BF9">
+      <w:tr w:rsidR="003E370E" w14:paraId="0B218369" w14:textId="77777777" w:rsidTr="00DF25B8">
         <w:trPr>
-          <w:trHeight w:val="1047"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2040" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...56 lines deleted...]
-              <w:t>Apellidos*</w:t>
+          <w:p w14:paraId="0619E15E" w14:textId="0CB8EE72" w:rsidR="003E370E" w:rsidRPr="007F1651" w:rsidRDefault="003E370E" w:rsidP="007F1651">
+            <w:pPr>
+              <w:pStyle w:val="Ttol7"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1651">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I.  </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651" w:rsidRPr="007F1651">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Localitat</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i província del centre de treball</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651" w:rsidRPr="007F1651">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651" w:rsidRPr="007F1651">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Localidad</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y provincia del centro de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...55 lines deleted...]
-              <w:t>Nombre*</w:t>
+          <w:p w14:paraId="29E78760" w14:textId="630AA2A6" w:rsidR="003E370E" w:rsidRPr="009C72B0" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Localitat / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Localidad</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="32413881" w14:textId="2A0EA587" w:rsidR="003E370E" w:rsidRPr="009C72B0" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Província</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>rovincia</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E370E" w14:paraId="244FB432" w14:textId="77777777" w:rsidTr="00DF25B8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00006F83" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...60 lines deleted...]
-              <w:t>(V/M)</w:t>
+          <w:p w14:paraId="1FBAFEC1" w14:textId="378ABE83" w:rsidR="003E370E" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>. Domicili de l'allotjament</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, en el seu cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>/ Domicilio del alojamiento</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>en su caso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="005E56B9" w:rsidP="00244F60">
-[...64 lines deleted...]
-              <w:t>en caso de tenerlo)</w:t>
+          <w:p w14:paraId="63CC0103" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="009C72B0" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F1651" w:rsidRPr="00A51DB4" w14:paraId="2A4D1A65" w14:textId="77777777" w:rsidTr="00DF25B8">
+        <w:trPr>
+          <w:trHeight w:val="578"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C0AF6B" w14:textId="78FCBDC9" w:rsidR="007F1651" w:rsidRPr="00A51DB4" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Dat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> previst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d'inici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i final</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de l'activitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> laboral</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145D81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Fecha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">previstas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>de inicio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y fin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la actividad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> laboral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00A269F8" w:rsidRDefault="00373639" w:rsidP="00DF0BF9">
-[...48 lines deleted...]
-              <w:t>Nº Pasaporte*</w:t>
+          <w:p w14:paraId="1B1659C4" w14:textId="365369E9" w:rsidR="007F1651" w:rsidRPr="007F1651" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’inici </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/ Fecha de inicio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="437E6907" w14:textId="77777777" w:rsidR="007F1651" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63900D8E" w14:textId="77777777" w:rsidR="007F1651" w:rsidRPr="00A51DB4" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>……. / ……. / …………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3928" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00473F76" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...73 lines deleted...]
-              <w:t>dd/mm/aaaa)</w:t>
+          <w:p w14:paraId="0C6DA085" w14:textId="72ED0E28" w:rsidR="007F1651" w:rsidRPr="00A51DB4" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data de finalització </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>/ F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>echa de fin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>alización</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700072AB" w14:textId="77777777" w:rsidR="007F1651" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406CD5A6" w14:textId="0B44F890" w:rsidR="007F1651" w:rsidRPr="00A51DB4" w:rsidRDefault="007F1651" w:rsidP="0016627A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>……. / ……. / …………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E370E" w:rsidRPr="00A51DB4" w14:paraId="5C0DD116" w14:textId="77777777" w:rsidTr="00DF25B8">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFA6D67" w14:textId="5E0629AA" w:rsidR="003E370E" w:rsidRPr="00A51DB4" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV. </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Categoria professional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651" w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Categoría profesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00373639" w:rsidRDefault="00373639" w:rsidP="00244F60">
-[...68 lines deleted...]
-              <w:t>Identidad Nacional*</w:t>
+          <w:p w14:paraId="6167895E" w14:textId="24097A78" w:rsidR="003E370E" w:rsidRPr="00A51DB4" w:rsidRDefault="003E370E" w:rsidP="0011254A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bàsic / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E0FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>básico</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>nc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mitjà </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">qualificat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E0FCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>medio</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cualificado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> superior</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tècnic /</w:t>
+            </w:r>
+            <w:r w:rsidR="0011254A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>técnico</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651" w:rsidRPr="001A1EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0011254A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>directiu</w:t>
+            </w:r>
+            <w:r w:rsidR="007F1651">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidR="0011254A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0011254A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>directivo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E370E" w14:paraId="02AC444A" w14:textId="77777777" w:rsidTr="00DF25B8">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A65EE43" w14:textId="7099C67C" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Salari</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Salario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...64 lines deleted...]
-              <w:t>dd/mm/aaaa)</w:t>
+          <w:p w14:paraId="03723EC2" w14:textId="20265E11" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0011254A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">brut / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>bruto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: .................... € </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>diaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / diarios  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>setmanals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / semanales</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DE57B7" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0011254A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>mensuals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / mensuales por …… pagas    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   anual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CD7ED01" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salari base / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Salario</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> base: ............................ €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E370E" w14:paraId="1AC7A407" w14:textId="77777777" w:rsidTr="00DF25B8">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25C4875A" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRDefault="00DF0BF9" w:rsidP="00244F60">
-[...35 lines deleted...]
-              <w:t>Nombre del Padre</w:t>
+          <w:p w14:paraId="7F895193" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complements salarials / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Complementos salariales</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4420" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005E56B9" w:rsidRPr="00006F83" w:rsidRDefault="00DF0BF9" w:rsidP="00373639">
-[...58 lines deleted...]
-              <w:t>Nombre de la Madre</w:t>
+          <w:p w14:paraId="520B68FD" w14:textId="77777777" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descomptes salarials / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Descuentos salariales:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003358B0" w:rsidRPr="00A269F8" w:rsidTr="00DF0BF9">
+      <w:tr w:rsidR="00DF25B8" w14:paraId="1D167820" w14:textId="77777777" w:rsidTr="00521F5C">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2040" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="77EC6C84" w14:textId="20F7434A" w:rsidR="00DF25B8" w:rsidRPr="00C94C48" w:rsidRDefault="00DF25B8" w:rsidP="00DF25B8">
+            <w:pPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Tipus de jornada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Tipo de jornada</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="36868B0E" w14:textId="77777777" w:rsidR="00DF25B8" w:rsidRPr="00C94C48" w:rsidRDefault="00DF25B8" w:rsidP="00DF25B8">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completa   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Parcial   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1999" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="62917119" w14:textId="2EF4203C" w:rsidR="00DF25B8" w:rsidRPr="00C94C48" w:rsidRDefault="00DF25B8" w:rsidP="00DF25B8">
+            <w:pPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Horari</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Horario</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="440C0B33" w14:textId="61C7514B" w:rsidR="00DF25B8" w:rsidRPr="00C94C48" w:rsidRDefault="00DF25B8" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E370E" w14:paraId="5BFFADF3" w14:textId="77777777" w:rsidTr="00DF25B8">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6ADB0" w14:textId="28C9234B" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="0011254A" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>VI</w:t>
+            </w:r>
+            <w:r w:rsidR="003E370E" w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:r w:rsidR="003E370E" w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>A càrrec de l’empresa</w:t>
+            </w:r>
+            <w:r w:rsidR="003E370E" w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / A cargo de la empresa:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="734DDEB9" w14:textId="00C2048F" w:rsidR="00DF25B8" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="00DF25B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Allotjament</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Alojamiento:   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF25B8" w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D002CD2" w14:textId="55D5493F" w:rsidR="00DF25B8" w:rsidRPr="00C94C48" w:rsidRDefault="003E370E" w:rsidP="00DF25B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Manutenció</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Manutención:  </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C281F0" w14:textId="1782A723" w:rsidR="003E370E" w:rsidRPr="00C94C48" w:rsidRDefault="00DF25B8" w:rsidP="00DF25B8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Transport</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Transporte:         </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0FD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009141DA" w14:paraId="47787537" w14:textId="77777777" w:rsidTr="00534542">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1438F295" w14:textId="7BF96962" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="009141DA">
+            <w:pPr>
+              <w:spacing w:before="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>VIII</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Formació prèvia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en origen / Formación </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">previa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>en origen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A13FEE0" w14:textId="77777777" w:rsidR="009141DA" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67BEF6C6" w14:textId="22D65011" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2598" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3089D0E8" w14:textId="3CF468F3" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>IX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>. Adjunteu memòria de la formació</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Acompaña memoria de la formación  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="4AA4AD8C" w14:textId="77777777" w:rsidR="009141DA" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="240DFB8F" w14:textId="64C091C2" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009141DA" w14:paraId="523D0859" w14:textId="77777777" w:rsidTr="00A766FE">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EFEBB2" w14:textId="26544077" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="009141DA">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Període de prova</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009141DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/ Periodo de prueba</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D85B7B" w14:textId="1520BE63" w:rsidR="009141DA" w:rsidRDefault="009141DA" w:rsidP="009141DA">
+            <w:pPr>
+              <w:spacing w:before="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1073" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="023A3FED" w14:textId="7A482E78" w:rsidR="009141DA" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5197" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6296E787" w14:textId="715472E7" w:rsidR="009141DA" w:rsidRDefault="009141DA" w:rsidP="009141DA">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>XI. D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urada / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>uración:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009141DA" w14:paraId="1606C921" w14:textId="77777777" w:rsidTr="007E60EA">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="733597C5" w14:textId="22D82211" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>XII</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Altes condicions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94C48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Otras condiciones:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="805" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...6 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="1486E4DE" w14:textId="3426E0F6" w:rsidR="009141DA" w:rsidRPr="00C94C48" w:rsidRDefault="009141DA" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003358B0" w:rsidRPr="00A269F8" w:rsidTr="00DF0BF9">
+      <w:tr w:rsidR="00081D61" w14:paraId="4D53FA5F" w14:textId="77777777" w:rsidTr="000E744A">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2040" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10801" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="62E02E10" w14:textId="3B27D840" w:rsidR="00081D61" w:rsidRPr="00081D61" w:rsidRDefault="00081D61" w:rsidP="0016627A">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Conveni col·lectiu aplicable a l’activitat formativa, en el seu cas (denominació i àmbit territorial, butlletí oficial, número i data de publicació) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">escriviu o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ratlleu el que no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>correspongui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Convenio Colectivo aplicable a la actividad formativa, en su caso (denominación y ámbito territorial, boletín oficial, número y fecha de su publicación) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">escriba o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tache lo que no </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>corresponda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00521F5C" w14:paraId="18402C32" w14:textId="77777777" w:rsidTr="00521F5C">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3896" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E00AE56" w14:textId="5A58C659" w:rsidR="00521F5C" w:rsidRDefault="00521F5C" w:rsidP="00521F5C">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denominació i àmbit territorial / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00521F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Denominación y ámbito territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:                                                                                                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="844" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6D940404" w14:textId="7077CE5C" w:rsidR="00521F5C" w:rsidRDefault="00521F5C" w:rsidP="00521F5C">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.O.E. / D.O.G.C. / B.O.C.A. / B.O.P.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Núm. / Nº.:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3077" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00006F83" w:rsidRDefault="003358B0" w:rsidP="00244F60">
-[...462 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="307BCBA4" w14:textId="2800530B" w:rsidR="00521F5C" w:rsidRPr="00081D61" w:rsidRDefault="00521F5C" w:rsidP="00521F5C">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Data / Fecha: ....../....../...........</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E56B9" w:rsidRPr="00006F83" w:rsidRDefault="005E56B9" w:rsidP="005E56B9">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="5C60063E" w14:textId="77777777" w:rsidR="000E744A" w:rsidRDefault="000E744A" w:rsidP="000E744A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF0BF9" w:rsidRPr="00006F83" w:rsidRDefault="00DF0BF9" w:rsidP="005E56B9">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="155978F3" w14:textId="5B63DFC2" w:rsidR="003E370E" w:rsidRDefault="000E744A" w:rsidP="000E744A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol3"/>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E744A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VINCULACIÓ DE L’OFERTA LABORAL A LA FORMATIVA / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E744A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>VINCULACIÓN DE LA OFERTA LABORAL A LA FORMATIVA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E744A">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F23F5D" w14:textId="77777777" w:rsidR="001D552C" w:rsidRPr="001D552C" w:rsidRDefault="001D552C" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5381"/>
         <w:gridCol w:w="5534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003358B0" w:rsidTr="00B92B2F">
+      <w:tr w:rsidR="003358B0" w14:paraId="388DFA7C" w14:textId="77777777" w:rsidTr="003358B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+          <w:p w14:paraId="5969FACE" w14:textId="236FD489" w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C" w:rsidRDefault="00E8636F" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
-              <w:ind w:right="-1"/>
+              <w:ind w:left="-114" w:right="-1"/>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’acord amb les activitats formatives previstes en l’article </w:t>
+            </w:r>
+            <w:r>
+              <w:t>52.1.e).4.º</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31B50">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">del </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005359AA">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reglament de la Llei </w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005359AA">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>rg</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005359AA">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>nica</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 4/2000, d</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">11 de </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>gener</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA">
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ordre reguladora </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>vigent</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la gestió col·lectiva de contractacions en origen per a 2026, en els casos d’aquelles ocupacions que requereixin una certificació d’aptitud </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>professional</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o habilitació específica per a l’acompliment del </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reball, l’autorització </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>de resid</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>è</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ncia</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i treball</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">restarà supeditada a l’obtenció d’aquest requisit i, per tant, amb l’objectiu d’assolir-lo, es </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>podrà</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concedir una autorització </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>prèvia</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i provisional per a la formació que no autoritzarà </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> treballar. Caldrà que es presentin simultània i </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>conjuntament</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ambdues </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>sol·licituds d’autorització</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per a la formació i d’autorització de residencia i Treball, amb les seves corresponents ofertes i l’acreditació del pagament de taxes acadèmiques i acceptació de la matrícula. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Conclosa la formació, o dintre d’un termini improrrogable d’un any des de la concessió de l’autorització per a la formació, l’ocupador haurà d’aportar igualment la certificació o titulació que demostri que el treballador ha superat l’acció formativa declarada, moment a partir del qual es podrà concedir o denegar l’autorització de residencia i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6B1C" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>reball vinculada amb aquella. En cas de no superar l’esmentada formació, el treballador estarà obligat a retornar al seu país d’origen.</w:t>
+            </w:r>
+            <w:r w:rsidR="005359AA" w:rsidRPr="00BE6B1C">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7283F976" w14:textId="77777777" w:rsidR="00BE6B1C" w:rsidRDefault="00BE6B1C" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04DEE1F9" w14:textId="51C7A14D" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>El</w:t>
-[...6 lines deleted...]
-              <w:t>/La</w:t>
+              <w:t xml:space="preserve">El representant legal signant de la present sol·licitud de gestió d'oferta formativa i autorització de residència sense habilitació per treballar DECLARA que l'empresa ocupadora </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>estableix</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> representant legal signant de la present sol·licitud de gestió d'oferta formativa i autorització de residència sense habilitació per treballar DECLARA que l'empresa ocupadora accepta la seva vinculació a l'oferta laboral que s'indica, en el marc de la regulació GECCO, i queda condicionada la consegüent autorització de residència i treball a la superació de la formació i obtenció de la certificació d’aptitud o habilitació professional.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8636F">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>vinculació</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’aquella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a l'oferta laboral que s'indica, en el marc de la regulació GECCO, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>restant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> condicionada la consegüent autorització de residència i treball a la superació de la formació i obtenció de la certificació d’aptitud o habilitació professional</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> que correspongui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758FC5BA" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
-              <w:ind w:right="-1"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+              <w:ind w:left="-114" w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3788222E" w14:textId="77777777" w:rsidR="00851FBF" w:rsidRDefault="00851FBF" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
-              <w:ind w:right="-1"/>
+              <w:ind w:left="-114" w:right="-1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6395FEFD" w14:textId="14395367" w:rsidR="00851FBF" w:rsidRDefault="00851FBF" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>El representant legal signa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>t de la present sol·licitud DECLARA que la/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> empresa/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>s contra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tant/s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> compromet/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n a proporcionar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>als</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> treballadors un allotjament adequa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ixí</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5" w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>organitzar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5" w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>viat</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>’arribada</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a España </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5" w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>assum</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>el seu cost i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>despeses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de trasl</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>lat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> entre el </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>lloc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">entrada a España </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>lloc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>llotjament</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, conforme dispo</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>sa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>art. 118.1 del Reglament de la L</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>lei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>rg</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>àn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ica 4/2000, d</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 de </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>gener</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, apro</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Re</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ecret 1155/2024, de 19 de novembre, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>seg</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> especifiqu</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la respectiva ord</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reguladora de la gestió </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5" w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>col·lectiva</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5" w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>contractacions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851FBF">
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en origen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33315C93" w14:textId="77777777" w:rsidR="00AB60E5" w:rsidRDefault="00AB60E5" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512AC32F" w14:textId="2021083E" w:rsidR="00AB60E5" w:rsidRDefault="003358B0" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
               <w:rPr>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Així mateix, DECLARA que l'organització empresarial/empresa no es troba incursa en cap dels supòsits de denegació d'una sol·licitud d'autorització de residència i treball per compte d'altri continguts a l'art. 69.1.b), c) i g) del Reglament de la Llei Orgànica 4/2000 aprovat pel Reial Decret 557/2011 de 20 d'abril, i consent la comprovació de les seves dades d'identitat i domicili al Sistema de Verificació de Dades d'Identitat : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+              <w:t xml:space="preserve">Així mateix, DECLARA que l'organització empresarial/empresa no es troba incursa en cap dels supòsits de denegació d'una sol·licitud d'autorització de residència i treball per compte d'altri continguts </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l'art. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E31B50">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.b), c) i </w:t>
+            </w:r>
+            <w:r w:rsidR="00E31B50">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>) de</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31B50">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31B50">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>’esmentat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reglament de la Llei </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>rgànica 4/2000</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB60E5">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E532D21" w14:textId="77777777" w:rsidR="00AB60E5" w:rsidRDefault="00AB60E5" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
-              <w:ind w:right="-1"/>
-[...27 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+              <w:ind w:left="-114" w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27A15A39" w14:textId="3195C062" w:rsidR="003358B0" w:rsidRDefault="00AB60E5" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>onsent</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>iu a</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la comprovació de les </w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>vostres</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dades d'identitat i domicili al Sistema</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Verificació de Dades d'Identitat</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714634BF" w14:textId="77777777" w:rsidR="0098620C" w:rsidRPr="003358B0" w:rsidRDefault="0098620C" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740EF4AD" w14:textId="22C945D6" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="0098620C" w:rsidP="001D552C">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:left="-114" w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (En cas de no consentir, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">caldrà </w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>aportar còpia autèntica del D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CCD84FC" w14:textId="7071595B" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
+              <w:ind w:left="-114"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>De conformitat amb el que s'estableix en la Llei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, se us informa que les dades subministrades pe</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700">
+              <w:t>De conformitat amb el que s'estableix en la Llei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, us inform</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">r </w:t>
+              <w:t>em</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>l</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700">
+              <w:t xml:space="preserve"> que les dades subministrades pels interessats en aquest formulari, necessàries per a resoldre la seva petició, passaran a formar part del tractament els destinataris del qual seran els òrgans de l'Administració General de l'Estat amb competències en estrangeria. Són responsables del tractament d’aquestes dades la Direcció General de</w:t>
+            </w:r>
+            <w:r w:rsidR="000A7470">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>e</w:t>
+              <w:t xml:space="preserve"> Gestió</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700">
+              <w:t xml:space="preserve"> Migra</w:t>
+            </w:r>
+            <w:r w:rsidR="000A7470">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> persones</w:t>
+              <w:t>tòria</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> interessa</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700">
+              <w:t xml:space="preserve"> i les Delegacio</w:t>
+            </w:r>
+            <w:r w:rsidR="000A7470">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>de</w:t>
+              <w:t>ns o Subdelegacions del Govern. L</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="000A7470">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="000A7470">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>s en aquest formulari, necessàries per a resoldre la seva petició, passaran a formar part del tractament els destinataris del qual seran els òrgans de l'Administració General de l'Estat amb competències en estrangeria. Són responsables del tractament d’aquestes dades la Direcció General de</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700">
+              <w:t>interessa</w:t>
+            </w:r>
+            <w:r w:rsidR="000A7470">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gestió</w:t>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Migra</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700">
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>tòria</w:t>
+              <w:t>enen</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i les Delegacions o Subdelegacions del Govern. </w:t>
-[...34 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+              <w:t xml:space="preserve"> dret a accedir, modificar, sol·licitar la portabilitat o suprimir les seves dades, així com a retirar el seu consentiment, en qualsevol moment. Així mateix, tenen dret a presentar una reclamació davant l'Agència Espanyola de Protecció de Dades si el seu requeriment no és atès. El tractament de les dades es realitzarà sobre la base de l'exercici de poders públics autoritzat per la Disposició addicional cinquena de la Llei orgànica 4/2000, d'11 de gener, sobre drets i llibertats dels estrangers a Espanya i la seva integració social.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7373A65D" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="00156259" w:rsidRDefault="003358B0" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
+              <w:ind w:left="-114"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003358B0">
-[...2 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">En expedients en els quals intervingui la Generalitat de Catalunya en qualitat d'Administració competent en matèria d'autoritzacions de treball, també és </w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...3 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>responsable</w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...2 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> del tractament de les dades personals la Direcció General de Relacions Laborals, Treball Autònom, Seguretat i Salut Laboral del Departament d'Empresa i Treball de la Generalitat de Catalunya. La </w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...3 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>finalitat</w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...2 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> és la tramitació i resolució de les sol·licituds de gestió col·lectiva de contractacions en origen i les corresponents autoritzacions de treball a les persones estrangeres que exerceixin o hagin d'exercir la seva relació laboral a Catalunya. La </w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...3 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>legitimació</w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...12 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per al tractament d'aquestes dades </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">és el compliment de l'obligació legal que concerneix el responsable dels mateixos per a la tramitació i resolució dels expedients esmentats. Quant a altres </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>destinataris</w:t>
             </w:r>
-            <w:r w:rsidR="00DF0700">
-[...3 lines deleted...]
-                <w:spacing w:val="2"/>
+            <w:r w:rsidR="003602C4" w:rsidRPr="00156259">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/àries</w:t>
             </w:r>
-            <w:r w:rsidRPr="003358B0">
-[...47 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="00A269F8" w:rsidP="00B92B2F">
+            <w:r w:rsidRPr="00156259">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, s'informa que les dades s'han de cedir a administracions públiques amb competència en la matèria, a altres òrgans de l'administració pública, a forces i cossos de seguretat i, en el seu cas, a òrgans judicials. Les persones interessades poden exercir els seus drets accedint a les seves dades, rectificar-los o suprimir-los, oposar-se al seu tractament i sol·licitar-ne l’ús limitat, quan sigui procedent. Per a exercir aquests drets, han de dirigir un escrit a la Subdirecció General de Personal, Organització i Prevenció de Riscos Laborals per correu postal (passeig de Gràcia, 105, 08008 Barcelona) o correu electrònic (dirigit a protecciodedades.empresa@gencat.cat i signat electrònicament amb DNI electrònic o certificat digital reconegut). Podeu consultar informació addicional clicant a l'enllaç següent:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36C23080" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="00486534" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:line="250" w:lineRule="auto"/>
-              <w:ind w:right="215"/>
+              <w:ind w:left="-114" w:right="215"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b w:val="0"/>
                   <w:szCs w:val="14"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+          <w:p w14:paraId="52CB7BEF" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="001D552C">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120"/>
+              <w:ind w:left="-114"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Amb la vostra signatura, autoritzeu explícitament la unitat responsable per al tractament de categories especials de dades amb les finalitats indicades.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00A269F8" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+          <w:p w14:paraId="635E6D11" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="00A269F8" w:rsidRDefault="003358B0" w:rsidP="00FF69BC">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+          <w:p w14:paraId="5037E58E" w14:textId="77777777" w:rsidR="00BE6B1C" w:rsidRDefault="00E8636F" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
-              <w:rPr>
-[...22 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">De acuerdo con las actividades formativas previstas en el artículo 52.1.e).4.º del Reglamento de la Ley Orgánica 4/2000, de 11 de enero, y en la orden reguladora vigente de la gestión colectiva de contrataciones en origen para 2026, en los casos de aquellas ocupaciones que requieran una certificación de aptitud profesional o habilitación específica para el desempeño del trabajo, la autorización de residencia y trabajo quedará supeditada a la obtención de este requisito y, por lo tanto, con el objetivo de obtenerlo, podrá concederse una autorización previa y provisional para la formación que no autorizará para trabajar. Se deberán presentar simultánea y conjuntamente ambas solicitudes de autorización para la formación y de autorización de residencia y trabajo, con sus correspondientes ofertas y la acreditación del pago de tasas académicas y aceptación de la matrícula. Concluida la formación, o dentro de un plazo improrrogable de un año desde la concesión de la autorización para la formación, el empleador deberá aportar igualmente la certificación o titulación que demuestre que el trabajador ha superado la acción formativa declarada, momento a partir del cual se podrá conceder o denegar la autorización de residencia y trabajo vinculada con aquella. En caso de no superar dicha formación, el trabajador estará obligado a retornar a su país de origen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2273F03D" w14:textId="77777777" w:rsidR="00BE6B1C" w:rsidRDefault="00BE6B1C" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C2E9708" w14:textId="3E514E5C" w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asimismo, DECLARA que la organización empresarial/empresa no se encuentra incursa en ninguno de los supuestos de denegación de una solicitud de autorización de residencia y trabajo por cuenta ajena contenidos en el art. 69.1.b), c) y g) del Reglamento de la Ley Orgánica 4/2000 aprobado por Real Decreto 557/2011 de 20 de abril, y consiente la comprobación de sus datos de identidad y domicilio en el Sistema de Verificación de Datos de Identidad:  </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+              <w:t xml:space="preserve">El representante legal firmante de la presente solicitud de gestión de oferta formativa y autorización de residencia sin habilitación para trabajar DECLARA que la empresa empleadora </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>establece</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la vinculación de</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aquella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a la oferta laboral que se indica, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1AC6">
+              <w:t xml:space="preserve">en el marco de la regulación GECCO, quedando condicionada la consiguiente autorización de residencia y trabajo a la superación de la formación y obtención de la certificación de aptitud o habilitación profesional que corresponda. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E3EC20" w14:textId="77777777" w:rsidR="00851FBF" w:rsidRDefault="00851FBF" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:ind w:right="-1"/>
-              <w:rPr>
-[...2 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1085DDC1" w14:textId="22990329" w:rsidR="00851FBF" w:rsidRDefault="00851FBF" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>El representante legal firmante de la presente solicitud DECLARA que la/s empresa/s contratante/s se compromete/n a proporcionar a los trabajadores un alojamiento adecuado, así como organizar el viaje de llegada a España y asumir su coste y los gastos de traslado entre el puesto de entrada a España y el lugar del alojamiento, conforme dispone el art. 118.1 del Reglamento de la Ley Orgánica 4/2000, de 11 de enero, aprobado por Real Decreto 1155/2024, de 19 de noviembre, y según especifique la respectiva orden reguladora de la gestión colectiva de contrataciones en origen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D87798" w14:textId="77777777" w:rsidR="00AB60E5" w:rsidRPr="003358B0" w:rsidRDefault="00AB60E5" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53A6589F" w14:textId="77777777" w:rsidR="003475A0" w:rsidRDefault="003475A0" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Igualmente, DECLARA que la organización empresarial/empresa o empresas no se encuentran incursas en ninguno de los supuestos de denegación de una solicitud de autorización de residencia y trabajo por cuenta ajena contenidos en el art. 78.1.b), c) y f) del Reglamento mencionado de la Ley Orgánica 4/2000. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5594D7F1" w14:textId="77777777" w:rsidR="00AB60E5" w:rsidRDefault="00AB60E5" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3264F070" w14:textId="690A4223" w:rsidR="003358B0" w:rsidRDefault="003475A0" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>¿</w:t>
+            </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003358B0">
+              <w:t>Consiente</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la comprobación de sus datos de identidad y domicilio en el Sistema de Verificación de Datos de Identidad</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="361D1816" w14:textId="77777777" w:rsidR="0098620C" w:rsidRPr="003358B0" w:rsidRDefault="0098620C" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6568CD0E" w14:textId="4621C399" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="0098620C" w:rsidP="003358B0">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:ind w:right="-1"/>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
               <w:rPr>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> (En caso de no consentir, deberá aportar copia auténtica del D.N.I. o T.I.E.).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003358B0" w:rsidRPr="00156259" w:rsidRDefault="003358B0" w:rsidP="00AC197E">
+          <w:p w14:paraId="008F8029" w14:textId="5ACD2B0A" w:rsidR="003358B0" w:rsidRPr="00156259" w:rsidRDefault="003358B0" w:rsidP="00AC197E">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700" w:rsidRPr="00156259">
+              <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de</w:t>
+            </w:r>
+            <w:r w:rsidR="003602C4" w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>/las</w:t>
+              <w:t xml:space="preserve"> Gestión</w:t>
             </w:r>
             <w:r w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> interesados</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DF0700" w:rsidRPr="00156259">
+              <w:t xml:space="preserve"> Migra</w:t>
+            </w:r>
+            <w:r w:rsidR="003602C4" w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>/as</w:t>
+              <w:t>toria</w:t>
             </w:r>
             <w:r w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C0A09" w:rsidRPr="00156259">
+              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. </w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gestión</w:t>
+              <w:t>Las personas interesadas</w:t>
             </w:r>
             <w:r w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Migra</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C0A09" w:rsidRPr="00156259">
+              <w:t xml:space="preserve"> tiene</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>toria</w:t>
+              <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C0A09" w:rsidRPr="00156259">
+              <w:t xml:space="preserve"> derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos, así como a retirar su consentimiento en cualquier momento. Asimismo, tiene</w:t>
+            </w:r>
+            <w:r w:rsidR="0098620C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>/La</w:t>
+              <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00156259">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> interesado</w:t>
-[...16 lines deleted...]
-          <w:p w:rsidR="005C0A09" w:rsidRPr="00AC197E" w:rsidRDefault="005C0A09" w:rsidP="00AC197E">
+              <w:t xml:space="preserve"> derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3451DB" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-[...8 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">En expedientes en los que intervenga la Generalitat de Catalunya en calidad de Administración competente en materia de autorizaciones de trabajo, también es </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>responsable</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
@@ -15491,78 +12400,105 @@
               <w:t xml:space="preserve">finalidad </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">es la tramitación y resolución de las solicitudes de gestión colectiva de contrataciones en origen y las correspondientes autorizaciones de trabajo a las personas extranjeras que ejerzan o deban ejercer su relación laboral en Catalunya. La </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>legitimación</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para el tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de los mismos para la tramitación y resolución de los expedientes mencionados. En cuanto a otros</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005C0A09">
+              <w:t xml:space="preserve"> para el </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>los mismos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003358B0">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la tramitación y resolución de los expedientes mencionados. En cuanto a otros</w:t>
+            </w:r>
+            <w:r w:rsidR="00156259">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>destinatarios</w:t>
             </w:r>
-            <w:r w:rsidR="005C0A09">
+            <w:r w:rsidR="00156259">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">, se informa que se deben ceder los datos a administraciones públicas con competencia en la materia, a otros órganos de la administración pública, a fuerzas y cuerpos de seguridad y, en su caso, a órganos judiciales. Las personas interesadas pueden ejercer sus </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>derechos</w:t>
             </w:r>
@@ -15586,668 +12522,1278 @@
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">, 105, 08008 Barcelona) o correo electrónico (dirigido a protecciodedades.empresa@gencat.cat y firmado electrónicamente con DNI electrónico o certificado digital reconocido). Pueden consultar </w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>información adicional</w:t>
             </w:r>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> clicando en el enlace siguiente:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="00A269F8" w:rsidP="00B92B2F">
+          <w:p w14:paraId="1E34F170" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="00486534" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003358B0" w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+          <w:p w14:paraId="701F217A" w14:textId="77777777" w:rsidR="003358B0" w:rsidRPr="003358B0" w:rsidRDefault="003358B0" w:rsidP="003358B0">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003358B0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Con su firma, usted autoriza explícitamente la unidad responsable para el tratamiento de categorías especiales de datos con las finalidades indicadas.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="00B92B2F">
+          <w:p w14:paraId="755427F6" w14:textId="77777777" w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="00FF69BC">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EC6B2E" w:rsidRDefault="00EC6B2E" w:rsidP="005E56B9">
-      <w:pPr>
+    <w:p w14:paraId="5236FA39" w14:textId="77777777" w:rsidR="007460E5" w:rsidRDefault="007460E5" w:rsidP="007460E5">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007460E5" w:rsidSect="003358B0">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1135" w:right="566" w:bottom="851" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222A32BA" w14:textId="77777777" w:rsidR="007460E5" w:rsidRPr="003358B0" w:rsidRDefault="007460E5" w:rsidP="007460E5">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E8D120" w14:textId="77777777" w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="007460E5">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49ABA45F" w14:textId="77777777" w:rsidR="007460E5" w:rsidRDefault="007460E5" w:rsidP="007460E5">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007460E5" w:rsidSect="00006F83">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
+          <w:cols w:num="2" w:space="284"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CDB1FE" w14:textId="77777777" w:rsidR="00757E92" w:rsidRPr="00D64E0C" w:rsidRDefault="00757E92" w:rsidP="00757E92">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent2"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D28CD" w:rsidRDefault="003D28CD" w:rsidP="005E56B9">
-[...194 lines deleted...]
-    <w:p w:rsidR="003358B0" w:rsidRPr="00C31AC2" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="6632432D" w14:textId="49008BBB" w:rsidR="007460E5" w:rsidRPr="00C31AC2" w:rsidRDefault="007460E5" w:rsidP="007460E5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">.............................., a ................, de ......................................de </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00285784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005C0A09">
+      <w:r w:rsidR="009A5CDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRPr="00C31AC2" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="3147F063" w14:textId="61CB9555" w:rsidR="007460E5" w:rsidRPr="00C31AC2" w:rsidRDefault="007460E5" w:rsidP="007460E5">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>El/la representant legal de l'empresa/organització empresarial</w:t>
+        <w:t>El/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A618A7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87575">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>epresentant legal de l'empresa/organització empresarial</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRPr="00C31AC2" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="2FDDD40B" w14:textId="4EFB49A6" w:rsidR="007460E5" w:rsidRPr="00C31AC2" w:rsidRDefault="007460E5" w:rsidP="007460E5">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">El/la Representante Legal de la Empresa/Organización Empresarial </w:t>
+        <w:t>El/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A618A7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Representante </w:t>
+      </w:r>
+      <w:r w:rsidR="00A618A7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egal de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00A618A7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>mpresa/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A618A7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rganización </w:t>
+      </w:r>
+      <w:r w:rsidR="00A618A7">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpresarial </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRPr="00C31AC2" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="6C1C67CF" w14:textId="77777777" w:rsidR="007460E5" w:rsidRPr="00C31AC2" w:rsidRDefault="007460E5" w:rsidP="007460E5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="199FD2F3" w14:textId="77777777" w:rsidR="007460E5" w:rsidRPr="00C31AC2" w:rsidRDefault="007460E5" w:rsidP="007460E5">
       <w:pPr>
         <w:ind w:right="-1"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRPr="00C31AC2" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="236C6668" w14:textId="77777777" w:rsidR="007460E5" w:rsidRPr="00C31AC2" w:rsidRDefault="007460E5" w:rsidP="007460E5">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRPr="00C31AC2" w:rsidRDefault="003358B0" w:rsidP="003358B0">
+    <w:p w14:paraId="1B970E61" w14:textId="51955492" w:rsidR="00757E92" w:rsidRPr="001D552C" w:rsidRDefault="007460E5" w:rsidP="001D552C">
       <w:pPr>
         <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="000D24CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signat </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>/ Firmado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D24CC">
+        <w:t>:..........................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E70A5E" w14:textId="78D252D9" w:rsidR="005E56B9" w:rsidRDefault="005E56B9" w:rsidP="001D552C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACF2675" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>/ Firmado</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C31AC2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20594F93" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>:..........................................................................................</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="003358B0">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="69830CBD" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRPr="007460E5" w:rsidRDefault="003358B0" w:rsidP="003358B0">
-[...8 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="23B62D25" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455D607A" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D30F2F4" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A630CD5" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBDCA68" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4594015D" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118DE679" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311D48DB" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26189A4D" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07478612" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384CEA36" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201BA763" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44501AE5" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A65938" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26565A82" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420FAFD5" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E3BBFC" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F539E89" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E0275C" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2D441D" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6CBE99" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4061F005" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F00C09" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5606C0FD" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA7B949" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C117D51" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B6F99E" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9C7E9E" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02009FAD" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE6C2A7" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE08CFA" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F97E69" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5602193E" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C67462" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633605BC" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F4F480" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407F3B2C" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAD16D8" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BD0F9E" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FE4302" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460BE7D7" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFC2A70" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8E509F" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6919A14B" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B86847F" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14847FF1" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD3D41E" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F69DFC" w14:textId="77777777" w:rsidR="009A5CDD" w:rsidRDefault="009A5CDD" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C80141" w14:textId="5B7D6773" w:rsidR="001D552C" w:rsidRPr="001D552C" w:rsidRDefault="001D552C" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IMPRÈS GRATUÏT. PROHIBIDA LA SEVA VENDA. EMPLENEU-LO A MÀQUINA O AMB LLETRA D'IMPREMTA I PRESENTEU-NE TRES EXEMPLARS</w:t>
       </w:r>
-      <w:r w:rsidRPr="007460E5">
+      <w:r w:rsidRPr="001D552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003358B0" w:rsidRDefault="003358B0" w:rsidP="003358B0">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="051B1214" w14:textId="024DF551" w:rsidR="001D552C" w:rsidRPr="009A5CDD" w:rsidRDefault="001D552C" w:rsidP="001D552C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D552C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>IMPRESO GRATUITO. PROHIBIDA SU VENTA. RELLÉNESE A MÁQUINA O CON LETRA DE IMPRENTA Y PRESÉNTENSE TRES EJEMPLARES.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003358B0" w:rsidSect="008A3C01">
+    <w:sectPr w:rsidR="001D552C" w:rsidRPr="009A5CDD" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
+    <w:p w14:paraId="1D5D8EA5" w14:textId="77777777" w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
+    <w:p w14:paraId="1C1C0448" w14:textId="77777777" w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
+    <w:p w14:paraId="4D627577" w14:textId="77777777" w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
+    <w:p w14:paraId="43AC93E1" w14:textId="77777777" w:rsidR="00422BF4" w:rsidRDefault="00422BF4" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17502,51 +15048,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327E3FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF00776E"/>
+    <w:tmpl w:val="BC302858"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,269 +15912,280 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="217402743">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1401094755">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1258834125">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="781530818">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2092385044">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="734861660">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1149057406">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="105661822">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="731856412">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1820609047">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1977491152">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="657077906">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="835917910">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1744984965">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="703747707">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="829638799">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="830607935">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="777943368">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="231889028">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1617641992">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="775254248">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1924487074">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="00006F83"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
     <w:rsid w:val="00056DCD"/>
     <w:rsid w:val="00057E99"/>
     <w:rsid w:val="0006253D"/>
     <w:rsid w:val="0006439D"/>
     <w:rsid w:val="00064B3C"/>
     <w:rsid w:val="000703E1"/>
     <w:rsid w:val="00070996"/>
     <w:rsid w:val="000801E7"/>
     <w:rsid w:val="000807F4"/>
     <w:rsid w:val="0008133B"/>
+    <w:rsid w:val="00081D61"/>
     <w:rsid w:val="00083C45"/>
     <w:rsid w:val="00087113"/>
     <w:rsid w:val="000912AB"/>
     <w:rsid w:val="0009437E"/>
     <w:rsid w:val="00095DA9"/>
+    <w:rsid w:val="00097B7C"/>
     <w:rsid w:val="000A0E96"/>
     <w:rsid w:val="000A1A71"/>
     <w:rsid w:val="000A1BA2"/>
     <w:rsid w:val="000A1C67"/>
     <w:rsid w:val="000A3DED"/>
     <w:rsid w:val="000A490F"/>
     <w:rsid w:val="000A5119"/>
     <w:rsid w:val="000A7470"/>
     <w:rsid w:val="000A7733"/>
     <w:rsid w:val="000B1FEE"/>
     <w:rsid w:val="000B31AA"/>
     <w:rsid w:val="000B5289"/>
     <w:rsid w:val="000B546C"/>
     <w:rsid w:val="000B7861"/>
     <w:rsid w:val="000C1522"/>
     <w:rsid w:val="000D0298"/>
     <w:rsid w:val="000D0B2C"/>
     <w:rsid w:val="000D1755"/>
     <w:rsid w:val="000D432C"/>
     <w:rsid w:val="000E3FF8"/>
     <w:rsid w:val="000E5387"/>
     <w:rsid w:val="000E55C5"/>
     <w:rsid w:val="000E6E60"/>
+    <w:rsid w:val="000E744A"/>
     <w:rsid w:val="000F4F76"/>
     <w:rsid w:val="000F70D6"/>
     <w:rsid w:val="0010038F"/>
     <w:rsid w:val="001038D3"/>
     <w:rsid w:val="00105E94"/>
     <w:rsid w:val="001061D2"/>
+    <w:rsid w:val="0011254A"/>
     <w:rsid w:val="00117478"/>
     <w:rsid w:val="0012278F"/>
     <w:rsid w:val="001254A3"/>
     <w:rsid w:val="001256C5"/>
     <w:rsid w:val="001273E0"/>
     <w:rsid w:val="001308F8"/>
     <w:rsid w:val="00131DD4"/>
     <w:rsid w:val="00133DC7"/>
     <w:rsid w:val="00133F8E"/>
     <w:rsid w:val="00134DED"/>
     <w:rsid w:val="00136353"/>
     <w:rsid w:val="00143526"/>
     <w:rsid w:val="00145D81"/>
     <w:rsid w:val="001524AC"/>
     <w:rsid w:val="00153467"/>
     <w:rsid w:val="001538D9"/>
     <w:rsid w:val="00154E89"/>
     <w:rsid w:val="00156259"/>
     <w:rsid w:val="00161176"/>
     <w:rsid w:val="0016224E"/>
+    <w:rsid w:val="001622DF"/>
     <w:rsid w:val="001626B7"/>
     <w:rsid w:val="00165003"/>
     <w:rsid w:val="00172ADC"/>
     <w:rsid w:val="00172DFA"/>
     <w:rsid w:val="00172E83"/>
     <w:rsid w:val="00176018"/>
     <w:rsid w:val="001770DB"/>
     <w:rsid w:val="00185A7C"/>
     <w:rsid w:val="00187970"/>
     <w:rsid w:val="00187D36"/>
     <w:rsid w:val="0019096F"/>
     <w:rsid w:val="00193E40"/>
     <w:rsid w:val="0019715A"/>
     <w:rsid w:val="00197167"/>
     <w:rsid w:val="001976DC"/>
     <w:rsid w:val="001A0A8F"/>
     <w:rsid w:val="001A1D60"/>
+    <w:rsid w:val="001A1EEA"/>
     <w:rsid w:val="001A343B"/>
     <w:rsid w:val="001B00C7"/>
     <w:rsid w:val="001B30E7"/>
     <w:rsid w:val="001B4A00"/>
     <w:rsid w:val="001B658C"/>
     <w:rsid w:val="001B6B42"/>
     <w:rsid w:val="001B6CE9"/>
     <w:rsid w:val="001B775C"/>
+    <w:rsid w:val="001B7D4D"/>
     <w:rsid w:val="001C0C03"/>
     <w:rsid w:val="001C658B"/>
     <w:rsid w:val="001C7EEB"/>
     <w:rsid w:val="001D03FC"/>
     <w:rsid w:val="001D0F06"/>
     <w:rsid w:val="001D1071"/>
     <w:rsid w:val="001D2620"/>
     <w:rsid w:val="001D3E54"/>
     <w:rsid w:val="001D490C"/>
     <w:rsid w:val="001D4A71"/>
+    <w:rsid w:val="001D552C"/>
     <w:rsid w:val="001D5737"/>
     <w:rsid w:val="001D6213"/>
+    <w:rsid w:val="001E0FCB"/>
     <w:rsid w:val="001E1FBB"/>
     <w:rsid w:val="001E4508"/>
     <w:rsid w:val="001E45A5"/>
     <w:rsid w:val="001F490E"/>
     <w:rsid w:val="001F4E91"/>
     <w:rsid w:val="00201103"/>
     <w:rsid w:val="00203751"/>
     <w:rsid w:val="00207228"/>
     <w:rsid w:val="00210173"/>
     <w:rsid w:val="0021669D"/>
     <w:rsid w:val="002173A0"/>
     <w:rsid w:val="00220A94"/>
     <w:rsid w:val="0022128C"/>
     <w:rsid w:val="00223545"/>
     <w:rsid w:val="002238C7"/>
     <w:rsid w:val="002259AB"/>
     <w:rsid w:val="00225BED"/>
     <w:rsid w:val="00226525"/>
     <w:rsid w:val="00230C46"/>
     <w:rsid w:val="00233801"/>
     <w:rsid w:val="0023381B"/>
     <w:rsid w:val="00234F47"/>
     <w:rsid w:val="00235102"/>
     <w:rsid w:val="00236562"/>
     <w:rsid w:val="00236621"/>
@@ -18671,257 +16228,268 @@
     <w:rsid w:val="002E258F"/>
     <w:rsid w:val="002F0F44"/>
     <w:rsid w:val="002F1499"/>
     <w:rsid w:val="002F24D7"/>
     <w:rsid w:val="002F70B6"/>
     <w:rsid w:val="003029B2"/>
     <w:rsid w:val="00302B67"/>
     <w:rsid w:val="003033E5"/>
     <w:rsid w:val="00305C70"/>
     <w:rsid w:val="00307B39"/>
     <w:rsid w:val="00307FDA"/>
     <w:rsid w:val="00311AA2"/>
     <w:rsid w:val="0031541C"/>
     <w:rsid w:val="0031542E"/>
     <w:rsid w:val="003170C2"/>
     <w:rsid w:val="0031742D"/>
     <w:rsid w:val="0031768C"/>
     <w:rsid w:val="00321C04"/>
     <w:rsid w:val="00326CDD"/>
     <w:rsid w:val="00326F68"/>
     <w:rsid w:val="00331211"/>
     <w:rsid w:val="003358B0"/>
     <w:rsid w:val="00335FF4"/>
     <w:rsid w:val="003429BB"/>
     <w:rsid w:val="00344FC8"/>
+    <w:rsid w:val="003475A0"/>
     <w:rsid w:val="00351A95"/>
     <w:rsid w:val="00352029"/>
     <w:rsid w:val="0035420E"/>
     <w:rsid w:val="0035602E"/>
     <w:rsid w:val="003560CD"/>
     <w:rsid w:val="00360026"/>
     <w:rsid w:val="003602C4"/>
     <w:rsid w:val="00362D5A"/>
     <w:rsid w:val="00372411"/>
     <w:rsid w:val="003728F8"/>
     <w:rsid w:val="00372CF0"/>
     <w:rsid w:val="00373639"/>
     <w:rsid w:val="00387729"/>
     <w:rsid w:val="003957EC"/>
     <w:rsid w:val="00397BDE"/>
     <w:rsid w:val="003A15C0"/>
     <w:rsid w:val="003A343C"/>
     <w:rsid w:val="003A3F2F"/>
     <w:rsid w:val="003A57B4"/>
     <w:rsid w:val="003A656E"/>
     <w:rsid w:val="003A6714"/>
     <w:rsid w:val="003A7299"/>
     <w:rsid w:val="003A7B7D"/>
     <w:rsid w:val="003B2A61"/>
     <w:rsid w:val="003B6C60"/>
     <w:rsid w:val="003C08B5"/>
     <w:rsid w:val="003C230B"/>
     <w:rsid w:val="003C5C65"/>
     <w:rsid w:val="003C6CA4"/>
+    <w:rsid w:val="003C778F"/>
     <w:rsid w:val="003D28CD"/>
     <w:rsid w:val="003D41A9"/>
     <w:rsid w:val="003D5878"/>
     <w:rsid w:val="003D6883"/>
     <w:rsid w:val="003D7388"/>
     <w:rsid w:val="003D7BF0"/>
     <w:rsid w:val="003E2EB6"/>
     <w:rsid w:val="003E33A9"/>
+    <w:rsid w:val="003E370E"/>
     <w:rsid w:val="003F0435"/>
     <w:rsid w:val="003F2160"/>
     <w:rsid w:val="003F22E1"/>
     <w:rsid w:val="003F2C93"/>
     <w:rsid w:val="003F54C3"/>
     <w:rsid w:val="003F56AD"/>
     <w:rsid w:val="003F5D86"/>
     <w:rsid w:val="003F5F89"/>
     <w:rsid w:val="003F60D7"/>
     <w:rsid w:val="00401961"/>
     <w:rsid w:val="00404BFE"/>
     <w:rsid w:val="00406003"/>
     <w:rsid w:val="004062EA"/>
     <w:rsid w:val="00410063"/>
     <w:rsid w:val="0041507D"/>
     <w:rsid w:val="00417F8C"/>
     <w:rsid w:val="00420797"/>
     <w:rsid w:val="00421DCC"/>
     <w:rsid w:val="00422BF4"/>
     <w:rsid w:val="00426612"/>
     <w:rsid w:val="00430C9D"/>
     <w:rsid w:val="00435693"/>
     <w:rsid w:val="0043589C"/>
     <w:rsid w:val="00441547"/>
     <w:rsid w:val="00446ADB"/>
     <w:rsid w:val="00451309"/>
     <w:rsid w:val="004567A1"/>
     <w:rsid w:val="004602AF"/>
     <w:rsid w:val="00460C78"/>
     <w:rsid w:val="00461988"/>
     <w:rsid w:val="004657AF"/>
     <w:rsid w:val="0046740E"/>
     <w:rsid w:val="00470AA3"/>
     <w:rsid w:val="004729CD"/>
     <w:rsid w:val="00474E43"/>
     <w:rsid w:val="00475D82"/>
     <w:rsid w:val="00475FC1"/>
     <w:rsid w:val="00476FBC"/>
     <w:rsid w:val="0047742C"/>
     <w:rsid w:val="004775E0"/>
     <w:rsid w:val="00480352"/>
     <w:rsid w:val="00480FF4"/>
     <w:rsid w:val="004813D8"/>
     <w:rsid w:val="0048196F"/>
     <w:rsid w:val="0048415C"/>
     <w:rsid w:val="00484999"/>
     <w:rsid w:val="004856E7"/>
     <w:rsid w:val="0048612D"/>
+    <w:rsid w:val="00486534"/>
     <w:rsid w:val="00487119"/>
     <w:rsid w:val="00490BB1"/>
     <w:rsid w:val="00493B0B"/>
     <w:rsid w:val="004A16B3"/>
     <w:rsid w:val="004A437D"/>
     <w:rsid w:val="004A4CA4"/>
     <w:rsid w:val="004B35D8"/>
     <w:rsid w:val="004B5EFD"/>
     <w:rsid w:val="004C1CA0"/>
     <w:rsid w:val="004D310F"/>
     <w:rsid w:val="004D3F12"/>
     <w:rsid w:val="004D417C"/>
     <w:rsid w:val="004D7987"/>
     <w:rsid w:val="004E0546"/>
     <w:rsid w:val="004E0C41"/>
     <w:rsid w:val="004E5D86"/>
+    <w:rsid w:val="004F0FD7"/>
     <w:rsid w:val="004F1DCA"/>
     <w:rsid w:val="004F550D"/>
     <w:rsid w:val="004F702F"/>
     <w:rsid w:val="004F7091"/>
     <w:rsid w:val="00500530"/>
     <w:rsid w:val="00502975"/>
     <w:rsid w:val="0050316C"/>
     <w:rsid w:val="005031D4"/>
     <w:rsid w:val="00503200"/>
     <w:rsid w:val="005060A3"/>
     <w:rsid w:val="00506FF4"/>
     <w:rsid w:val="00507E61"/>
     <w:rsid w:val="00512358"/>
     <w:rsid w:val="00515127"/>
     <w:rsid w:val="0052079A"/>
     <w:rsid w:val="005217F4"/>
+    <w:rsid w:val="00521F5C"/>
     <w:rsid w:val="00523C71"/>
     <w:rsid w:val="00524D7E"/>
     <w:rsid w:val="00525693"/>
     <w:rsid w:val="005263F6"/>
     <w:rsid w:val="00530B7B"/>
     <w:rsid w:val="005315FD"/>
     <w:rsid w:val="00535230"/>
+    <w:rsid w:val="005359AA"/>
     <w:rsid w:val="00536917"/>
     <w:rsid w:val="00536DC7"/>
     <w:rsid w:val="005377B3"/>
     <w:rsid w:val="00541D20"/>
     <w:rsid w:val="00542EEA"/>
     <w:rsid w:val="00543054"/>
     <w:rsid w:val="005468ED"/>
     <w:rsid w:val="00551FCB"/>
     <w:rsid w:val="005523A2"/>
+    <w:rsid w:val="00555752"/>
     <w:rsid w:val="00556301"/>
     <w:rsid w:val="00557C95"/>
     <w:rsid w:val="00561F7E"/>
+    <w:rsid w:val="0056206E"/>
     <w:rsid w:val="00562AFB"/>
     <w:rsid w:val="00564AFA"/>
     <w:rsid w:val="00564E2F"/>
     <w:rsid w:val="00567073"/>
     <w:rsid w:val="00567989"/>
     <w:rsid w:val="00570991"/>
     <w:rsid w:val="00570A10"/>
     <w:rsid w:val="005724B2"/>
     <w:rsid w:val="005777EE"/>
     <w:rsid w:val="00584D17"/>
     <w:rsid w:val="00585358"/>
     <w:rsid w:val="005877AF"/>
     <w:rsid w:val="00587FF8"/>
     <w:rsid w:val="00590044"/>
     <w:rsid w:val="00592EE3"/>
     <w:rsid w:val="00594109"/>
     <w:rsid w:val="00596761"/>
     <w:rsid w:val="005A0DA2"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A7522"/>
     <w:rsid w:val="005B1391"/>
     <w:rsid w:val="005B13A4"/>
     <w:rsid w:val="005B4D24"/>
     <w:rsid w:val="005B6915"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C0A09"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C397D"/>
     <w:rsid w:val="005C4F89"/>
     <w:rsid w:val="005C6614"/>
     <w:rsid w:val="005C736F"/>
     <w:rsid w:val="005D0870"/>
     <w:rsid w:val="005D1DD4"/>
     <w:rsid w:val="005D335F"/>
     <w:rsid w:val="005D42C1"/>
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005E7944"/>
     <w:rsid w:val="005E7B21"/>
     <w:rsid w:val="005E7B80"/>
     <w:rsid w:val="005F6592"/>
     <w:rsid w:val="00601E4D"/>
     <w:rsid w:val="00604C8A"/>
     <w:rsid w:val="00605B66"/>
+    <w:rsid w:val="006120D1"/>
     <w:rsid w:val="00612451"/>
     <w:rsid w:val="006154E3"/>
     <w:rsid w:val="00615DB6"/>
     <w:rsid w:val="00615E43"/>
     <w:rsid w:val="006238D9"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="0062664D"/>
     <w:rsid w:val="00632629"/>
     <w:rsid w:val="00633EDE"/>
     <w:rsid w:val="00635545"/>
     <w:rsid w:val="00645CD4"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00647AD3"/>
     <w:rsid w:val="006577C0"/>
     <w:rsid w:val="00657D16"/>
     <w:rsid w:val="006610BD"/>
     <w:rsid w:val="0066182D"/>
     <w:rsid w:val="006656F7"/>
     <w:rsid w:val="006667F8"/>
     <w:rsid w:val="00667893"/>
     <w:rsid w:val="0067060B"/>
     <w:rsid w:val="00672AB9"/>
     <w:rsid w:val="00676EFA"/>
     <w:rsid w:val="00683287"/>
+    <w:rsid w:val="006850B0"/>
     <w:rsid w:val="00686EF8"/>
     <w:rsid w:val="00687516"/>
     <w:rsid w:val="00692495"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A0D3D"/>
     <w:rsid w:val="006A1AA3"/>
     <w:rsid w:val="006A670C"/>
     <w:rsid w:val="006B080D"/>
     <w:rsid w:val="006B3D94"/>
     <w:rsid w:val="006B403A"/>
     <w:rsid w:val="006C54BD"/>
     <w:rsid w:val="006C7327"/>
     <w:rsid w:val="006D00FD"/>
     <w:rsid w:val="006D085B"/>
     <w:rsid w:val="006D0E4B"/>
     <w:rsid w:val="006D2538"/>
     <w:rsid w:val="006D32CE"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E12C6"/>
     <w:rsid w:val="006E1EE9"/>
     <w:rsid w:val="006E3B15"/>
     <w:rsid w:val="006E3C1F"/>
     <w:rsid w:val="006E4C86"/>
     <w:rsid w:val="006E5063"/>
     <w:rsid w:val="006E5CB0"/>
@@ -18934,105 +16502,113 @@
     <w:rsid w:val="006F589E"/>
     <w:rsid w:val="0070002C"/>
     <w:rsid w:val="00705AD5"/>
     <w:rsid w:val="00710BBB"/>
     <w:rsid w:val="0071516D"/>
     <w:rsid w:val="00715F9B"/>
     <w:rsid w:val="00717039"/>
     <w:rsid w:val="0072023D"/>
     <w:rsid w:val="0072048C"/>
     <w:rsid w:val="0073374E"/>
     <w:rsid w:val="00733E73"/>
     <w:rsid w:val="0073453E"/>
     <w:rsid w:val="0073490B"/>
     <w:rsid w:val="007354D9"/>
     <w:rsid w:val="00736133"/>
     <w:rsid w:val="00743429"/>
     <w:rsid w:val="00744A33"/>
     <w:rsid w:val="007460E5"/>
     <w:rsid w:val="007462F3"/>
     <w:rsid w:val="00747792"/>
     <w:rsid w:val="00753942"/>
     <w:rsid w:val="00754618"/>
     <w:rsid w:val="00757888"/>
     <w:rsid w:val="00757E92"/>
     <w:rsid w:val="00760C7E"/>
+    <w:rsid w:val="007611BE"/>
     <w:rsid w:val="007618B2"/>
     <w:rsid w:val="0076672C"/>
     <w:rsid w:val="00766BD5"/>
+    <w:rsid w:val="00771D0D"/>
     <w:rsid w:val="00772BD8"/>
     <w:rsid w:val="007739CA"/>
     <w:rsid w:val="00774A38"/>
     <w:rsid w:val="00782988"/>
     <w:rsid w:val="007967EF"/>
     <w:rsid w:val="0079776F"/>
     <w:rsid w:val="007979C3"/>
     <w:rsid w:val="007A112D"/>
     <w:rsid w:val="007A123B"/>
     <w:rsid w:val="007A1ED3"/>
     <w:rsid w:val="007A332C"/>
     <w:rsid w:val="007A4EB8"/>
     <w:rsid w:val="007A62D5"/>
     <w:rsid w:val="007A6918"/>
     <w:rsid w:val="007A6957"/>
+    <w:rsid w:val="007A6BE2"/>
     <w:rsid w:val="007B2C75"/>
     <w:rsid w:val="007C0CCF"/>
     <w:rsid w:val="007C1B14"/>
     <w:rsid w:val="007D0C05"/>
     <w:rsid w:val="007D0C5E"/>
     <w:rsid w:val="007D14C7"/>
+    <w:rsid w:val="007E06C3"/>
     <w:rsid w:val="007E356A"/>
     <w:rsid w:val="007E36C9"/>
     <w:rsid w:val="007E550D"/>
+    <w:rsid w:val="007F1651"/>
+    <w:rsid w:val="007F294F"/>
     <w:rsid w:val="007F2ECF"/>
     <w:rsid w:val="007F3DA2"/>
     <w:rsid w:val="007F57E9"/>
     <w:rsid w:val="007F7412"/>
     <w:rsid w:val="007F7C64"/>
     <w:rsid w:val="008008D9"/>
     <w:rsid w:val="00800DFD"/>
     <w:rsid w:val="00803558"/>
     <w:rsid w:val="00803D5F"/>
     <w:rsid w:val="00805D08"/>
     <w:rsid w:val="00810176"/>
     <w:rsid w:val="008123FA"/>
     <w:rsid w:val="00813987"/>
     <w:rsid w:val="0081517E"/>
     <w:rsid w:val="00815BE7"/>
     <w:rsid w:val="008212F0"/>
     <w:rsid w:val="00825BD6"/>
     <w:rsid w:val="00832269"/>
     <w:rsid w:val="00832FD1"/>
     <w:rsid w:val="008344F6"/>
     <w:rsid w:val="00837B34"/>
     <w:rsid w:val="00840B7F"/>
     <w:rsid w:val="008424EE"/>
     <w:rsid w:val="00843085"/>
     <w:rsid w:val="0084332F"/>
     <w:rsid w:val="00843DDE"/>
     <w:rsid w:val="0084613D"/>
     <w:rsid w:val="008468E5"/>
+    <w:rsid w:val="00851FBF"/>
+    <w:rsid w:val="00853886"/>
     <w:rsid w:val="0086301D"/>
     <w:rsid w:val="00863E19"/>
     <w:rsid w:val="0086415E"/>
     <w:rsid w:val="00864A52"/>
     <w:rsid w:val="008650C5"/>
     <w:rsid w:val="00865C9E"/>
     <w:rsid w:val="00865D15"/>
     <w:rsid w:val="00867EF1"/>
     <w:rsid w:val="008727A9"/>
     <w:rsid w:val="0087526B"/>
     <w:rsid w:val="00877955"/>
     <w:rsid w:val="00877A5C"/>
     <w:rsid w:val="00882159"/>
     <w:rsid w:val="008855CB"/>
     <w:rsid w:val="00887F0D"/>
     <w:rsid w:val="00891AAC"/>
     <w:rsid w:val="00891F42"/>
     <w:rsid w:val="008976F2"/>
     <w:rsid w:val="008A392E"/>
     <w:rsid w:val="008A3C01"/>
     <w:rsid w:val="008B2300"/>
     <w:rsid w:val="008B677B"/>
     <w:rsid w:val="008C5414"/>
     <w:rsid w:val="008C7258"/>
     <w:rsid w:val="008C79EE"/>
@@ -19040,85 +16616,89 @@
     <w:rsid w:val="008D0B02"/>
     <w:rsid w:val="008D2842"/>
     <w:rsid w:val="008D383D"/>
     <w:rsid w:val="008D39A9"/>
     <w:rsid w:val="008D6BF6"/>
     <w:rsid w:val="008E05E2"/>
     <w:rsid w:val="008E3BA9"/>
     <w:rsid w:val="008E3E5F"/>
     <w:rsid w:val="008E4E82"/>
     <w:rsid w:val="008E626A"/>
     <w:rsid w:val="008E7070"/>
     <w:rsid w:val="008E7137"/>
     <w:rsid w:val="008E7593"/>
     <w:rsid w:val="008F10D1"/>
     <w:rsid w:val="008F1F1A"/>
     <w:rsid w:val="008F60A7"/>
     <w:rsid w:val="008F65C9"/>
     <w:rsid w:val="008F68CB"/>
     <w:rsid w:val="009000AB"/>
     <w:rsid w:val="0090078E"/>
     <w:rsid w:val="009040E4"/>
     <w:rsid w:val="009049EB"/>
     <w:rsid w:val="00907688"/>
     <w:rsid w:val="009078BE"/>
     <w:rsid w:val="00910E4E"/>
+    <w:rsid w:val="009141DA"/>
     <w:rsid w:val="00915F22"/>
     <w:rsid w:val="009211DB"/>
     <w:rsid w:val="00922F1C"/>
     <w:rsid w:val="00931B80"/>
     <w:rsid w:val="00934B62"/>
     <w:rsid w:val="00935A15"/>
     <w:rsid w:val="00935D8F"/>
     <w:rsid w:val="009407E1"/>
     <w:rsid w:val="009411AD"/>
     <w:rsid w:val="00942DA2"/>
     <w:rsid w:val="00946DD2"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="0095487F"/>
     <w:rsid w:val="009552DD"/>
     <w:rsid w:val="0095660F"/>
     <w:rsid w:val="009619E3"/>
     <w:rsid w:val="00966E1C"/>
     <w:rsid w:val="00971B4D"/>
     <w:rsid w:val="00971B59"/>
     <w:rsid w:val="0097448B"/>
     <w:rsid w:val="00974601"/>
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="009778ED"/>
     <w:rsid w:val="0097791E"/>
     <w:rsid w:val="00980001"/>
     <w:rsid w:val="00980376"/>
     <w:rsid w:val="0098106F"/>
     <w:rsid w:val="009813EF"/>
     <w:rsid w:val="00983D76"/>
+    <w:rsid w:val="0098620C"/>
     <w:rsid w:val="00991B87"/>
     <w:rsid w:val="009925FA"/>
     <w:rsid w:val="0099349A"/>
     <w:rsid w:val="009961AA"/>
     <w:rsid w:val="009A2B64"/>
     <w:rsid w:val="009A4ADC"/>
+    <w:rsid w:val="009A4EA7"/>
+    <w:rsid w:val="009A5CDD"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B13D7"/>
     <w:rsid w:val="009B21ED"/>
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B34C5"/>
     <w:rsid w:val="009B53FC"/>
     <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C2913"/>
     <w:rsid w:val="009C34B3"/>
     <w:rsid w:val="009C76A9"/>
     <w:rsid w:val="009D0228"/>
     <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="009D5BF1"/>
     <w:rsid w:val="009D62D0"/>
     <w:rsid w:val="009D70B9"/>
     <w:rsid w:val="009E2153"/>
     <w:rsid w:val="009E626E"/>
     <w:rsid w:val="009E639B"/>
     <w:rsid w:val="009E7249"/>
     <w:rsid w:val="009F0959"/>
     <w:rsid w:val="009F3C25"/>
     <w:rsid w:val="009F5763"/>
     <w:rsid w:val="009F5908"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F75CE"/>
@@ -19129,213 +16709,221 @@
     <w:rsid w:val="00A11EAA"/>
     <w:rsid w:val="00A136BC"/>
     <w:rsid w:val="00A16BB3"/>
     <w:rsid w:val="00A24333"/>
     <w:rsid w:val="00A25DA7"/>
     <w:rsid w:val="00A25E17"/>
     <w:rsid w:val="00A269F8"/>
     <w:rsid w:val="00A26E08"/>
     <w:rsid w:val="00A2742C"/>
     <w:rsid w:val="00A3052B"/>
     <w:rsid w:val="00A30B39"/>
     <w:rsid w:val="00A3113F"/>
     <w:rsid w:val="00A32DDC"/>
     <w:rsid w:val="00A342A3"/>
     <w:rsid w:val="00A35472"/>
     <w:rsid w:val="00A366C1"/>
     <w:rsid w:val="00A36AA2"/>
     <w:rsid w:val="00A40BB3"/>
     <w:rsid w:val="00A4154D"/>
     <w:rsid w:val="00A43A5D"/>
     <w:rsid w:val="00A47A82"/>
     <w:rsid w:val="00A505FC"/>
     <w:rsid w:val="00A50E9C"/>
     <w:rsid w:val="00A52418"/>
     <w:rsid w:val="00A57B33"/>
+    <w:rsid w:val="00A618A7"/>
     <w:rsid w:val="00A63CA5"/>
     <w:rsid w:val="00A6446D"/>
     <w:rsid w:val="00A70DD2"/>
     <w:rsid w:val="00A72002"/>
     <w:rsid w:val="00A72FBB"/>
     <w:rsid w:val="00A738C0"/>
     <w:rsid w:val="00A73FD4"/>
     <w:rsid w:val="00A74265"/>
     <w:rsid w:val="00A74CA4"/>
     <w:rsid w:val="00A7759D"/>
     <w:rsid w:val="00A80CD1"/>
     <w:rsid w:val="00A81EFF"/>
     <w:rsid w:val="00A8656D"/>
     <w:rsid w:val="00A91C7A"/>
     <w:rsid w:val="00A9253B"/>
     <w:rsid w:val="00A9288C"/>
     <w:rsid w:val="00A9541C"/>
     <w:rsid w:val="00AA1DE7"/>
     <w:rsid w:val="00AA42BF"/>
     <w:rsid w:val="00AA469A"/>
     <w:rsid w:val="00AA620F"/>
     <w:rsid w:val="00AA7059"/>
+    <w:rsid w:val="00AB0939"/>
     <w:rsid w:val="00AB3907"/>
     <w:rsid w:val="00AB3A58"/>
+    <w:rsid w:val="00AB60E5"/>
     <w:rsid w:val="00AC1360"/>
     <w:rsid w:val="00AC197E"/>
     <w:rsid w:val="00AC3B16"/>
     <w:rsid w:val="00AD4B60"/>
     <w:rsid w:val="00AD5B58"/>
     <w:rsid w:val="00AD611A"/>
     <w:rsid w:val="00AE5873"/>
     <w:rsid w:val="00AE6715"/>
     <w:rsid w:val="00AF1461"/>
     <w:rsid w:val="00AF2404"/>
     <w:rsid w:val="00AF27C6"/>
     <w:rsid w:val="00AF3134"/>
     <w:rsid w:val="00AF3A8A"/>
     <w:rsid w:val="00AF6D39"/>
     <w:rsid w:val="00B01DED"/>
     <w:rsid w:val="00B03833"/>
     <w:rsid w:val="00B160B9"/>
     <w:rsid w:val="00B16955"/>
     <w:rsid w:val="00B17B4C"/>
     <w:rsid w:val="00B276A2"/>
     <w:rsid w:val="00B30D6B"/>
     <w:rsid w:val="00B31669"/>
     <w:rsid w:val="00B326B9"/>
     <w:rsid w:val="00B32B9D"/>
     <w:rsid w:val="00B37C27"/>
     <w:rsid w:val="00B37F76"/>
     <w:rsid w:val="00B41A83"/>
     <w:rsid w:val="00B453EF"/>
     <w:rsid w:val="00B45598"/>
     <w:rsid w:val="00B51E7F"/>
     <w:rsid w:val="00B52C25"/>
     <w:rsid w:val="00B547B6"/>
     <w:rsid w:val="00B54B9A"/>
     <w:rsid w:val="00B60133"/>
     <w:rsid w:val="00B6395E"/>
     <w:rsid w:val="00B63B93"/>
     <w:rsid w:val="00B65092"/>
     <w:rsid w:val="00B658FC"/>
     <w:rsid w:val="00B670DB"/>
     <w:rsid w:val="00B6796A"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B74EBC"/>
+    <w:rsid w:val="00B753D4"/>
     <w:rsid w:val="00B765F9"/>
     <w:rsid w:val="00B810F1"/>
     <w:rsid w:val="00B8498A"/>
     <w:rsid w:val="00B87AB9"/>
     <w:rsid w:val="00B87B15"/>
     <w:rsid w:val="00B91DDD"/>
     <w:rsid w:val="00B93C2A"/>
     <w:rsid w:val="00BA1737"/>
     <w:rsid w:val="00BA5204"/>
     <w:rsid w:val="00BA5326"/>
     <w:rsid w:val="00BA5B2C"/>
     <w:rsid w:val="00BA6643"/>
     <w:rsid w:val="00BA6BC2"/>
     <w:rsid w:val="00BA7955"/>
     <w:rsid w:val="00BB3F73"/>
     <w:rsid w:val="00BB4EE1"/>
     <w:rsid w:val="00BB6E2E"/>
     <w:rsid w:val="00BC1058"/>
     <w:rsid w:val="00BD1FB6"/>
     <w:rsid w:val="00BD4AD7"/>
     <w:rsid w:val="00BD52C5"/>
     <w:rsid w:val="00BD6BF0"/>
     <w:rsid w:val="00BD72C6"/>
     <w:rsid w:val="00BD7C60"/>
     <w:rsid w:val="00BE046D"/>
     <w:rsid w:val="00BE0CB9"/>
     <w:rsid w:val="00BE1B41"/>
     <w:rsid w:val="00BE1D66"/>
     <w:rsid w:val="00BE298A"/>
     <w:rsid w:val="00BE422F"/>
     <w:rsid w:val="00BE69A8"/>
+    <w:rsid w:val="00BE6B1C"/>
     <w:rsid w:val="00BE6FC7"/>
     <w:rsid w:val="00BE73DC"/>
     <w:rsid w:val="00BF3A53"/>
     <w:rsid w:val="00BF3F78"/>
     <w:rsid w:val="00BF4513"/>
     <w:rsid w:val="00BF54C8"/>
     <w:rsid w:val="00BF649F"/>
     <w:rsid w:val="00BF7B9A"/>
     <w:rsid w:val="00C0241C"/>
     <w:rsid w:val="00C06206"/>
     <w:rsid w:val="00C0731B"/>
     <w:rsid w:val="00C239C3"/>
     <w:rsid w:val="00C24B67"/>
     <w:rsid w:val="00C24D28"/>
     <w:rsid w:val="00C24FAA"/>
     <w:rsid w:val="00C27223"/>
     <w:rsid w:val="00C272C8"/>
     <w:rsid w:val="00C31205"/>
     <w:rsid w:val="00C32A13"/>
     <w:rsid w:val="00C36527"/>
     <w:rsid w:val="00C36713"/>
     <w:rsid w:val="00C40E11"/>
     <w:rsid w:val="00C41BFE"/>
     <w:rsid w:val="00C45669"/>
     <w:rsid w:val="00C46517"/>
     <w:rsid w:val="00C46B90"/>
     <w:rsid w:val="00C477F1"/>
     <w:rsid w:val="00C52119"/>
     <w:rsid w:val="00C53281"/>
     <w:rsid w:val="00C54A49"/>
     <w:rsid w:val="00C55FEB"/>
     <w:rsid w:val="00C57AD0"/>
     <w:rsid w:val="00C6285D"/>
     <w:rsid w:val="00C62C59"/>
     <w:rsid w:val="00C74E29"/>
     <w:rsid w:val="00C7649D"/>
     <w:rsid w:val="00C7671B"/>
     <w:rsid w:val="00C773E8"/>
     <w:rsid w:val="00C80061"/>
     <w:rsid w:val="00C802EA"/>
     <w:rsid w:val="00C80905"/>
     <w:rsid w:val="00C8098A"/>
+    <w:rsid w:val="00C87575"/>
     <w:rsid w:val="00C93242"/>
+    <w:rsid w:val="00C94C48"/>
     <w:rsid w:val="00C961FC"/>
     <w:rsid w:val="00CA1270"/>
     <w:rsid w:val="00CA3798"/>
     <w:rsid w:val="00CA5391"/>
     <w:rsid w:val="00CB0C9C"/>
     <w:rsid w:val="00CC2DEF"/>
     <w:rsid w:val="00CC3AB3"/>
     <w:rsid w:val="00CC51F0"/>
     <w:rsid w:val="00CC59BE"/>
     <w:rsid w:val="00CC621E"/>
     <w:rsid w:val="00CD1836"/>
     <w:rsid w:val="00CD1B6C"/>
     <w:rsid w:val="00CD450D"/>
     <w:rsid w:val="00CD5117"/>
     <w:rsid w:val="00CD73B7"/>
     <w:rsid w:val="00CE21FB"/>
     <w:rsid w:val="00CE273F"/>
     <w:rsid w:val="00CE465B"/>
     <w:rsid w:val="00CF1589"/>
     <w:rsid w:val="00CF4CEB"/>
     <w:rsid w:val="00D0261A"/>
     <w:rsid w:val="00D026C9"/>
     <w:rsid w:val="00D02716"/>
+    <w:rsid w:val="00D03B91"/>
     <w:rsid w:val="00D058E5"/>
     <w:rsid w:val="00D07991"/>
     <w:rsid w:val="00D10864"/>
     <w:rsid w:val="00D113CA"/>
     <w:rsid w:val="00D11EFE"/>
     <w:rsid w:val="00D136F2"/>
     <w:rsid w:val="00D14BD9"/>
     <w:rsid w:val="00D17E1F"/>
     <w:rsid w:val="00D21AB4"/>
     <w:rsid w:val="00D24505"/>
     <w:rsid w:val="00D24777"/>
     <w:rsid w:val="00D2568B"/>
     <w:rsid w:val="00D2617D"/>
     <w:rsid w:val="00D26F67"/>
     <w:rsid w:val="00D30784"/>
     <w:rsid w:val="00D35356"/>
     <w:rsid w:val="00D40372"/>
     <w:rsid w:val="00D4218F"/>
     <w:rsid w:val="00D42683"/>
     <w:rsid w:val="00D42F6E"/>
     <w:rsid w:val="00D43E19"/>
     <w:rsid w:val="00D51C12"/>
     <w:rsid w:val="00D53158"/>
     <w:rsid w:val="00D57850"/>
     <w:rsid w:val="00D57E2F"/>
@@ -19346,94 +16934,99 @@
     <w:rsid w:val="00D67DC5"/>
     <w:rsid w:val="00D73A92"/>
     <w:rsid w:val="00D74906"/>
     <w:rsid w:val="00D833D3"/>
     <w:rsid w:val="00D861CF"/>
     <w:rsid w:val="00D8639A"/>
     <w:rsid w:val="00D873BE"/>
     <w:rsid w:val="00D91787"/>
     <w:rsid w:val="00D92F12"/>
     <w:rsid w:val="00D936BB"/>
     <w:rsid w:val="00D947BF"/>
     <w:rsid w:val="00D94BA8"/>
     <w:rsid w:val="00D954E8"/>
     <w:rsid w:val="00DA2240"/>
     <w:rsid w:val="00DA2CE3"/>
     <w:rsid w:val="00DA43FD"/>
     <w:rsid w:val="00DB47EF"/>
     <w:rsid w:val="00DB5A75"/>
     <w:rsid w:val="00DB7F10"/>
     <w:rsid w:val="00DD5EF4"/>
     <w:rsid w:val="00DE1C17"/>
     <w:rsid w:val="00DE3A54"/>
     <w:rsid w:val="00DE736F"/>
     <w:rsid w:val="00DF0700"/>
     <w:rsid w:val="00DF0BF9"/>
+    <w:rsid w:val="00DF25B8"/>
     <w:rsid w:val="00DF71C2"/>
     <w:rsid w:val="00DF795B"/>
     <w:rsid w:val="00E00272"/>
     <w:rsid w:val="00E03F82"/>
     <w:rsid w:val="00E10F14"/>
     <w:rsid w:val="00E13E28"/>
     <w:rsid w:val="00E140F8"/>
     <w:rsid w:val="00E16D16"/>
     <w:rsid w:val="00E20580"/>
     <w:rsid w:val="00E21880"/>
     <w:rsid w:val="00E241FB"/>
     <w:rsid w:val="00E3094A"/>
     <w:rsid w:val="00E30990"/>
     <w:rsid w:val="00E31727"/>
+    <w:rsid w:val="00E31B50"/>
     <w:rsid w:val="00E31CBB"/>
     <w:rsid w:val="00E31F42"/>
     <w:rsid w:val="00E3281C"/>
     <w:rsid w:val="00E35A14"/>
     <w:rsid w:val="00E45771"/>
     <w:rsid w:val="00E47EB9"/>
+    <w:rsid w:val="00E5268C"/>
     <w:rsid w:val="00E53D20"/>
     <w:rsid w:val="00E552AB"/>
     <w:rsid w:val="00E55FBD"/>
     <w:rsid w:val="00E56CD1"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E60464"/>
     <w:rsid w:val="00E61A7C"/>
     <w:rsid w:val="00E622F0"/>
     <w:rsid w:val="00E62720"/>
     <w:rsid w:val="00E67FB2"/>
     <w:rsid w:val="00E72CB4"/>
     <w:rsid w:val="00E74CD2"/>
     <w:rsid w:val="00E75725"/>
     <w:rsid w:val="00E757BF"/>
     <w:rsid w:val="00E76567"/>
     <w:rsid w:val="00E77BC9"/>
+    <w:rsid w:val="00E8636F"/>
     <w:rsid w:val="00E928EA"/>
     <w:rsid w:val="00E92C32"/>
     <w:rsid w:val="00E955C1"/>
     <w:rsid w:val="00E977CD"/>
     <w:rsid w:val="00EA5882"/>
     <w:rsid w:val="00EA7A9E"/>
     <w:rsid w:val="00EB4D29"/>
     <w:rsid w:val="00EB6B80"/>
+    <w:rsid w:val="00EB6E08"/>
     <w:rsid w:val="00EB797C"/>
     <w:rsid w:val="00EC0D94"/>
     <w:rsid w:val="00EC133D"/>
     <w:rsid w:val="00EC1C7F"/>
     <w:rsid w:val="00EC2EEC"/>
     <w:rsid w:val="00EC6B2E"/>
     <w:rsid w:val="00ED094F"/>
     <w:rsid w:val="00ED4954"/>
     <w:rsid w:val="00ED716F"/>
     <w:rsid w:val="00EE0726"/>
     <w:rsid w:val="00EE2852"/>
     <w:rsid w:val="00EE28FB"/>
     <w:rsid w:val="00EE2B40"/>
     <w:rsid w:val="00EE33E7"/>
     <w:rsid w:val="00EE41BC"/>
     <w:rsid w:val="00EE43B4"/>
     <w:rsid w:val="00EE7273"/>
     <w:rsid w:val="00EF2029"/>
     <w:rsid w:val="00EF20E3"/>
     <w:rsid w:val="00EF4549"/>
     <w:rsid w:val="00EF7087"/>
     <w:rsid w:val="00F00654"/>
     <w:rsid w:val="00F0637D"/>
     <w:rsid w:val="00F068CD"/>
     <w:rsid w:val="00F1248D"/>
@@ -19463,101 +17056,103 @@
     <w:rsid w:val="00F73EC3"/>
     <w:rsid w:val="00F75CF7"/>
     <w:rsid w:val="00F76097"/>
     <w:rsid w:val="00F7713C"/>
     <w:rsid w:val="00F80C92"/>
     <w:rsid w:val="00F82CE1"/>
     <w:rsid w:val="00F863E7"/>
     <w:rsid w:val="00F86C4A"/>
     <w:rsid w:val="00F92053"/>
     <w:rsid w:val="00F9358F"/>
     <w:rsid w:val="00F93848"/>
     <w:rsid w:val="00F96F8A"/>
     <w:rsid w:val="00FA1B17"/>
     <w:rsid w:val="00FA1E47"/>
     <w:rsid w:val="00FA295E"/>
     <w:rsid w:val="00FA447B"/>
     <w:rsid w:val="00FB1D50"/>
     <w:rsid w:val="00FB38FD"/>
     <w:rsid w:val="00FB4814"/>
     <w:rsid w:val="00FB54AA"/>
     <w:rsid w:val="00FB6874"/>
     <w:rsid w:val="00FB78D7"/>
     <w:rsid w:val="00FB7914"/>
     <w:rsid w:val="00FC5507"/>
     <w:rsid w:val="00FC7422"/>
+    <w:rsid w:val="00FD1AC6"/>
     <w:rsid w:val="00FD1B29"/>
     <w:rsid w:val="00FD6252"/>
     <w:rsid w:val="00FD6C43"/>
     <w:rsid w:val="00FD7065"/>
     <w:rsid w:val="00FE0C17"/>
     <w:rsid w:val="00FE2CB2"/>
     <w:rsid w:val="00FF3F32"/>
     <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF69BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1243"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5CD4CA38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{75BE1253-4809-43CD-AC6B-F813D21559E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19796,50 +17391,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B30D6B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -19940,51 +17540,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -20309,81 +17909,81 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
     <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol3Car">
     <w:name w:val="Títol 3 Car"/>
-    <w:basedOn w:val="Tipusdelletraperdefectedelpargraf"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Ttol3"/>
     <w:rsid w:val="00B30D6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol7Car">
     <w:name w:val="Títol 7 Car"/>
-    <w:basedOn w:val="Tipusdelletraperdefectedelpargraf"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Ttol7"/>
     <w:rsid w:val="00B30D6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="142359448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20438,51 +18038,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048724069">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://identitatcorporativa.gencat.cat/web/.content/Documentacio/descarregues/dpt/BN/Empresa-i-Treball/empresa_bn_h3.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20720,85 +18320,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4715DF38-7F85-4D3F-9DE0-988463070AEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>23890</Characters>
+  <Pages>5</Pages>
+  <Words>2987</Words>
+  <Characters>17948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>199</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28025</CharactersWithSpaces>
+  <CharactersWithSpaces>20894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>