--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,693 +1,626 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D73A92" w:rsidRPr="00B765F9" w:rsidRDefault="00F21FD1" w:rsidP="0067060B">
+    <w:p w14:paraId="34EBCBBF" w14:textId="642BBC85" w:rsidR="00D73A92" w:rsidRPr="00B765F9" w:rsidRDefault="00D73A92" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Capalera"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B765F9">
+    </w:p>
+    <w:p w14:paraId="0DCC52F9" w14:textId="77777777" w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidRDefault="00FD7C81" w:rsidP="0067060B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...158 lines deleted...]
-      <w:r w:rsidR="00C70D5C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605DC76D" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...128 lines deleted...]
-          <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222924583"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="7093" w:tblpY="22"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0063703C" w:rsidRPr="0063703C" w14:paraId="6214633B" w14:textId="77777777" w:rsidTr="004B3FB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08B89A23" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk222924235"/>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Espai reservat per al segell de registre d'entrada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFDD5A8" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20FA5690" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Espacio reservado para el sello de registro de entrada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ED7A58F" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71F73138" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33281C1E" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CB7E98" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC462F0" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="432FCAAA" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+      <w:r w:rsidRPr="0063703C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
           <w:noProof/>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="2" name="Imatge 2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4518020A" wp14:editId="45130037">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 160"/>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="0063703C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063703C">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04FC1BDF" wp14:editId="56C5DDFA">
+            <wp:extent cx="1878037" cy="487293"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+            <wp:docPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1877695" cy="487680"/>
+                      <a:ext cx="1878037" cy="487293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="007C678C" w:rsidRPr="001474E5">
+      <w:r w:rsidRPr="0063703C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Espai reservat per al segell de registre d'entrada</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0063703C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C678C" w:rsidRDefault="007C678C" w:rsidP="00FD7C81">
-[...34 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="1B7EBBBE" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidRDefault="00FD7C81" w:rsidP="0067060B">
+    <w:p w14:paraId="67F535A6" w14:textId="77777777" w:rsidR="0063703C" w:rsidRPr="0063703C" w:rsidRDefault="0063703C" w:rsidP="0063703C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7297CC48" w14:textId="77777777" w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidRDefault="00FD7C81" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidSect="008A3C01">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="007C678C" w:rsidRDefault="007C678C" w:rsidP="0067060B">
+    <w:p w14:paraId="3A33C100" w14:textId="77777777" w:rsidR="007C4BEE" w:rsidRDefault="007C678C" w:rsidP="007C4BEE">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ANNE</w:t>
       </w:r>
       <w:r w:rsidR="007E550D" w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>X III (B)</w:t>
+        <w:t>X II</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4BEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="007C678C" w:rsidRDefault="007C678C" w:rsidP="0067060B">
+    <w:p w14:paraId="4484DE57" w14:textId="065D2B42" w:rsidR="007E550D" w:rsidRPr="007C678C" w:rsidRDefault="007C4BEE" w:rsidP="007C4BEE">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oferta genèrica </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385296EF" w14:textId="6DB96DA5" w:rsidR="007E550D" w:rsidRPr="007C678C" w:rsidRDefault="007C678C" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Gestió col·lec</w:t>
       </w:r>
       <w:r w:rsidR="008E626A" w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">tiva de </w:t>
       </w:r>
       <w:r w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>contractacions</w:t>
       </w:r>
       <w:r w:rsidR="008E626A" w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en origen </w:t>
       </w:r>
       <w:r w:rsidR="000B60E8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00EA3EC4">
+      <w:r w:rsidR="007C4BEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD4AD7" w:rsidRPr="007C678C" w:rsidRDefault="008E626A" w:rsidP="0067060B">
+    <w:p w14:paraId="537514CE" w14:textId="0B030F56" w:rsidR="00BD4AD7" w:rsidRPr="007C678C" w:rsidRDefault="008E626A" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C678C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta </w:t>
       </w:r>
       <w:r w:rsidR="007C678C" w:rsidRPr="007C678C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>d’ocupació genèrica</w:t>
       </w:r>
+      <w:r w:rsidR="007C4BEE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de caràcter estable</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7C81" w:rsidRPr="009D580A" w:rsidRDefault="00FD7C81" w:rsidP="00FD7C81">
+    <w:p w14:paraId="4DAC15B3" w14:textId="77777777" w:rsidR="00FD7C81" w:rsidRPr="009D580A" w:rsidRDefault="00FD7C81" w:rsidP="00FD7C81">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidRDefault="007C678C" w:rsidP="00FD7C81">
+    <w:p w14:paraId="5DC95F53" w14:textId="5C9DAC75" w:rsidR="00FD7C81" w:rsidRPr="007C4BEE" w:rsidRDefault="007C678C" w:rsidP="007C4BEE">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007C4BEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>AN</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7C81" w:rsidRPr="007C678C">
+      <w:r w:rsidR="00FD7C81" w:rsidRPr="007C4BEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>EX</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C4BEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00FD7C81" w:rsidRPr="007C678C">
+      <w:r w:rsidR="00FD7C81" w:rsidRPr="007C4BEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> III (B)</w:t>
+        <w:t xml:space="preserve"> II</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4BEE" w:rsidRPr="007C4BEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidRDefault="007C678C" w:rsidP="00FD7C81">
+    <w:p w14:paraId="3085A865" w14:textId="096CE3B7" w:rsidR="007C4BEE" w:rsidRPr="007C4BEE" w:rsidRDefault="007C4BEE" w:rsidP="007C4BEE">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4BEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Oferta genérica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115AD131" w14:textId="6CFA4C39" w:rsidR="00FD7C81" w:rsidRPr="007C678C" w:rsidRDefault="007C678C" w:rsidP="00FD7C81">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Gestión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> colectiva de contra</w:t>
       </w:r>
       <w:r w:rsidR="00FD7C81" w:rsidRPr="007C678C">
@@ -700,491 +633,374 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00FD7C81" w:rsidRPr="007C678C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">s en origen </w:t>
       </w:r>
       <w:r w:rsidR="000B60E8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00EA3EC4">
+      <w:r w:rsidR="007C4BEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00596761" w:rsidRPr="007C678C" w:rsidRDefault="00FD7C81" w:rsidP="00FD7C81">
+    <w:p w14:paraId="6417F6B3" w14:textId="6AD9EB04" w:rsidR="00596761" w:rsidRPr="007C678C" w:rsidRDefault="00FD7C81" w:rsidP="00FD7C81">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C678C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta </w:t>
       </w:r>
       <w:r w:rsidR="007C678C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>de empleo genérica</w:t>
       </w:r>
+      <w:r w:rsidR="007C4BEE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de carácter estable</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7C81" w:rsidRDefault="00FD7C81" w:rsidP="0067060B">
+    <w:p w14:paraId="0660302F" w14:textId="77777777" w:rsidR="00FD7C81" w:rsidRDefault="00FD7C81" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FD7C81" w:rsidSect="00FD7C81">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D0E4B" w:rsidRPr="003F56AD" w:rsidRDefault="006D0E4B" w:rsidP="006D0E4B">
+    <w:p w14:paraId="332537EB" w14:textId="77777777" w:rsidR="006D0E4B" w:rsidRPr="003F56AD" w:rsidRDefault="006D0E4B" w:rsidP="006D0E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10804" w:type="dxa"/>
+        <w:tblW w:w="10845" w:type="dxa"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2699"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2719"/>
+        <w:gridCol w:w="4608"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="2760"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0087526B" w:rsidTr="00FD7C81">
+      <w:tr w:rsidR="009A1CF2" w14:paraId="1F1537D5" w14:textId="77777777" w:rsidTr="009A1CF2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="4608" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0087526B" w:rsidRDefault="0087526B" w:rsidP="00FD7C81">
+          <w:p w14:paraId="1B9F5F86" w14:textId="77777777" w:rsidR="009A1CF2" w:rsidRDefault="009A1CF2" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78BF75B2" w14:textId="794E8B9F" w:rsidR="009A1CF2" w:rsidRPr="00803558" w:rsidRDefault="009A1CF2" w:rsidP="007C678C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F06F"/>
+              <w:t>OFERTA N</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84525">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> / Otra</w:t>
+              <w:t>º:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0087526B" w:rsidRPr="00F1248D" w:rsidRDefault="007C678C" w:rsidP="00FD7C81">
+          <w:p w14:paraId="641333EF" w14:textId="77777777" w:rsidR="009A1CF2" w:rsidRPr="00F1248D" w:rsidRDefault="009A1CF2" w:rsidP="00FD7C81">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C678C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Sector d’activitat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="0087526B" w:rsidRPr="00F1248D">
+            <w:r w:rsidRPr="00F1248D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Sector actividad:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0087526B" w:rsidRPr="0087526B" w:rsidRDefault="0087526B" w:rsidP="00FD7C81">
+          <w:p w14:paraId="4FBC44D8" w14:textId="77777777" w:rsidR="009A1CF2" w:rsidRPr="0087526B" w:rsidRDefault="009A1CF2" w:rsidP="00FD7C81">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0087526B" w:rsidRDefault="007C678C" w:rsidP="00FD7C81">
+          <w:p w14:paraId="04A9F754" w14:textId="77777777" w:rsidR="009A1CF2" w:rsidRDefault="009A1CF2" w:rsidP="009A1CF2">
             <w:pPr>
               <w:spacing w:before="60"/>
+              <w:ind w:right="-1743"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Àmbit geogràfic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...32 lines deleted...]
-          <w:p w:rsidR="0087526B" w:rsidRPr="0087526B" w:rsidRDefault="0087526B" w:rsidP="00FD7C81">
+              <w:t xml:space="preserve"> / Ámbito geográfico: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0781F15D" w14:textId="77777777" w:rsidR="009A1CF2" w:rsidRPr="0087526B" w:rsidRDefault="009A1CF2" w:rsidP="00FD7C81">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087526B" w:rsidTr="00FD7C81">
+      <w:tr w:rsidR="0087526B" w14:paraId="144D3C96" w14:textId="77777777" w:rsidTr="009A1CF2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5392" w:type="dxa"/>
+            <w:tcW w:w="5459" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0087526B" w:rsidRPr="0087526B" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="0C0B9EF4" w14:textId="77777777" w:rsidR="0087526B" w:rsidRPr="0087526B" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Ocupació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1205,719 +1021,838 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00446ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2626" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0087526B" w:rsidRPr="0087526B" w:rsidRDefault="00446ADB" w:rsidP="00686EF8">
+          <w:p w14:paraId="34DDAF70" w14:textId="77777777" w:rsidR="0087526B" w:rsidRPr="0087526B" w:rsidRDefault="00446ADB" w:rsidP="00686EF8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C.N.O.</w:t>
             </w:r>
             <w:r w:rsidR="008E626A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-SISPE</w:t>
             </w:r>
             <w:r w:rsidRPr="00446ADB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2719" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="004E203E" w:rsidRDefault="007C678C" w:rsidP="0087526B">
+          <w:p w14:paraId="37A02964" w14:textId="0EF034F6" w:rsidR="007C678C" w:rsidRPr="004E203E" w:rsidRDefault="007C678C" w:rsidP="0087526B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Núm. de llocs/</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0087526B" w:rsidRDefault="0087526B" w:rsidP="0087526B">
+              <w:t>Núm. de llocs</w:t>
+            </w:r>
+            <w:r w:rsidR="007C4BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oferts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1660A2AB" w14:textId="554F3B5C" w:rsidR="0087526B" w:rsidRDefault="0087526B" w:rsidP="0087526B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Nº de puestos</w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00A84525">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>º de puestos</w:t>
+            </w:r>
+            <w:r w:rsidR="007C4BEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ofertados</w:t>
             </w:r>
             <w:r w:rsidR="007C678C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D0E4B" w:rsidRPr="00D64E0C" w:rsidRDefault="006D0E4B" w:rsidP="0067060B">
+    <w:p w14:paraId="7219FE63" w14:textId="77777777" w:rsidR="006D0E4B" w:rsidRPr="00D64E0C" w:rsidRDefault="006D0E4B" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00F86C4A" w:rsidRDefault="00412AE8" w:rsidP="0099349A">
+    <w:p w14:paraId="6A410922" w14:textId="3249E869" w:rsidR="007E550D" w:rsidRPr="00F86C4A" w:rsidRDefault="00412AE8" w:rsidP="00B250A1">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DADES DE L’EMPRESA OFERENT / </w:t>
       </w:r>
       <w:r w:rsidR="007E550D" w:rsidRPr="00F86C4A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>DATOS DE</w:t>
       </w:r>
       <w:r w:rsidR="00525693">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA</w:t>
       </w:r>
       <w:r w:rsidR="007E550D" w:rsidRPr="00F86C4A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> EMPRESA</w:t>
       </w:r>
       <w:r w:rsidR="00774A38">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> OFERTANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="5C085037" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10804" w:type="dxa"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C678C" w:rsidRPr="00CF4CEB" w:rsidTr="00FD7C81">
+      <w:tr w:rsidR="007C678C" w:rsidRPr="00CF4CEB" w14:paraId="6428E497" w14:textId="77777777" w:rsidTr="00FD7C81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="0000466A" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="45FA3947" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="0000466A" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0000466A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="001538D9" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="2B7436D4" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="001538D9" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="24683B48" w14:textId="77777777" w:rsidR="007C678C" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF4CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>C.C.C. Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00983D76" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="4DB711F2" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00983D76" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="03385420" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. fix / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tel. fijo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="22FFEF9F" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="4F986FBE" w14:textId="15FA3C1A" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel. Mòbil / </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000D24CC">
+              <w:t>Tel. Mòbil</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>móvil</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D24CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>óvil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2603B9B8" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="77F89EAF" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="17EC8D6C" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="68FA26CC" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Correu electrònic</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="5FAF53A6" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C678C" w:rsidRPr="00CF4CEB" w:rsidTr="007C678C">
+      <w:tr w:rsidR="007C678C" w:rsidRPr="00CF4CEB" w14:paraId="0B1195F5" w14:textId="77777777" w:rsidTr="007C678C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="0FD6542B" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Denominación social </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="2C67AAE6" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5413" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="000D24CC" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="2013F2A7" w14:textId="22457BC7" w:rsidR="007C678C" w:rsidRPr="000D24CC" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Activitat de l’entitat</w:t>
+              <w:t>Activitat de l’e</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>mpresa</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actividad de la entidad </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+              <w:t xml:space="preserve">Actividad de la </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>empresa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D24CC">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3850B3E1" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C678C" w:rsidRPr="008B677B" w:rsidTr="007C678C">
+      <w:tr w:rsidR="007C678C" w:rsidRPr="008B677B" w14:paraId="6B52B963" w14:textId="77777777" w:rsidTr="007C678C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5391" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="3CB29BF7" w14:textId="148C5812" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Domicili de la seu social</w:t>
+              <w:t xml:space="preserve">Domicili </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>a la província</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domicilio sede social </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+              <w:t xml:space="preserve">Domicilio </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>en la provincia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D24CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B1622E8" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="000D24CC" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="0B45DF66" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="000D24CC" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
@@ -1925,2156 +1860,2678 @@
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Localidad </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="1297F99D" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+          <w:p w14:paraId="6B4FC04B" w14:textId="6366FC50" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>od.</w:t>
+              <w:t>od</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> posta</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2" w:rsidRPr="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2" w:rsidRPr="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Código</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2" w:rsidRPr="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> postal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D90E94A" w14:textId="77777777" w:rsidR="007C678C" w:rsidRPr="00091F6E" w:rsidRDefault="007C678C" w:rsidP="007C678C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412AE8" w:rsidRPr="008B677B" w:rsidTr="006C0FE6">
+      <w:tr w:rsidR="00412AE8" w:rsidRPr="008B677B" w14:paraId="7CA3B771" w14:textId="77777777" w:rsidTr="006C0FE6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
+          <w:p w14:paraId="5F9EEE65" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
+          <w:p w14:paraId="6F2C7407" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
+          <w:p w14:paraId="176C1A7F" w14:textId="4D6B3718" w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Nom i cognoms del</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> representant legal</w:t>
+              <w:t>Nom i cognoms del representant legal</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Nombre y apellidos del</w:t>
-[...32 lines deleted...]
-          <w:p w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
+              <w:t xml:space="preserve">Nombre y apellidos del representante legal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2941279F" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRPr="00091F6E" w:rsidRDefault="00412AE8" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="008B677B" w:rsidRDefault="00412AE8" w:rsidP="006C0FE6">
+          <w:p w14:paraId="4399BC0E" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRPr="008B677B" w:rsidRDefault="00412AE8" w:rsidP="006C0FE6">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B677B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIF/NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="008B677B" w:rsidRDefault="00412AE8" w:rsidP="006C0FE6">
+          <w:p w14:paraId="7BD02EE3" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRPr="008B677B" w:rsidRDefault="00412AE8" w:rsidP="006C0FE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0097448B" w:rsidRPr="00D64E0C" w:rsidRDefault="0097448B" w:rsidP="0067060B">
+    <w:p w14:paraId="2FC1695B" w14:textId="77777777" w:rsidR="0097448B" w:rsidRPr="00D64E0C" w:rsidRDefault="0097448B" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="0031768C" w:rsidRDefault="00412AE8" w:rsidP="0099349A">
+    <w:p w14:paraId="29F392EA" w14:textId="6E68DC70" w:rsidR="007E550D" w:rsidRPr="0031768C" w:rsidRDefault="00412AE8" w:rsidP="00B250A1">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">REQUISITS DE LES PERSONES CANDIDATES / </w:t>
       </w:r>
       <w:r w:rsidR="00105E94" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>REQUISITOS DE LOS CANDIDATOS</w:t>
+        <w:t>REQUISITOS DE L</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1CF2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00105E94" w:rsidRPr="0031768C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1CF2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERSONAS </w:t>
+      </w:r>
+      <w:r w:rsidR="00105E94" w:rsidRPr="0031768C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>CANDIDAT</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1CF2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00105E94" w:rsidRPr="0031768C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0057E019" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2837"/>
         <w:gridCol w:w="7964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00412AE8">
+      <w:tr w:rsidR="007E550D" w14:paraId="016560D2" w14:textId="77777777" w:rsidTr="00412AE8">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="463CBE54" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">I. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Formació acadèmica i/o </w:t>
             </w:r>
             <w:r w:rsidR="004E203E" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>professional</w:t>
             </w:r>
             <w:r w:rsidR="00412AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
+          <w:p w14:paraId="235E6C8B" w14:textId="0193481E" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>ormación Académica y/o Profesional</w:t>
+              <w:t xml:space="preserve">ormación </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cadémica y/o </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>rofesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="7876D20E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00412AE8">
+      <w:tr w:rsidR="007E550D" w14:paraId="3AE33D7D" w14:textId="77777777" w:rsidTr="00412AE8">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="004F702F" w:rsidP="00412AE8">
+          <w:p w14:paraId="294003F9" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRDefault="004F702F" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">II. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiència </w:t>
             </w:r>
             <w:r w:rsidR="004E203E" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>professional</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
+          <w:p w14:paraId="17E53D54" w14:textId="2F977AC8" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="004F702F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiencia </w:t>
             </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Profesional</w:t>
+              <w:t>rofesional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="506E84A3" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00412AE8">
+      <w:tr w:rsidR="007E550D" w14:paraId="6F1F5684" w14:textId="77777777" w:rsidTr="00412AE8">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="004F702F" w:rsidP="00412AE8">
+          <w:p w14:paraId="3ABAC585" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRDefault="004F702F" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">III. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Permís de conduir</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
+          <w:p w14:paraId="2A384261" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="004F702F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Permiso de </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>conducir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="4B574C85" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00412AE8">
+      <w:tr w:rsidR="007E550D" w14:paraId="1CC06B7B" w14:textId="77777777" w:rsidTr="00412AE8">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="0B0DBE14" w14:textId="0D68B3B5" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>IV. Idioma/s</w:t>
+              <w:t>IV. Idioma/</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2046FBBE" w14:textId="7143853B" w:rsidR="009A1CF2" w:rsidRDefault="009A1CF2" w:rsidP="00412AE8">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Idioma/</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="5E34702E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00412AE8">
+      <w:tr w:rsidR="007E550D" w14:paraId="4646CCAF" w14:textId="77777777" w:rsidTr="00412AE8">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2837" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="1CE80E33" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Altres aptituds i coneixements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
+          <w:p w14:paraId="0D757D11" w14:textId="465B16A7" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Otras aptitudes y/o conocimientos</w:t>
+              <w:t>Otras aptitudes y conocimientos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7964" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
+          <w:p w14:paraId="6F4BB40A" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00412AE8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="25272287" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="0031768C" w:rsidRDefault="00412AE8" w:rsidP="0099349A">
+    <w:p w14:paraId="69645D6C" w14:textId="7A7E4302" w:rsidR="007E550D" w:rsidRPr="0031768C" w:rsidRDefault="00412AE8" w:rsidP="00B250A1">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">CONDICIONS DE L’OFERTA / </w:t>
       </w:r>
       <w:r w:rsidR="007E550D" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CONDICIONES DE LA OFERTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="4A60E3E8" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2554"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="2268"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2511"/>
+        <w:gridCol w:w="1909"/>
+        <w:gridCol w:w="359"/>
+        <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00D64E0C">
+      <w:tr w:rsidR="007E550D" w14:paraId="0B4DC609" w14:textId="77777777" w:rsidTr="00D64E0C">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3263" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="009049EB">
+          <w:p w14:paraId="021415CC" w14:textId="3E86EB42" w:rsidR="00412AE8" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="009049EB">
             <w:pPr>
               <w:pStyle w:val="Ttol7"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">I. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Localitat i </w:t>
             </w:r>
             <w:r w:rsidR="004E203E" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>província</w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> del centre de treball</w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="009049EB">
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5794F6C5" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="009049EB">
             <w:pPr>
               <w:pStyle w:val="Ttol7"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad y provincia del centro de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7538" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="08CBBE3C" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="5509D48A" w14:textId="77777777" w:rsidTr="009951C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="41B310A0" w14:textId="58FC0DFB" w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">II. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domicili d’allotjament </w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
+              <w:t>Domicili d</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>e l’</w:t>
+            </w:r>
+            <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">allotjament </w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D919D4C" w14:textId="6FBC2A9C" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Domicilio del alojamiento (1):</w:t>
+              <w:t>Domicilio del alojamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8247" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="009C72B0" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="264C37EA" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="009C72B0" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidTr="004F702F">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00A51DB4" w14:paraId="614AA4B5" w14:textId="77777777" w:rsidTr="004F702F">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="004F702F">
+          <w:p w14:paraId="752B8560" w14:textId="69FF14AE" w:rsidR="00412AE8" w:rsidRPr="0063703C" w:rsidRDefault="007E550D" w:rsidP="004F702F">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">III. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Data prevista d’inici de l’activitat</w:t>
+              <w:t>Data prevista d’in</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>corporació</w:t>
+            </w:r>
+            <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l’activitat</w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="0087386A" w:rsidP="004F702F">
+          <w:p w14:paraId="21A8AC83" w14:textId="1B524753" w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="0087386A" w:rsidP="004F702F">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C70D5C">
-[...5 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Fecha </w:t>
             </w:r>
             <w:r w:rsidR="00BE046D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">prevista </w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>de inicio de la actividad</w:t>
+              <w:t>de in</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>corporación</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A51DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5EEEE226" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……. / ……. / …………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="0D66AD5D" w14:textId="3B4E2213" w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">IV. </w:t>
             </w:r>
-            <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
-[...10 lines deleted...]
-          <w:p w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="00BE046D" w:rsidP="0067060B">
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Durada del contracte /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37158F4B" w14:textId="19A8B2A3" w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="000D504E" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>F</w:t>
-[...26 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">      Duración del contrato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5127072A" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00A51DB4" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A51DB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……. / ……. / …………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="13484206" w14:textId="77777777" w:rsidTr="009951C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="079D946A" w14:textId="77777777" w:rsidR="00412AE8" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Categoria professional</w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
+          <w:p w14:paraId="4353661F" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Categoría profesional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8247" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71819544" w14:textId="45BCC556" w:rsidR="007E550D" w:rsidRPr="000D504E" w:rsidRDefault="000D504E" w:rsidP="00A171C2">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> básico nc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> medio cualificado </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> superior técnico </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> directivo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00563AB8">
+      <w:tr w:rsidR="007E550D" w14:paraId="192EAA24" w14:textId="77777777" w:rsidTr="00A171C2">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="1090"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00792B47" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="56199E72" w14:textId="75EB58B8" w:rsidR="007E550D" w:rsidRPr="00792B47" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">VI. </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Salari </w:t>
             </w:r>
             <w:r w:rsidR="00412AE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Salario (2)</w:t>
+              <w:t>Salario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6102" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="009951C1">
+          <w:p w14:paraId="28E85305" w14:textId="77777777" w:rsidR="00A171C2" w:rsidRDefault="007E550D" w:rsidP="009951C1">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Salari</w:t>
             </w:r>
             <w:r w:rsidR="00412AE8" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> brut</w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>/ Salari</w:t>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Salari</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>o bruto: ………..……</w:t>
+              <w:t xml:space="preserve"> bruto: ………..……</w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>…………….</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>. €</w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE05315" w14:textId="1259B496" w:rsidR="009951C1" w:rsidRPr="00C70D5C" w:rsidRDefault="00A171C2" w:rsidP="009951C1">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16719A10" wp14:editId="665E2FD4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-50165</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>107315</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="5226050" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1429224404" name="Connector recte 1">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="5226050" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="8890">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="541057C4" id="Connector recte 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-3.95pt,8.45pt" to="407.55pt,8.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBZsTDugEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfqPyDuXXtXSrS11ptDovRS&#10;tVHSfgDBwxoJGAR07f37DnjXjpooUqteMAzz3sx7jHc3ozXsCCFqdC1fr2rOwEnstDu0/OeP+09b&#10;zmISrhMGHbT8BJHf7D9+2A2+gQ32aDoIjEhcbAbf8j4l31RVlD1YEVfowdGlwmBFomM4VF0QA7Fb&#10;U23q+roaMHQ+oIQYKXo3XfJ94VcKZPquVITETMupt1TWUNbnvFb7nWgOQfhey3Mb4h+6sEI7KjpT&#10;3Ykk2K+gX1FZLQNGVGkl0VaolJZQNJCadf2HmqdeeChayJzoZ5vi/6OV34637iGQDYOPTfQPIasY&#10;VbD5S/2xsZh1ms2CMTFJwavN5rq+Ik/l5a5agD7E9AXQsrxpudEu6xCNOH6NiYpR6iUlh41jQ8u3&#10;2891yYpodHevjcl3ZRTg1gR2FPSIaVznRyOCF1l0Mo6Ci4aySycDE/0jKKY76no9FcjjtXAKKcGl&#10;C69xlJ1hijqYgefO3gOe8zMUyuj9DXhGlMro0gy22mF4q+3FCjXlXxyYdGcLnrE7ldct1tAMFefO&#10;856H9OW5wJe/cv8bAAD//wMAUEsDBBQABgAIAAAAIQDykSO63AAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPsPkSdxmba0RYxRmk5owA1p2oB71pi2onGqJF3Lv8eIAztZfu/p+XOx&#10;nWwnzuhD60hBukpAIFXOtFQreH97WW5AhKjJ6M4RKvjGANtydlXo3LiRDng+xlpwCYVcK2hi7HMp&#10;Q9Wg1WHleiT2Pp23OvLqa2m8HrncdjJLkrW0uiW+0Ogedw1WX8fBKkgy//Ec22xY7NC93oy4H58W&#10;Uqnr+fT4ACLiFP/D8IvP6FAy08kNZILoFCzv7jnJ+pon+5v0NgVx+hNkWcjLB8ofAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEFmxMO6AQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPKRI7rcAAAACAEAAA8AAAAAAAAAAAAAAAAAFAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight=".7pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE01409" w14:textId="40D307DA" w:rsidR="007E550D" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">diari </w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A171C2" w:rsidRPr="00B57717">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57717" w:rsidRPr="00B57717">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A171C2" w:rsidRPr="00B57717">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>rio</w:t>
+            </w:r>
+            <w:r w:rsidR="00A171C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">diari </w:t>
+              <w:t xml:space="preserve">etmanal </w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">/ </w:t>
+              <w:t>/ s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">diario. </w:t>
+              <w:t>emanal</w:t>
+            </w:r>
+            <w:r w:rsidR="00A171C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087386A" w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>mensual</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+            <w:r w:rsidR="0087386A" w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:t xml:space="preserve">…... </w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>pagues</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per any</w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>pagas</w:t>
+            </w:r>
+            <w:r w:rsidR="000D504E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> por año</w:t>
+            </w:r>
+            <w:r w:rsidR="00A171C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...95 lines deleted...]
-              <w:t xml:space="preserve">pagas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> anual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRPr="004E203E" w:rsidRDefault="009951C1" w:rsidP="00563AB8">
+          <w:p w14:paraId="6E6D7B14" w14:textId="77777777" w:rsidR="009951C1" w:rsidRPr="004E203E" w:rsidRDefault="009951C1" w:rsidP="00563AB8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Salari base/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00792B47" w:rsidRDefault="009951C1" w:rsidP="00563AB8">
+          <w:p w14:paraId="791797FC" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00792B47" w:rsidRDefault="009951C1" w:rsidP="00563AB8">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Salario base</w:t>
             </w:r>
             <w:r w:rsidR="00D64E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
             <w:r w:rsidR="00D64E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>……. €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="58D4E361" w14:textId="77777777" w:rsidTr="00771075">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="2E41E9D7" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="009951C1" w:rsidP="009951C1">
+          <w:p w14:paraId="31B4B0E0" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="009951C1" w:rsidP="009951C1">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Complements salarials </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Complementos salariales</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE046D" w:rsidRDefault="00BE046D" w:rsidP="009951C1">
+          <w:p w14:paraId="7BF25E0F" w14:textId="77777777" w:rsidR="00BE046D" w:rsidRDefault="00BE046D" w:rsidP="009951C1">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="009951C1" w:rsidP="009951C1">
+          <w:p w14:paraId="1C0F59BE" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="009951C1" w:rsidP="009951C1">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Descomptes salarials </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Descuentos salariales</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE046D" w:rsidRDefault="00BE046D" w:rsidP="009951C1">
+          <w:p w14:paraId="13F27DE8" w14:textId="77777777" w:rsidR="00BE046D" w:rsidRDefault="00BE046D" w:rsidP="009951C1">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="5DCB4CFE" w14:textId="77777777" w:rsidTr="009951C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="009951C1">
+          <w:p w14:paraId="7A23DF9E" w14:textId="692097C1" w:rsidR="009951C1" w:rsidRPr="00C70D5C" w:rsidRDefault="007E550D" w:rsidP="009951C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>VII.</w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tipus de jornada</w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00C70D5C" w:rsidRDefault="0087386A" w:rsidP="009951C1">
+            <w:r w:rsidR="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D46B95E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C70D5C" w:rsidRDefault="0087386A" w:rsidP="009951C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00C70D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ipo de jornada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8247" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="2D42267D" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744182">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Completa   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
@@ -4119,241 +4576,261 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="5FB5396E" w14:textId="77777777" w:rsidTr="009951C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5B55A655" w14:textId="226ABABB" w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII. </w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Horari i descansos</w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
+            <w:r w:rsidR="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDAE098" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Horario y descansos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8247" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="0AE71FA2" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="12C73D6C" w14:textId="77777777" w:rsidTr="009951C1">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="466917EA" w14:textId="1D0B5AD8" w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. </w:t>
             </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>A càrrec de l’empresa</w:t>
             </w:r>
+            <w:r w:rsidR="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
+          <w:p w14:paraId="48C73583" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>A cargo de la e</w:t>
             </w:r>
             <w:r w:rsidR="009951C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>mpresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8247" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="009951C1" w:rsidP="009951C1">
+          <w:p w14:paraId="1D5CC3B3" w14:textId="77777777" w:rsidR="009951C1" w:rsidRDefault="009951C1" w:rsidP="009951C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Allotjament </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -4397,1587 +4874,1634 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> no </w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="009951C1" w:rsidP="009951C1">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0ACC6D17" w14:textId="3598769D" w:rsidR="009951C1" w:rsidRDefault="006C06DF" w:rsidP="009951C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Manutenció</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Manutención</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sí </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F81D4A2" w14:textId="3ED5AB1C" w:rsidR="007E550D" w:rsidRPr="00A72EF4" w:rsidRDefault="006C06DF" w:rsidP="009951C1">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Viaje de vuelta</w:t>
+              <w:t>Transport / Transporte</w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>:</w:t>
-            </w:r>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> Manutención:</w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> sí </w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> no </w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="00A72EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">                                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="007E550D" w14:paraId="34038AEC" w14:textId="77777777" w:rsidTr="00771075">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="00BB4EE1">
-[...1 lines deleted...]
-              <w:ind w:left="170" w:hanging="170"/>
+          <w:p w14:paraId="068FCEB7" w14:textId="5EC55A3E" w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">X. </w:t>
             </w:r>
+            <w:r w:rsidR="0084332F" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
             <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Despeses a càrrec de</w:t>
+              <w:t>ormació en origen</w:t>
             </w:r>
             <w:r w:rsidR="0087386A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la persona </w:t>
-[...24 lines deleted...]
-              <w:ind w:left="170" w:hanging="170"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F9FC19" w14:textId="0986ADF7" w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00BB4EE1">
-[...60 lines deleted...]
-              <w:t>/a</w:t>
+            <w:r w:rsidR="005476E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="0084332F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>ormación en</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> origen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="009951C1">
-[...46 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="72493F11" w14:textId="7CD09DB9" w:rsidR="007E550D" w:rsidRDefault="00DE62C4" w:rsidP="0067060B">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>o: ……</w:t>
-[...8 lines deleted...]
-              <w:t>…….</w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>…</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A50935">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...55 lines deleted...]
-              <w:t>Otros: …………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00A50935" w:rsidRDefault="009951C1" w:rsidP="009951C1">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5156F74F" w14:textId="76AD8966" w:rsidR="00771075" w:rsidRDefault="006C06DF" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Acompanya</w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E203E" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>memòria</w:t>
+            </w:r>
+            <w:r w:rsidR="009951C1" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005476E9" w:rsidRPr="004E203E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>de la formació</w:t>
+            </w:r>
+            <w:r w:rsidR="00771075">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00535230">
-[...6 lines deleted...]
-              <w:t>Billete v</w:t>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00C12C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Acompaña memoria</w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>104.1 4º</w:t>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la formación</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE62C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> R.D.557/2011 de 20 abril): ……………… €</w:t>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00C12C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F972217" w14:textId="666A3A63" w:rsidR="007E550D" w:rsidRPr="00771075" w:rsidRDefault="00DE62C4" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í  </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="006C06DF" w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006C06DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="00EC3CCF" w14:paraId="4E72F6D8" w14:textId="77777777" w:rsidTr="00771075">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009951C1" w:rsidRDefault="007E550D" w:rsidP="0067060B">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7520F4F2" w14:textId="0FD38FD9" w:rsidR="00EC3CCF" w:rsidRDefault="00EC3CCF" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>XI. Per</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...50 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>í</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>od</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> origen</w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de pr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ova /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B39102" w14:textId="1A9AB68A" w:rsidR="00EC3CCF" w:rsidRDefault="00EC3CCF" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Periodo de prueba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="30CEAE7A" w14:textId="3EA9B4B7" w:rsidR="00EC3CCF" w:rsidRDefault="00DE62C4" w:rsidP="0067060B">
             <w:pPr>
               <w:ind w:left="32"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC3CCF">
+              <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005476E9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="795C7135" w14:textId="77777777" w:rsidR="00EC3CCF" w:rsidRDefault="00EC3CCF" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C12C7F">
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0408535E" w14:textId="18691226" w:rsidR="00EC3CCF" w:rsidRDefault="00EC3CCF" w:rsidP="00EC3CCF">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...177 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Durada / Duración: .............................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="009951C1">
+      <w:tr w:rsidR="00EC3CCF" w14:paraId="33A941A0" w14:textId="77777777" w:rsidTr="00771075">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005476E9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="212D529A" w14:textId="77777777" w:rsidR="00771075" w:rsidRDefault="00EC3CCF" w:rsidP="00EC3CCF">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...32 lines deleted...]
-          <w:p w:rsidR="007E550D" w:rsidRDefault="0087386A" w:rsidP="0067060B">
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altres condicions / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F5D707" w14:textId="02C79B1A" w:rsidR="00EC3CCF" w:rsidRPr="00EC3CCF" w:rsidRDefault="00771075" w:rsidP="00EC3CCF">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Otras condiciones </w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC3CCF" w:rsidRPr="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Otras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EC3CCF" w:rsidRPr="00EC3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> condiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3591" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3043" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="2A46D39A" w14:textId="77777777" w:rsidR="00EC3CCF" w:rsidRDefault="00EC3CCF" w:rsidP="00EC3CCF">
+            <w:pPr>
+              <w:ind w:left="170" w:hanging="170"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005476E9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="7A308D4A" w14:textId="77777777" w:rsidR="00EC3CCF" w:rsidRPr="00EC3CCF" w:rsidRDefault="00EC3CCF" w:rsidP="00EC3CCF">
             <w:pPr>
               <w:ind w:left="170" w:hanging="170"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00C70D5C" w:rsidTr="006371D3">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00C70D5C" w14:paraId="171655F2" w14:textId="77777777" w:rsidTr="00771075">
         <w:trPr>
-          <w:trHeight w:val="826"/>
+          <w:trHeight w:val="993"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="5597" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005476E9" w:rsidRPr="004E203E" w:rsidRDefault="005476E9" w:rsidP="006371D3">
+          <w:p w14:paraId="1D2C5B69" w14:textId="77777777" w:rsidR="00771075" w:rsidRDefault="00771075" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E203E">
-[...10 lines deleted...]
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="006371D3">
+          </w:p>
+          <w:p w14:paraId="69DBBB75" w14:textId="07C6E030" w:rsidR="007E550D" w:rsidRDefault="00771075" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00771075">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XII. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="006371D3">
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Conveni Col·lectiu aplicable a l’activitat formativa, en el seu cas</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>denominació i àmbit territorial, butlletí oficial, número i data de publicació</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ratlli el que no correspongui) / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771075">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Convenio Colectivo aplicable a la actividad formativa, en su caso (denominación y ámbito territorial, boletín oficial, número y fecha de su publicación) (escriba o tache lo que no corresponda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00771075">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB36E0B" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4656" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5204" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005476E9" w:rsidRPr="004E203E" w:rsidRDefault="005476E9" w:rsidP="006371D3">
+          <w:p w14:paraId="3FE4CF4B" w14:textId="77777777" w:rsidR="00045965" w:rsidRPr="0063703C" w:rsidRDefault="00045965" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="40"/>
-              <w:jc w:val="both"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="006371D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ECDDE81" w14:textId="77777777" w:rsidR="00045965" w:rsidRPr="0063703C" w:rsidRDefault="00045965" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="40"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="00BD1FB6" w:rsidRPr="00C70D5C" w:rsidRDefault="00A77DFB" w:rsidP="006371D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7595AFDA" w14:textId="77777777" w:rsidR="00045965" w:rsidRPr="0063703C" w:rsidRDefault="00045965" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A854CF" w14:textId="688A780E" w:rsidR="00BD1FB6" w:rsidRDefault="00A77DFB" w:rsidP="006371D3">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C70D5C">
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / D</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / B</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / B</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00045965" w:rsidRPr="0063703C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00045965">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>BOE / DOGC / BOCA / BOP (núm. i data / nº y fecha):</w:t>
+              <w:t xml:space="preserve">NÚM. / Nº.: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEE8FFA" w14:textId="747A9D5E" w:rsidR="00045965" w:rsidRPr="00B250A1" w:rsidRDefault="00045965" w:rsidP="006371D3">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Data / Fecha</w:t>
+            </w:r>
+            <w:r w:rsidR="00B250A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>: .... / .... / .......</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D580A" w:rsidRPr="00D64E0C" w:rsidRDefault="009D580A" w:rsidP="009D580A">
-[...38 lines deleted...]
-    <w:p w:rsidR="009D580A" w:rsidRDefault="009D580A" w:rsidP="009D580A">
+    <w:p w14:paraId="71C67144" w14:textId="77777777" w:rsidR="009D580A" w:rsidRDefault="009D580A" w:rsidP="00594F49">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
-        <w:ind w:left="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="0031768C" w:rsidRDefault="006371D3" w:rsidP="0099349A">
+    <w:p w14:paraId="64F420E8" w14:textId="04A9A5A7" w:rsidR="007E550D" w:rsidRPr="0031768C" w:rsidRDefault="006371D3" w:rsidP="00B250A1">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DADES PER A LA SELECCIÓ </w:t>
       </w:r>
       <w:r w:rsidR="00EA3EC4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>DE LES PERSONES</w:t>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE62C4">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EC4">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TREBALLADOR</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">S / </w:t>
+        <w:t xml:space="preserve">TREBALLADORS / </w:t>
       </w:r>
       <w:r w:rsidR="00A32DDC" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DATOS PARA </w:t>
       </w:r>
       <w:r w:rsidR="007E550D" w:rsidRPr="0031768C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>SELECCIÓN DE LOS</w:t>
-[...20 lines deleted...]
-        <w:t>/AS</w:t>
+        <w:t>SELECCIÓN DE LOS TRABAJADORES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="049F5102" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D64E0C" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2935"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3613"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1141"/>
         <w:gridCol w:w="3212"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E550D" w:rsidTr="006371D3">
+      <w:tr w:rsidR="007E550D" w14:paraId="3C7D9D61" w14:textId="77777777" w:rsidTr="00B250A1">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="663"/>
+          <w:trHeight w:hRule="exact" w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7589" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="006371D3" w:rsidP="00446ADB">
+          <w:p w14:paraId="7684440A" w14:textId="77777777" w:rsidR="00DE62C4" w:rsidRDefault="006371D3" w:rsidP="00446ADB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Representant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -6002,594 +6526,838 @@
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF35C57" w14:textId="037E4B57" w:rsidR="007E550D" w:rsidRDefault="006371D3" w:rsidP="00446ADB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Nom del</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> representant</w:t>
+              <w:t>Nom del representant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Nombre del</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> representante:</w:t>
+              <w:t>Nombre del representante:</w:t>
             </w:r>
             <w:r w:rsidR="00BD1FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="006371D3" w:rsidP="006371D3">
+          <w:p w14:paraId="092A72AA" w14:textId="286208A8" w:rsidR="007E550D" w:rsidRDefault="006371D3" w:rsidP="006371D3">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>èfon</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel. de contacte / </w:t>
+              <w:t xml:space="preserve"> de contacte / </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>éfono</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007E550D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>de contacto:</w:t>
+              <w:t>de contacto</w:t>
             </w:r>
             <w:r w:rsidR="00BD1FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006371D3" w:rsidTr="006371D3">
+      <w:tr w:rsidR="00F61DBF" w14:paraId="56EE7D05" w14:textId="77777777" w:rsidTr="00F61DBF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="559"/>
+          <w:trHeight w:hRule="exact" w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2935" w:type="dxa"/>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006371D3" w:rsidRPr="006371D3" w:rsidRDefault="006371D3" w:rsidP="0067060B">
-[...28 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A0B5FDD" w14:textId="463BF14A" w:rsidR="00F61DBF" w:rsidRPr="00B250A1" w:rsidRDefault="00F61DBF" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Núm. de candidats a entrevistar per lloc</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Nº de candidatos por puesto: </w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61698204" w14:textId="7B17E059" w:rsidR="00F61DBF" w:rsidRDefault="00F61DBF" w:rsidP="0067060B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de candidatos a entrevistar por puesto: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006371D3" w:rsidRPr="004E203E" w:rsidRDefault="006371D3" w:rsidP="00446ADB">
+          <w:p w14:paraId="4FBAE6F0" w14:textId="5F6E5440" w:rsidR="00F61DBF" w:rsidRPr="00DE62C4" w:rsidRDefault="00F61DBF" w:rsidP="00DE62C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E203E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Prova pràctica:</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>Prova pràctica</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Prueba práctica: Sí </w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prueba práctica:  Sí </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">  No </w:t>
+              <w:t xml:space="preserve">  No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t></w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5412" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCDF1E6" w14:textId="526AABF3" w:rsidR="00F61DBF" w:rsidRPr="00DE62C4" w:rsidRDefault="00F61DBF" w:rsidP="00DE62C4">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4353" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006371D3" w:rsidRPr="004E203E" w:rsidRDefault="006371D3" w:rsidP="006371D3">
-[...38 lines deleted...]
-              <w:t>Especificar la prueba:</w:t>
+          <w:p w14:paraId="6DC919C5" w14:textId="16376D09" w:rsidR="00F61DBF" w:rsidRPr="00DE62C4" w:rsidRDefault="00F61DBF" w:rsidP="00F61DBF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Especifiqueu la prova / Especificar la prueba:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
-[...11 lines deleted...]
-    <w:p w:rsidR="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="0067060B">
+    <w:p w14:paraId="0E3E0BB3" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="10910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5381"/>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w:rsidTr="00DE1BAE">
+      <w:tr w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w14:paraId="6DC96948" w14:textId="77777777" w:rsidTr="00DE1BAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5381" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+          <w:p w14:paraId="7D539CBA" w14:textId="10294954" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>El</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EA3EC4">
+              <w:t xml:space="preserve">El representant legal signant de la present sol·licitud DECLARA que l’organització empresarial o empresa no es troba incursa en cap dels supòsits de denegació d'una sol·licitud d'autorització de residència i treball per compte d'altri continguts en l'art. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>/La</w:t>
+              <w:t>78.1.b), c) y f) del Reglament de la L</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>lei</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>rg</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>nica 4/2000, d</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 de </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>gener</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>, apro</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>vat</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>pel</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Re</w:t>
+            </w:r>
+            <w:r w:rsidR="00594F49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al </w:t>
+            </w:r>
+            <w:r w:rsidR="00594F49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61DBF" w:rsidRPr="00F61DBF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ecret 1155/2024, de 19 de novembre</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> representant legal signant de la present sol·licitud DECLARA que l’organització empresarial o empresa no es troba incursa en cap dels supòsits de denegació d'una sol·licitud d'autorització de residència i treball per compte d'altri continguts en l'art. 69.1.b), c) i g) del Reglament de la Llei orgànica 4/2000 d'11 de gener, aprovat mitjançant el Reial decret 557/2011, de 20 d’abril.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F7572A" w14:textId="77777777" w:rsidR="00594F49" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consentiu la comprovació de les vostres dades d'identitat i domicili a través del Sistema de Verificació de Dades d'Identitat?   </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+              <w:t>Consentiu la comprovació de les vostres dades d'identitat i domicili a través del Sistema de Verificació de Dades d'Identitat?</w:t>
+            </w:r>
+            <w:r w:rsidR="00594F49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7BD645" w14:textId="41D1A6C3" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00594F49" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006371D3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006371D3">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">   no </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006371D3">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (en cas que no ho consentiu, haureu d’aportar una còpia autèntica del DNI o de la TIE).</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+              <w:t xml:space="preserve"> (en cas que no ho consentiu, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cal </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>aportar una còpia autèntica del DNI o TIE).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD7BDFB" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>De conformitat amb el que s'estableix en la Llei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, se us informa que les dades subministrades pe</w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
@@ -6674,51 +7442,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> t</w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>enen</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> dret a accedir, modificar, sol·licitar la portabilitat o suprimir les seves dades, així com a retirar el seu consentiment, en qualsevol moment. Així mateix, les persones interessades tenen dret a presentar una reclamació davant l'Agència Espanyola de Protecció de Dades si el seu requeriment no és atès. El tractament de les dades es realitzarà sobre la base de l'exercici de poders públics autoritzat per la Disposició addicional cinquena de la Llei orgànica 4/2000, d'11 de gener, sobre drets i llibertats dels estrangers a Espanya i la seva integració social.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+          <w:p w14:paraId="1BA00068" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">En expedients en els quals intervingui la Generalitat de Catalunya en qualitat d'Administració competent en matèria d'autoritzacions de treball, també és </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6819,382 +7587,475 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, han de dirigir un escrit a la Subdirecció General de Personal, Organització i Prevenció de Riscos Laborals per correu postal (passeig de Gràcia, 105, 08008 Barcelona) o correu electrònic (dirigit a protecciodedades.empresa@gencat.cat i signat electrònicament amb DNI electrònic o certificat digital reconegut). Podeu consultar </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>informació addicional</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> clicant a l'enllaç següent:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00C70D5C" w:rsidP="00DE1BAE">
+          <w:p w14:paraId="643C4E6D" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="0063703C" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:line="250" w:lineRule="auto"/>
               <w:ind w:right="215"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+          <w:p w14:paraId="789991B9" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Amb la vostra signatura, autoritzeu explícitament la unitat responsable per al tractament de categories especials de dades amb les finalitats indicades.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+          <w:p w14:paraId="36785627" w14:textId="70041940" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>El</w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/La</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante legal firmante de la presente solicitud DECLARA que </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>la organización empresarial o empresa no se encuentra incursa en ninguno de los supuestos de denegación de una solicitud de autorización de residencia y trabajo por cuenta ajena contenidos en el art. 69.1.b), c) y g) del Reglamento de la Ley Orgánica 4/2000, de 11 de enero, aprobado por Real Decreto 557/2011 de 20 de abril.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+              <w:t xml:space="preserve">la organización empresarial o empresa no se encuentra incursa en ninguno de los supuestos de denegación de una solicitud de autorización de residencia y trabajo por cuenta ajena contenidos en el art. </w:t>
+            </w:r>
+            <w:r w:rsidR="00594F49" w:rsidRPr="00594F49">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78.1.b), c) y f) del Reglamento de la </w:t>
+            </w:r>
+            <w:r w:rsidR="00594F49" w:rsidRPr="00594F49">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Ley Orgánica 4/2000, de 11 de enero, aprobado por Real Decreto 1155/2024, de 19 de noviembre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00594F49">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418DD808" w14:textId="76D34429" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00594F49" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006371D3">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consiente la comprobación de sus datos de identidad y domicilio a través del Sistema de Verificación de Datos de Identidad:   </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Consiente la comprobación de sus datos de identidad y domicilio a través del Sistema de Verificación de Datos de Identidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>?:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A577C8" w14:textId="39992111" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00594F49" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006371D3">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006371D3">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">   no </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006371D3">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006371D3">
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (En caso de no consentir, se deberá aportar copia auténtica del D.N.I. o T.I.E.).</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>(D</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>e no consentir, deberá aportar copia auténtica del D.N.I. o T.I.E.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF11B6E" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protec</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3EC4">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o las interesadas</w:t>
+            </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>ción de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
+              <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de </w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o las interesadas</w:t>
+              <w:t xml:space="preserve">Gestión </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de </w:t>
+              <w:t>Migra</w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestión </w:t>
+              <w:t>toria</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Migra</w:t>
+              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El interesado</w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>toria</w:t>
+              <w:t xml:space="preserve"> o la interesada</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El interesado</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> tiene derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos, así como a retirar su consentimiento en cualquier momento. Asimismo, tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0087386A" w:rsidRDefault="0087386A" w:rsidP="00DE1BAE">
+          <w:p w14:paraId="4BB63AD4" w14:textId="77777777" w:rsidR="0087386A" w:rsidRDefault="0087386A" w:rsidP="00DE1BAE">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="0087386A">
+          <w:p w14:paraId="28FBB820" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00DE1BAE" w:rsidP="0087386A">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">En expedientes en los que intervenga la Generalitat de Catalunya en calidad de Administración competente en materia de autorizaciones de trabajo, también es </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -7233,61 +8094,83 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">es la tramitación y resolución de las solicitudes de gestión colectiva de contrataciones en origen y las correspondientes autorizaciones de trabajo a las personas extranjeras que ejerzan o deban ejercer su relación laboral en Catalunya. La </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>legitimación</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para el tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de los mismos para la tramitación y resolución de los expedientes mencionados. En cuanto a otros </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> para el tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:t>los mismos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la tramitación y resolución de los expedientes mencionados. En cuanto a otros </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006371D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
               <w:t>destinatarios</w:t>
             </w:r>
             <w:r w:rsidR="00EA3EC4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">, se informa que se deben ceder los datos a administraciones públicas con competencia en la materia, a otros órganos de la administración pública, a fuerzas y cuerpos de seguridad y, en su caso, a órganos judiciales. Las personas interesadas pueden ejercer sus </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
@@ -7330,4461 +8213,688 @@
               </w:rPr>
               <w:t xml:space="preserve">, 105, 08008 Barcelona) o correo electrónico (dirigido a protecciodedades.empresa@gencat.cat y firmado electrónicamente con DNI electrónico o certificado digital reconocido). Pueden consultar </w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>información adicional</w:t>
             </w:r>
             <w:r w:rsidRPr="006371D3">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> clicando en el enlace siguiente:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE1BAE" w:rsidRPr="006371D3" w:rsidRDefault="00C70D5C" w:rsidP="0087386A">
+          <w:p w14:paraId="440BC750" w14:textId="77777777" w:rsidR="007C2000" w:rsidRDefault="0063703C" w:rsidP="007C2000">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DE1BAE" w:rsidRPr="006371D3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66F14" w:rsidRDefault="00E66F14" w:rsidP="00E66F14">
-[...2 lines deleted...]
-              <w:spacing w:after="60"/>
+          <w:p w14:paraId="0DAE2B8D" w14:textId="10270587" w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="007C2000">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:b w:val="0"/>
-[...10 lines deleted...]
-              <w:spacing w:after="60"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E66F14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2000">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>su firma, usted autoriza</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E66F14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:b w:val="0"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Con su firma, usted autoriza explícitamente la unidad responsable para el tratamiento de categorías especiales de datos con las </w:t>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> explícitamente la unidad responsable para el tratamiento de categorías especiales de datos con las </w:t>
             </w:r>
             <w:r w:rsidRPr="00E66F14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>finalidades indicadas</w:t>
             </w:r>
             <w:r w:rsidRPr="00E66F14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="0067060B">
+    <w:p w14:paraId="62D8DDAC" w14:textId="77777777" w:rsidR="00DE1BAE" w:rsidRPr="00DE1BAE" w:rsidRDefault="00DE1BAE" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00DE1BAE" w:rsidRDefault="006371D3" w:rsidP="0067060B">
-[...10 lines deleted...]
-    <w:p w:rsidR="006371D3" w:rsidRDefault="006371D3" w:rsidP="0067060B">
+    <w:p w14:paraId="539CA9C8" w14:textId="77777777" w:rsidR="006371D3" w:rsidRDefault="006371D3" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="006371D3" w:rsidSect="00DE1BAE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRDefault="006371D3" w:rsidP="0067060B">
+    <w:p w14:paraId="3C2A426F" w14:textId="77777777" w:rsidR="006371D3" w:rsidRDefault="006371D3" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00535230" w:rsidRPr="00D64E0C" w:rsidRDefault="00535230" w:rsidP="0067060B">
+    <w:p w14:paraId="3C4381ED" w14:textId="77777777" w:rsidR="00535230" w:rsidRPr="00D64E0C" w:rsidRDefault="00535230" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="04DC46A1" w14:textId="00898B9B" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">.............................., a ................, de ......................................de </w:t>
       </w:r>
       <w:r w:rsidR="000B60E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00F00351">
+      <w:r w:rsidR="00D50CB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
+    <w:p w14:paraId="118E46B0" w14:textId="53CE7160" w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>El/la representant legal de l'empresa/organització empresarial</w:t>
+        <w:t xml:space="preserve">El/la </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>epresentant legal de l'empresa/organització empresarial</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
+    <w:p w14:paraId="1A3A8A42" w14:textId="4F8B4B4F" w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">El/la Representante Legal de la Empresa/Organización Empresarial </w:t>
+        <w:t xml:space="preserve">El/la Representante </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egal de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>mpresa/</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2000">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rganización Empresarial </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="00F00351">
+    <w:p w14:paraId="35F78A99" w14:textId="77777777" w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="00594F49">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
-[...25 lines deleted...]
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
+    <w:p w14:paraId="748CE1C7" w14:textId="77777777" w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D24CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Signat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/ Firmado</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:..........................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
+    <w:p w14:paraId="5BBE7319" w14:textId="77777777" w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006371D3" w:rsidRPr="00C31AC2" w:rsidRDefault="006371D3" w:rsidP="006371D3">
+    <w:p w14:paraId="1E1EC34A" w14:textId="77777777" w:rsidR="00D50CB5" w:rsidRDefault="00D50CB5" w:rsidP="00594F49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C31AC2">
+    </w:p>
+    <w:p w14:paraId="2379FBB8" w14:textId="259D49A3" w:rsidR="00D50CB5" w:rsidRDefault="00D50CB5" w:rsidP="00594F49">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3586 lines deleted...]
-          <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:lang w:val="ca-ES"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aquesta pàgina </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E92E99" w:rsidRPr="00E92E99">
+      <w:r w:rsidR="006371D3" w:rsidRPr="00594F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:lang w:val="ca-ES"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>de l'annex s'emplenarà NOMÉS en el cas que l'oferta s'hagi formulat per diversos</w:t>
+        <w:t>IMPRÈS GRATUÏT. PROHIBIDA LA SEVA VENDA. EMPLENEU-LO A MÀQUINA O AMB LLETRA D'IMPREMTA I PRESENTEU-NE TRES EXEMPLARS.</w:t>
       </w:r>
-      <w:r w:rsidR="009C2FAA">
-[...70 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Esta página</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C4FE5">
+    </w:p>
+    <w:p w14:paraId="409BF6A9" w14:textId="20CE4000" w:rsidR="00594F49" w:rsidRPr="00D50CB5" w:rsidRDefault="00594F49" w:rsidP="00594F49">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C4FE5" w:rsidRPr="002F1499">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> anexo se </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C4FE5">
+      <w:r w:rsidRPr="00594F49">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>cumplimentará</w:t>
+        <w:t>IMPRESO GRATUITO. PROHIBIDA SU VENTA. RELLÉNESE A MÁQUINA O CON LETRA DE IMPRENTA Y PRESÉNTENSE TRES EJEMPLARES</w:t>
       </w:r>
-      <w:r w:rsidR="004C4FE5" w:rsidRPr="002F1499">
+      <w:r w:rsidRPr="00594F49">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SÓLO en el caso de </w:t>
-[...115 lines deleted...]
-      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D4527" w:rsidRDefault="000D4527" w:rsidP="000D4527">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="000D4527" w:rsidRPr="000D4527" w:rsidSect="008A3C01">
+    <w:sectPr w:rsidR="00594F49" w:rsidRPr="00D50CB5" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
+    <w:p w14:paraId="2D2F11D9" w14:textId="77777777" w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
+    <w:p w14:paraId="1F87321D" w14:textId="77777777" w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
+    <w:p w14:paraId="0D81D3CC" w14:textId="77777777" w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
+    <w:p w14:paraId="4819994B" w14:textId="77777777" w:rsidR="00CA64C1" w:rsidRDefault="00CA64C1" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="349" w:hanging="360"/>
+        <w:ind w:left="65" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="928" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="180"/>
+        <w:ind w:left="1505" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="360"/>
+        <w:ind w:left="2225" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="2945" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="180"/>
+        <w:ind w:left="3665" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="360"/>
+        <w:ind w:left="4385" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="180"/>
+        <w:ind w:left="5825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07740E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50A2E494"/>
     <w:lvl w:ilvl="0" w:tplc="B31A7CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -13246,50 +10356,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609C0509"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7765136"/>
+    <w:lvl w:ilvl="0" w:tplc="04030015">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0403000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6220408D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="998E6F30"/>
     <w:lvl w:ilvl="0" w:tplc="B31A7CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0AB89330">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13338,51 +10537,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68957950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="646AA3B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1996" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2716" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13451,51 +10650,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7756" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A174CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="662E7B3C"/>
     <w:lvl w:ilvl="0" w:tplc="9314EFA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13542,51 +10741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1234FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A06D3B0"/>
     <w:lvl w:ilvl="0" w:tplc="B31A7CEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13632,195 +10831,202 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1461458339">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1734348055">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1456410610">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1734694991">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1202523667">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1770655700">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="776022057">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="602810807">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1376343823">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="397436944">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1253077977">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="228157716">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="313410858">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1946962758">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-[...29 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="491802112">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1031304059">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1408842728">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2090686533">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1044133431">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2034958371">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="992636170">
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
+    <w:rsid w:val="00045965"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
     <w:rsid w:val="00056DCD"/>
     <w:rsid w:val="00057E99"/>
     <w:rsid w:val="0006253D"/>
     <w:rsid w:val="0006439D"/>
     <w:rsid w:val="00064B3C"/>
     <w:rsid w:val="000703E1"/>
     <w:rsid w:val="00070996"/>
     <w:rsid w:val="000801E7"/>
     <w:rsid w:val="000807F4"/>
     <w:rsid w:val="0008133B"/>
     <w:rsid w:val="00083C45"/>
     <w:rsid w:val="00087113"/>
     <w:rsid w:val="000912AB"/>
     <w:rsid w:val="0009437E"/>
     <w:rsid w:val="00095DA9"/>
     <w:rsid w:val="000A0E96"/>
     <w:rsid w:val="000A1A71"/>
     <w:rsid w:val="000A1BA2"/>
     <w:rsid w:val="000A1C67"/>
     <w:rsid w:val="000A3DED"/>
     <w:rsid w:val="000A490F"/>
     <w:rsid w:val="000A5119"/>
     <w:rsid w:val="000A7733"/>
     <w:rsid w:val="000B1FEE"/>
     <w:rsid w:val="000B31AA"/>
     <w:rsid w:val="000B546C"/>
     <w:rsid w:val="000B60E8"/>
     <w:rsid w:val="000B7861"/>
     <w:rsid w:val="000C1522"/>
     <w:rsid w:val="000D0298"/>
     <w:rsid w:val="000D0B2C"/>
     <w:rsid w:val="000D1755"/>
     <w:rsid w:val="000D432C"/>
     <w:rsid w:val="000D4527"/>
+    <w:rsid w:val="000D504E"/>
     <w:rsid w:val="000E3FF8"/>
     <w:rsid w:val="000E5387"/>
     <w:rsid w:val="000E55C5"/>
     <w:rsid w:val="000E6E60"/>
     <w:rsid w:val="000F4F76"/>
     <w:rsid w:val="000F70D6"/>
     <w:rsid w:val="0010038F"/>
     <w:rsid w:val="001038D3"/>
     <w:rsid w:val="00105E94"/>
     <w:rsid w:val="001061D2"/>
     <w:rsid w:val="00117478"/>
     <w:rsid w:val="0012278F"/>
     <w:rsid w:val="001254A3"/>
     <w:rsid w:val="001256C5"/>
     <w:rsid w:val="001273E0"/>
     <w:rsid w:val="001308F8"/>
     <w:rsid w:val="00131DD4"/>
     <w:rsid w:val="00133DC7"/>
     <w:rsid w:val="00133F8E"/>
     <w:rsid w:val="00134DED"/>
     <w:rsid w:val="00136353"/>
     <w:rsid w:val="00143526"/>
     <w:rsid w:val="001524AC"/>
     <w:rsid w:val="00153467"/>
     <w:rsid w:val="001538D9"/>
@@ -14063,181 +11269,187 @@
     <w:rsid w:val="00541D20"/>
     <w:rsid w:val="00542EEA"/>
     <w:rsid w:val="00543054"/>
     <w:rsid w:val="005468ED"/>
     <w:rsid w:val="005476E9"/>
     <w:rsid w:val="00551FCB"/>
     <w:rsid w:val="005523A2"/>
     <w:rsid w:val="00556301"/>
     <w:rsid w:val="00557C95"/>
     <w:rsid w:val="00561F7E"/>
     <w:rsid w:val="00562AFB"/>
     <w:rsid w:val="00563AB8"/>
     <w:rsid w:val="00564AFA"/>
     <w:rsid w:val="00564E2F"/>
     <w:rsid w:val="00567073"/>
     <w:rsid w:val="00567989"/>
     <w:rsid w:val="00570991"/>
     <w:rsid w:val="005724B2"/>
     <w:rsid w:val="005777EE"/>
     <w:rsid w:val="00584D17"/>
     <w:rsid w:val="005877AF"/>
     <w:rsid w:val="00587FF8"/>
     <w:rsid w:val="00590044"/>
     <w:rsid w:val="00592EE3"/>
     <w:rsid w:val="00594109"/>
+    <w:rsid w:val="00594F49"/>
     <w:rsid w:val="00596761"/>
     <w:rsid w:val="005A0DA2"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A7522"/>
     <w:rsid w:val="005B1391"/>
     <w:rsid w:val="005B13A4"/>
     <w:rsid w:val="005B4D24"/>
     <w:rsid w:val="005B6915"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C397D"/>
     <w:rsid w:val="005C4F89"/>
     <w:rsid w:val="005C6614"/>
     <w:rsid w:val="005C736F"/>
     <w:rsid w:val="005D0870"/>
     <w:rsid w:val="005D1DD4"/>
     <w:rsid w:val="005D1F1C"/>
     <w:rsid w:val="005D335F"/>
     <w:rsid w:val="005D42C1"/>
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005E7944"/>
     <w:rsid w:val="005E7B21"/>
     <w:rsid w:val="005E7B80"/>
     <w:rsid w:val="005F6592"/>
     <w:rsid w:val="00601E4D"/>
     <w:rsid w:val="00604C8A"/>
     <w:rsid w:val="00605B66"/>
     <w:rsid w:val="00612451"/>
     <w:rsid w:val="006154E3"/>
     <w:rsid w:val="00615DB6"/>
     <w:rsid w:val="00615E43"/>
     <w:rsid w:val="006238D9"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="0062664D"/>
     <w:rsid w:val="00632629"/>
     <w:rsid w:val="00633EDE"/>
     <w:rsid w:val="00635545"/>
+    <w:rsid w:val="0063703C"/>
     <w:rsid w:val="006371D3"/>
     <w:rsid w:val="00645CD4"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00647AD3"/>
     <w:rsid w:val="006577C0"/>
     <w:rsid w:val="00657D16"/>
     <w:rsid w:val="006656F7"/>
     <w:rsid w:val="006667F8"/>
     <w:rsid w:val="00667893"/>
     <w:rsid w:val="0067060B"/>
     <w:rsid w:val="00672AB9"/>
     <w:rsid w:val="00676EFA"/>
     <w:rsid w:val="00677BD4"/>
     <w:rsid w:val="00683287"/>
     <w:rsid w:val="00686EF8"/>
     <w:rsid w:val="00687516"/>
     <w:rsid w:val="00692495"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A0D3D"/>
     <w:rsid w:val="006A670C"/>
     <w:rsid w:val="006B080D"/>
     <w:rsid w:val="006B3D94"/>
     <w:rsid w:val="006B403A"/>
+    <w:rsid w:val="006C06DF"/>
     <w:rsid w:val="006C0FE6"/>
     <w:rsid w:val="006C54BD"/>
     <w:rsid w:val="006C7327"/>
     <w:rsid w:val="006D00FD"/>
     <w:rsid w:val="006D085B"/>
     <w:rsid w:val="006D0E4B"/>
     <w:rsid w:val="006D2538"/>
     <w:rsid w:val="006D32CE"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E12C6"/>
     <w:rsid w:val="006E1EE9"/>
     <w:rsid w:val="006E3C1F"/>
     <w:rsid w:val="006E4C86"/>
     <w:rsid w:val="006E5063"/>
     <w:rsid w:val="006E5CB0"/>
     <w:rsid w:val="006E617D"/>
     <w:rsid w:val="006E7521"/>
     <w:rsid w:val="006F2BF9"/>
     <w:rsid w:val="006F3325"/>
     <w:rsid w:val="006F355D"/>
     <w:rsid w:val="006F3A16"/>
     <w:rsid w:val="006F589E"/>
     <w:rsid w:val="0070002C"/>
     <w:rsid w:val="00705AD5"/>
     <w:rsid w:val="00710BBB"/>
     <w:rsid w:val="0071516D"/>
     <w:rsid w:val="00715F9B"/>
     <w:rsid w:val="00717039"/>
     <w:rsid w:val="0072023D"/>
     <w:rsid w:val="0072048C"/>
     <w:rsid w:val="007241FD"/>
     <w:rsid w:val="0073374E"/>
     <w:rsid w:val="00733E73"/>
     <w:rsid w:val="0073453E"/>
     <w:rsid w:val="0073490B"/>
     <w:rsid w:val="007354D9"/>
     <w:rsid w:val="00736133"/>
     <w:rsid w:val="00743429"/>
     <w:rsid w:val="00743DFF"/>
     <w:rsid w:val="00744A33"/>
     <w:rsid w:val="007462F3"/>
     <w:rsid w:val="00747792"/>
     <w:rsid w:val="00753942"/>
     <w:rsid w:val="00754618"/>
     <w:rsid w:val="00757888"/>
     <w:rsid w:val="00757E92"/>
     <w:rsid w:val="00760C7E"/>
     <w:rsid w:val="007618B2"/>
     <w:rsid w:val="0076672C"/>
+    <w:rsid w:val="00771075"/>
     <w:rsid w:val="00772BD8"/>
     <w:rsid w:val="007739CA"/>
     <w:rsid w:val="00774A38"/>
     <w:rsid w:val="00782988"/>
     <w:rsid w:val="007967EF"/>
     <w:rsid w:val="0079776F"/>
     <w:rsid w:val="007979C3"/>
     <w:rsid w:val="007A112D"/>
     <w:rsid w:val="007A123B"/>
     <w:rsid w:val="007A1ED3"/>
     <w:rsid w:val="007A332C"/>
     <w:rsid w:val="007A4EB8"/>
     <w:rsid w:val="007A62D5"/>
     <w:rsid w:val="007A6918"/>
     <w:rsid w:val="007A6957"/>
     <w:rsid w:val="007B2C75"/>
     <w:rsid w:val="007C0CCF"/>
     <w:rsid w:val="007C1B14"/>
+    <w:rsid w:val="007C2000"/>
+    <w:rsid w:val="007C4BEE"/>
     <w:rsid w:val="007C678C"/>
     <w:rsid w:val="007D0C05"/>
     <w:rsid w:val="007D0C5E"/>
     <w:rsid w:val="007D14C7"/>
     <w:rsid w:val="007E356A"/>
     <w:rsid w:val="007E36C9"/>
     <w:rsid w:val="007E550D"/>
     <w:rsid w:val="007F2ECF"/>
     <w:rsid w:val="007F3DA2"/>
     <w:rsid w:val="007F57E9"/>
     <w:rsid w:val="007F7412"/>
     <w:rsid w:val="007F7C64"/>
     <w:rsid w:val="008008D9"/>
     <w:rsid w:val="00800DFD"/>
     <w:rsid w:val="00803558"/>
     <w:rsid w:val="00803D5F"/>
     <w:rsid w:val="00805D08"/>
     <w:rsid w:val="0080630B"/>
     <w:rsid w:val="00810176"/>
     <w:rsid w:val="008123FA"/>
     <w:rsid w:val="00813987"/>
     <w:rsid w:val="00815BE7"/>
     <w:rsid w:val="008212F0"/>
     <w:rsid w:val="00825BD6"/>
     <w:rsid w:val="00832269"/>
@@ -14305,167 +11517,173 @@
     <w:rsid w:val="00931B80"/>
     <w:rsid w:val="00934B62"/>
     <w:rsid w:val="00935A15"/>
     <w:rsid w:val="00935D8F"/>
     <w:rsid w:val="009407E1"/>
     <w:rsid w:val="009411AD"/>
     <w:rsid w:val="00942DA2"/>
     <w:rsid w:val="00946DD2"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="0095487F"/>
     <w:rsid w:val="009552DD"/>
     <w:rsid w:val="0095660F"/>
     <w:rsid w:val="009619E3"/>
     <w:rsid w:val="00966E1C"/>
     <w:rsid w:val="00971B4D"/>
     <w:rsid w:val="00971B59"/>
     <w:rsid w:val="0097448B"/>
     <w:rsid w:val="00974601"/>
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="009778ED"/>
     <w:rsid w:val="0097791E"/>
     <w:rsid w:val="00980001"/>
     <w:rsid w:val="00980376"/>
     <w:rsid w:val="0098106F"/>
     <w:rsid w:val="009813EF"/>
+    <w:rsid w:val="00981958"/>
     <w:rsid w:val="00983D76"/>
     <w:rsid w:val="00991B87"/>
     <w:rsid w:val="009925FA"/>
     <w:rsid w:val="0099349A"/>
     <w:rsid w:val="009951C1"/>
     <w:rsid w:val="009961AA"/>
+    <w:rsid w:val="009A1CF2"/>
     <w:rsid w:val="009A2B64"/>
     <w:rsid w:val="009A4ADC"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B13D7"/>
     <w:rsid w:val="009B21ED"/>
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B34C5"/>
     <w:rsid w:val="009B53FC"/>
     <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C2913"/>
     <w:rsid w:val="009C2FAA"/>
     <w:rsid w:val="009C34B3"/>
     <w:rsid w:val="009C76A9"/>
     <w:rsid w:val="009D0228"/>
     <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="009D580A"/>
     <w:rsid w:val="009D62D0"/>
     <w:rsid w:val="009D70B9"/>
     <w:rsid w:val="009E2153"/>
     <w:rsid w:val="009E626E"/>
     <w:rsid w:val="009E639B"/>
     <w:rsid w:val="009E7249"/>
     <w:rsid w:val="009F0959"/>
     <w:rsid w:val="009F3C25"/>
     <w:rsid w:val="009F5763"/>
     <w:rsid w:val="009F5908"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F75CE"/>
     <w:rsid w:val="00A03852"/>
     <w:rsid w:val="00A038A1"/>
     <w:rsid w:val="00A07471"/>
     <w:rsid w:val="00A07599"/>
     <w:rsid w:val="00A11EAA"/>
     <w:rsid w:val="00A136BC"/>
     <w:rsid w:val="00A16BB3"/>
+    <w:rsid w:val="00A171C2"/>
     <w:rsid w:val="00A24333"/>
     <w:rsid w:val="00A25DA7"/>
     <w:rsid w:val="00A25E17"/>
     <w:rsid w:val="00A26E08"/>
     <w:rsid w:val="00A2742C"/>
     <w:rsid w:val="00A3052B"/>
     <w:rsid w:val="00A30B39"/>
     <w:rsid w:val="00A3113F"/>
     <w:rsid w:val="00A32DDC"/>
     <w:rsid w:val="00A342A3"/>
     <w:rsid w:val="00A35472"/>
     <w:rsid w:val="00A366C1"/>
     <w:rsid w:val="00A36AA2"/>
     <w:rsid w:val="00A40BB3"/>
     <w:rsid w:val="00A4154D"/>
     <w:rsid w:val="00A43A5D"/>
     <w:rsid w:val="00A47A82"/>
     <w:rsid w:val="00A505FC"/>
     <w:rsid w:val="00A52418"/>
     <w:rsid w:val="00A57B33"/>
     <w:rsid w:val="00A63CA5"/>
     <w:rsid w:val="00A6446D"/>
     <w:rsid w:val="00A70DD2"/>
     <w:rsid w:val="00A72002"/>
     <w:rsid w:val="00A72FBB"/>
     <w:rsid w:val="00A738C0"/>
     <w:rsid w:val="00A73FD4"/>
     <w:rsid w:val="00A74265"/>
     <w:rsid w:val="00A74CA4"/>
     <w:rsid w:val="00A7759D"/>
     <w:rsid w:val="00A77DFB"/>
     <w:rsid w:val="00A80CD1"/>
     <w:rsid w:val="00A81EFF"/>
+    <w:rsid w:val="00A84525"/>
     <w:rsid w:val="00A8656D"/>
     <w:rsid w:val="00A91C7A"/>
     <w:rsid w:val="00A9253B"/>
     <w:rsid w:val="00A9288C"/>
     <w:rsid w:val="00A9541C"/>
     <w:rsid w:val="00AA1DE7"/>
     <w:rsid w:val="00AA42BF"/>
     <w:rsid w:val="00AA469A"/>
     <w:rsid w:val="00AA620F"/>
     <w:rsid w:val="00AA7059"/>
     <w:rsid w:val="00AB3907"/>
     <w:rsid w:val="00AB3A58"/>
     <w:rsid w:val="00AC1360"/>
     <w:rsid w:val="00AC3B16"/>
     <w:rsid w:val="00AD4B60"/>
     <w:rsid w:val="00AD5B58"/>
     <w:rsid w:val="00AD611A"/>
     <w:rsid w:val="00AE5873"/>
     <w:rsid w:val="00AE6715"/>
     <w:rsid w:val="00AF1461"/>
     <w:rsid w:val="00AF2404"/>
     <w:rsid w:val="00AF27C6"/>
     <w:rsid w:val="00AF3134"/>
     <w:rsid w:val="00AF3A8A"/>
     <w:rsid w:val="00AF6D39"/>
     <w:rsid w:val="00B01DED"/>
     <w:rsid w:val="00B03833"/>
     <w:rsid w:val="00B160B9"/>
     <w:rsid w:val="00B16955"/>
     <w:rsid w:val="00B17B4C"/>
+    <w:rsid w:val="00B250A1"/>
     <w:rsid w:val="00B276A2"/>
     <w:rsid w:val="00B31669"/>
     <w:rsid w:val="00B326B9"/>
     <w:rsid w:val="00B32B9D"/>
     <w:rsid w:val="00B37C27"/>
     <w:rsid w:val="00B37F76"/>
     <w:rsid w:val="00B41A83"/>
     <w:rsid w:val="00B453EF"/>
     <w:rsid w:val="00B45598"/>
     <w:rsid w:val="00B51E7F"/>
     <w:rsid w:val="00B52C25"/>
     <w:rsid w:val="00B547B6"/>
     <w:rsid w:val="00B54B9A"/>
+    <w:rsid w:val="00B57717"/>
     <w:rsid w:val="00B60133"/>
     <w:rsid w:val="00B6395E"/>
     <w:rsid w:val="00B63B93"/>
     <w:rsid w:val="00B65092"/>
     <w:rsid w:val="00B670DB"/>
     <w:rsid w:val="00B6796A"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B74EBC"/>
     <w:rsid w:val="00B765F9"/>
     <w:rsid w:val="00B810F1"/>
     <w:rsid w:val="00B8498A"/>
     <w:rsid w:val="00B87AB9"/>
     <w:rsid w:val="00B87B15"/>
     <w:rsid w:val="00B91DDD"/>
     <w:rsid w:val="00B93C2A"/>
     <w:rsid w:val="00BA1737"/>
     <w:rsid w:val="00BA5204"/>
     <w:rsid w:val="00BA5326"/>
     <w:rsid w:val="00BA6643"/>
     <w:rsid w:val="00BA6BC2"/>
     <w:rsid w:val="00BA7955"/>
     <w:rsid w:val="00BB3F73"/>
     <w:rsid w:val="00BB4EE1"/>
     <w:rsid w:val="00BB6E2E"/>
     <w:rsid w:val="00BC1058"/>
@@ -14548,80 +11766,82 @@
     <w:rsid w:val="00D0261A"/>
     <w:rsid w:val="00D026C9"/>
     <w:rsid w:val="00D02716"/>
     <w:rsid w:val="00D058E5"/>
     <w:rsid w:val="00D07991"/>
     <w:rsid w:val="00D10864"/>
     <w:rsid w:val="00D10963"/>
     <w:rsid w:val="00D113CA"/>
     <w:rsid w:val="00D11EFE"/>
     <w:rsid w:val="00D136F2"/>
     <w:rsid w:val="00D14BD9"/>
     <w:rsid w:val="00D17E1F"/>
     <w:rsid w:val="00D21AB4"/>
     <w:rsid w:val="00D24505"/>
     <w:rsid w:val="00D24777"/>
     <w:rsid w:val="00D2568B"/>
     <w:rsid w:val="00D2617D"/>
     <w:rsid w:val="00D26F67"/>
     <w:rsid w:val="00D30784"/>
     <w:rsid w:val="00D35356"/>
     <w:rsid w:val="00D40372"/>
     <w:rsid w:val="00D4218F"/>
     <w:rsid w:val="00D42683"/>
     <w:rsid w:val="00D42F6E"/>
     <w:rsid w:val="00D43E19"/>
+    <w:rsid w:val="00D50CB5"/>
     <w:rsid w:val="00D51C12"/>
     <w:rsid w:val="00D53158"/>
     <w:rsid w:val="00D57850"/>
     <w:rsid w:val="00D57E2F"/>
     <w:rsid w:val="00D62A3F"/>
     <w:rsid w:val="00D64E0C"/>
     <w:rsid w:val="00D6632F"/>
     <w:rsid w:val="00D67332"/>
     <w:rsid w:val="00D67DC5"/>
     <w:rsid w:val="00D73A92"/>
     <w:rsid w:val="00D74906"/>
     <w:rsid w:val="00D861CF"/>
     <w:rsid w:val="00D8639A"/>
     <w:rsid w:val="00D873BE"/>
     <w:rsid w:val="00D91787"/>
     <w:rsid w:val="00D92F12"/>
     <w:rsid w:val="00D936BB"/>
     <w:rsid w:val="00D947BF"/>
     <w:rsid w:val="00D94BA8"/>
     <w:rsid w:val="00D954E8"/>
     <w:rsid w:val="00DA2240"/>
     <w:rsid w:val="00DA2CE3"/>
     <w:rsid w:val="00DA43FD"/>
     <w:rsid w:val="00DB47EF"/>
     <w:rsid w:val="00DB5A75"/>
     <w:rsid w:val="00DB7F10"/>
     <w:rsid w:val="00DD5EF4"/>
     <w:rsid w:val="00DE1BAE"/>
     <w:rsid w:val="00DE1C17"/>
     <w:rsid w:val="00DE3A54"/>
+    <w:rsid w:val="00DE62C4"/>
     <w:rsid w:val="00DE736F"/>
     <w:rsid w:val="00DF71C2"/>
     <w:rsid w:val="00DF795B"/>
     <w:rsid w:val="00E00272"/>
     <w:rsid w:val="00E03F82"/>
     <w:rsid w:val="00E10F14"/>
     <w:rsid w:val="00E13E28"/>
     <w:rsid w:val="00E140F8"/>
     <w:rsid w:val="00E16D16"/>
     <w:rsid w:val="00E20580"/>
     <w:rsid w:val="00E21880"/>
     <w:rsid w:val="00E241FB"/>
     <w:rsid w:val="00E3094A"/>
     <w:rsid w:val="00E30990"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31CBB"/>
     <w:rsid w:val="00E31F42"/>
     <w:rsid w:val="00E3281C"/>
     <w:rsid w:val="00E35A14"/>
     <w:rsid w:val="00E45771"/>
     <w:rsid w:val="00E47EB9"/>
     <w:rsid w:val="00E53D20"/>
     <w:rsid w:val="00E552AB"/>
     <w:rsid w:val="00E55FBD"/>
     <w:rsid w:val="00E56CD1"/>
@@ -14630,84 +11850,86 @@
     <w:rsid w:val="00E61A7C"/>
     <w:rsid w:val="00E622F0"/>
     <w:rsid w:val="00E62720"/>
     <w:rsid w:val="00E66F14"/>
     <w:rsid w:val="00E67FB2"/>
     <w:rsid w:val="00E72CB4"/>
     <w:rsid w:val="00E74CD2"/>
     <w:rsid w:val="00E75725"/>
     <w:rsid w:val="00E757BF"/>
     <w:rsid w:val="00E76567"/>
     <w:rsid w:val="00E77BC9"/>
     <w:rsid w:val="00E928EA"/>
     <w:rsid w:val="00E92C32"/>
     <w:rsid w:val="00E92E99"/>
     <w:rsid w:val="00E955C1"/>
     <w:rsid w:val="00E977CD"/>
     <w:rsid w:val="00EA3EC4"/>
     <w:rsid w:val="00EA5882"/>
     <w:rsid w:val="00EA7A9E"/>
     <w:rsid w:val="00EB4D29"/>
     <w:rsid w:val="00EB6B80"/>
     <w:rsid w:val="00EB797C"/>
     <w:rsid w:val="00EC0D94"/>
     <w:rsid w:val="00EC133D"/>
     <w:rsid w:val="00EC2EEC"/>
+    <w:rsid w:val="00EC3CCF"/>
     <w:rsid w:val="00EC44DA"/>
     <w:rsid w:val="00ED094F"/>
     <w:rsid w:val="00ED4954"/>
     <w:rsid w:val="00ED716F"/>
     <w:rsid w:val="00EE0726"/>
     <w:rsid w:val="00EE2852"/>
     <w:rsid w:val="00EE28FB"/>
     <w:rsid w:val="00EE33E7"/>
     <w:rsid w:val="00EE41BC"/>
     <w:rsid w:val="00EE7273"/>
     <w:rsid w:val="00EF20E3"/>
     <w:rsid w:val="00EF4549"/>
     <w:rsid w:val="00EF7087"/>
     <w:rsid w:val="00F00351"/>
     <w:rsid w:val="00F00654"/>
     <w:rsid w:val="00F0637D"/>
     <w:rsid w:val="00F068CD"/>
     <w:rsid w:val="00F1248D"/>
     <w:rsid w:val="00F16E23"/>
     <w:rsid w:val="00F21FD1"/>
     <w:rsid w:val="00F22331"/>
     <w:rsid w:val="00F223F4"/>
     <w:rsid w:val="00F22A42"/>
     <w:rsid w:val="00F23BB2"/>
     <w:rsid w:val="00F307ED"/>
     <w:rsid w:val="00F36404"/>
     <w:rsid w:val="00F366B6"/>
     <w:rsid w:val="00F36E91"/>
     <w:rsid w:val="00F40590"/>
     <w:rsid w:val="00F45E4A"/>
     <w:rsid w:val="00F46936"/>
     <w:rsid w:val="00F5321F"/>
     <w:rsid w:val="00F54A24"/>
     <w:rsid w:val="00F57AF0"/>
+    <w:rsid w:val="00F61DBF"/>
     <w:rsid w:val="00F6785C"/>
     <w:rsid w:val="00F7113C"/>
     <w:rsid w:val="00F72131"/>
     <w:rsid w:val="00F72DF9"/>
     <w:rsid w:val="00F73EC3"/>
     <w:rsid w:val="00F75CF7"/>
     <w:rsid w:val="00F76097"/>
     <w:rsid w:val="00F7713C"/>
     <w:rsid w:val="00F80C92"/>
     <w:rsid w:val="00F82CE1"/>
     <w:rsid w:val="00F863E7"/>
     <w:rsid w:val="00F86C4A"/>
     <w:rsid w:val="00F92053"/>
     <w:rsid w:val="00F9358F"/>
     <w:rsid w:val="00F93848"/>
     <w:rsid w:val="00F96F8A"/>
     <w:rsid w:val="00FA1B17"/>
     <w:rsid w:val="00FA1E47"/>
     <w:rsid w:val="00FA295E"/>
     <w:rsid w:val="00FA447B"/>
     <w:rsid w:val="00FB1D50"/>
     <w:rsid w:val="00FB38FD"/>
     <w:rsid w:val="00FB4814"/>
     <w:rsid w:val="00FB54AA"/>
     <w:rsid w:val="00FB6874"/>
@@ -14720,74 +11942,75 @@
     <w:rsid w:val="00FD6C43"/>
     <w:rsid w:val="00FD7065"/>
     <w:rsid w:val="00FD7C81"/>
     <w:rsid w:val="00FE0C17"/>
     <w:rsid w:val="00FF3F32"/>
     <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF69BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1185"/>
+    <o:shapedefaults v:ext="edit" spidmax="1179"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4EE2A6E5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B95D6E45-A330-49EF-AE2D-BAE49E53CE7E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15026,50 +12249,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -15169,51 +12397,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -15552,98 +12780,98 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol5Car">
     <w:name w:val="Títol 5 Car"/>
     <w:link w:val="Ttol5"/>
     <w:rsid w:val="007C678C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1488012549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554074734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15883,83 +13111,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D077F96-D07C-43F4-92D6-D04089BB8386}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>14174</Characters>
+  <Pages>2</Pages>
+  <Words>1699</Words>
+  <Characters>10340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16494</CharactersWithSpaces>
+  <CharactersWithSpaces>12015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>