--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,971 +1,962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="003F0435" w:rsidRPr="00091F6E" w:rsidRDefault="000F65D5" w:rsidP="0067060B">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1285889F" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00091F6E">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222924583"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="7093" w:tblpY="22"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D0B60" w:rsidRPr="005D0B60" w14:paraId="7725CC68" w14:textId="77777777" w:rsidTr="004B3FB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D6EDE4" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk222924235"/>
+            <w:r w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Espai reservat per al segell de registre d'entrada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B710B28" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AC5FABD" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Espacio reservado para el sello de registro de entrada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5830EC37" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67E2E5BA" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0693F20E" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74B9C29F" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="156C4F2A" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="001F9CEF" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+      <w:r w:rsidRPr="005D0B60">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="14"/>
-[...345 lines deleted...]
-          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="3" name="Imatge 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A556EB6" wp14:editId="1A852253">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 152"/>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005D0B60">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0B60">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00827FCE" wp14:editId="296DB769">
+            <wp:extent cx="1878037" cy="487293"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+            <wp:docPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1877695" cy="487680"/>
+                      <a:ext cx="1878037" cy="487293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0053463A" w:rsidRPr="0020556A">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D0B60">
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Espai reservat per al segell de registre d'entrada</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="0020556A" w:rsidRPr="0020556A">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D0B60">
+        <w:rPr>
           <w:i/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0020556A" w:rsidRPr="0020556A" w:rsidRDefault="0020556A" w:rsidP="0053463A">
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="57D426B5" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRPr="0020556A" w:rsidRDefault="0020556A" w:rsidP="0053463A">
-[...7 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="00DDDC34" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00233A93">
-[...4 lines deleted...]
-          <w:szCs w:val="14"/>
+    </w:p>
+    <w:p w14:paraId="1B091077" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="005D0B60" w:rsidRDefault="0053463A" w:rsidP="0053463A">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Espacio reservado para el sello de registro de entrada</w:t>
-      </w:r>
+        <w:sectPr w:rsidR="0053463A" w:rsidRPr="005D0B60" w:rsidSect="005D0B60">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="142" w:right="566" w:bottom="284" w:left="284" w:header="36" w:footer="0" w:gutter="284"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0053463A">
-[...6 lines deleted...]
-    <w:p w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0053463A">
+    <w:p w14:paraId="45C959AE" w14:textId="098742B4" w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0053463A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0053463A" w:rsidSect="008325EA">
-[...10 lines deleted...]
-        <w:pStyle w:val="Ttol1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008F412B">
+        <w:t>ANNEX II</w:t>
+      </w:r>
+      <w:r w:rsidR="005144BD">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>ANNEX III (A)</w:t>
+        <w:t>.A2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRPr="008F412B" w:rsidRDefault="0053463A" w:rsidP="0053463A">
+    <w:p w14:paraId="5959065D" w14:textId="21A6AAA9" w:rsidR="005144BD" w:rsidRPr="005144BD" w:rsidRDefault="005144BD" w:rsidP="005144BD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Sol·licitud per a resid</w:t>
+      </w:r>
+      <w:r w:rsidR="00556207">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ncia i treball</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588247BE" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="008F412B" w:rsidRDefault="0053463A" w:rsidP="0053463A">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRPr="008F412B" w:rsidRDefault="0053463A" w:rsidP="0053463A">
+    <w:p w14:paraId="19073492" w14:textId="6980B3CD" w:rsidR="0053463A" w:rsidRPr="005144BD" w:rsidRDefault="0053463A" w:rsidP="0053463A">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs w:val="0"/>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F412B">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestió col·lectiva de contractacions en origen </w:t>
       </w:r>
-      <w:r w:rsidR="00EF0633">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="00EF0633" w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
-[...1 lines deleted...]
-          <w:bCs w:val="0"/>
+      <w:r w:rsidR="005144BD" w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRPr="008F412B" w:rsidRDefault="0053463A" w:rsidP="0051659B">
+    <w:p w14:paraId="447871C5" w14:textId="4E84E300" w:rsidR="0053463A" w:rsidRPr="008F412B" w:rsidRDefault="0053463A" w:rsidP="0051659B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Sol·licitud de gestió d'oferta d'ocupació per als</w:t>
+        <w:t xml:space="preserve">Sol·licitud de gestió d'oferta d'ocupació </w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
+      <w:r w:rsidR="005144BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>/a les</w:t>
+        <w:t xml:space="preserve">de caràcter estable </w:t>
       </w:r>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> treballadors</w:t>
+        <w:t>per a</w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
+      <w:r w:rsidR="005144BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>/es</w:t>
+        <w:t xml:space="preserve"> persones</w:t>
       </w:r>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> seleccionats</w:t>
+        <w:t xml:space="preserve"> treballador</w:t>
       </w:r>
       <w:r w:rsidR="0051659B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>/des</w:t>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F412B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selecciona</w:t>
+      </w:r>
+      <w:r w:rsidR="0051659B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>des</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0020556A" w:rsidRPr="008F412B" w:rsidRDefault="0020556A" w:rsidP="0020556A">
+    <w:p w14:paraId="5BB17D43" w14:textId="385FFF4B" w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="0020556A">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ANEXO III (A) </w:t>
+        <w:t xml:space="preserve">ANEXO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F412B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="005144BD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F412B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005144BD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F412B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0020556A" w:rsidRPr="008F412B" w:rsidRDefault="0020556A" w:rsidP="0020556A">
+    <w:p w14:paraId="04CEC076" w14:textId="17F006CA" w:rsidR="005144BD" w:rsidRPr="005144BD" w:rsidRDefault="005144BD" w:rsidP="005144BD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Solicitud para residencia y trabajo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431F665B" w14:textId="77777777" w:rsidR="0020556A" w:rsidRPr="008F412B" w:rsidRDefault="0020556A" w:rsidP="0020556A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0020556A" w:rsidRPr="008F412B" w:rsidRDefault="0020556A" w:rsidP="0020556A">
+    <w:p w14:paraId="26A683EE" w14:textId="5B3F078A" w:rsidR="0020556A" w:rsidRPr="005144BD" w:rsidRDefault="0020556A" w:rsidP="0020556A">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F412B">
-        <w:rPr>
+      <w:r w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión colectiva de contrataciones en origen </w:t>
       </w:r>
-      <w:r w:rsidR="00EF0633">
-        <w:rPr>
+      <w:r w:rsidR="00EF0633" w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
-        <w:rPr>
+      <w:r w:rsidR="005144BD" w:rsidRPr="005144BD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0020556A" w:rsidRPr="008F412B" w:rsidRDefault="0020556A" w:rsidP="0051659B">
+    <w:p w14:paraId="6DBCE7B4" w14:textId="77777777" w:rsidR="005144BD" w:rsidRDefault="0020556A" w:rsidP="0051659B">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Solicitud de gestión de oferta de empleo para los</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0051659B">
+      </w:pPr>
+      <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/las</w:t>
+        <w:t>Solicitud de gestión de oferta de empleo</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F412B">
+      <w:r w:rsidR="005144BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trabajadores</w:t>
+        <w:t xml:space="preserve"> de carácter estable</w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
+      <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/as</w:t>
+        <w:t xml:space="preserve"> para </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F412B">
+    </w:p>
+    <w:p w14:paraId="5D201741" w14:textId="099329F2" w:rsidR="0020556A" w:rsidRPr="008F412B" w:rsidRDefault="005144BD" w:rsidP="0051659B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> seleccionados</w:t>
+        <w:t xml:space="preserve">personas </w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
+      <w:r w:rsidR="0020556A" w:rsidRPr="008F412B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/das</w:t>
+        <w:t>trabajador</w:t>
+      </w:r>
+      <w:r w:rsidR="0051659B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="0020556A" w:rsidRPr="008F412B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selecciona</w:t>
+      </w:r>
+      <w:r w:rsidR="0051659B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>das</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRPr="0020556A" w:rsidRDefault="0053463A" w:rsidP="0067060B">
+    <w:p w14:paraId="3328F1A1" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="0020556A" w:rsidRDefault="0053463A" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:sectPr w:rsidR="0053463A" w:rsidRPr="0020556A" w:rsidSect="0014693F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:num="2" w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0067060B">
+    <w:p w14:paraId="44CA7F3C" w14:textId="77777777" w:rsidR="0053463A" w:rsidRDefault="0053463A" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0053463A" w:rsidRPr="000D24CC" w:rsidRDefault="0053463A" w:rsidP="0067060B">
+    <w:p w14:paraId="27800128" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="000D24CC" w:rsidRDefault="0053463A" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3782"/>
         <w:gridCol w:w="2599"/>
         <w:gridCol w:w="2188"/>
         <w:gridCol w:w="2232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA2240" w:rsidRPr="00091F6E" w:rsidTr="004A16B3">
+      <w:tr w:rsidR="00DA2240" w:rsidRPr="00091F6E" w14:paraId="722B2CEB" w14:textId="77777777" w:rsidTr="004A16B3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00562AFB">
+          <w:p w14:paraId="74B925A2" w14:textId="77777777" w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00562AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>SOL·LICITUD DE GESTIÓ NÚM.:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0053463A" w:rsidRPr="0020556A" w:rsidRDefault="00DA2240" w:rsidP="00562AFB">
+          <w:p w14:paraId="7DE5AA57" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="0020556A" w:rsidRDefault="00DA2240" w:rsidP="00562AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLICITUD DE GESTIÓN Nº: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA2240" w:rsidRPr="00091F6E" w:rsidRDefault="00DA2240" w:rsidP="007D0C05">
+          <w:p w14:paraId="6EC4BA6C" w14:textId="77777777" w:rsidR="00DA2240" w:rsidRPr="00091F6E" w:rsidRDefault="00DA2240" w:rsidP="007D0C05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Oferta Nominativa: Sí</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -989,205 +980,233 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00562AFB">
+          <w:p w14:paraId="0C30B3F4" w14:textId="77777777" w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00562AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Núm. d’ofertes que inclou:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0053463A" w:rsidRPr="000D24CC" w:rsidRDefault="00DA2240" w:rsidP="00562AFB">
+          <w:p w14:paraId="43744EB7" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="000D24CC" w:rsidRDefault="00DA2240" w:rsidP="00562AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nº de ofertas que incluye: </w:t>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D24CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de ofertas que incluye: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00562AFB">
+          <w:p w14:paraId="5FFC895C" w14:textId="77777777" w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00562AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86F68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Núm. de llocs oferts:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0053463A" w:rsidRPr="000D24CC" w:rsidRDefault="007D0C05" w:rsidP="00562AFB">
+          <w:p w14:paraId="762E882D" w14:textId="77777777" w:rsidR="0053463A" w:rsidRPr="000D24CC" w:rsidRDefault="007D0C05" w:rsidP="00562AFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nº de puestos ofertados: </w:t>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D24CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de puestos ofertados: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="7D6715E6" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3121"/>
         <w:gridCol w:w="2297"/>
         <w:gridCol w:w="3151"/>
         <w:gridCol w:w="2232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="00153467" w:rsidRPr="005D0B60" w14:paraId="3733D237" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3121" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="00D86F68">
+          <w:p w14:paraId="76C0135C" w14:textId="77777777" w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tipus de gestió</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1215,51 +1234,51 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tipo de gestión</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0053463A" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="00971B59" w:rsidP="00D86F68">
+          <w:p w14:paraId="41B3A589" w14:textId="77777777" w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="00971B59" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1322,51 +1341,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidR="00562AFB" w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Concatenada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="00D86F68">
+          <w:p w14:paraId="23E24F04" w14:textId="77777777" w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1394,68 +1413,68 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0053463A" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="00153467" w:rsidP="00D86F68">
+          <w:p w14:paraId="3BFE028D" w14:textId="77777777" w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="00153467" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="00D86F68">
+          <w:p w14:paraId="1AB4BA9C" w14:textId="77777777" w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Ocupació</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1473,364 +1492,439 @@
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00153467" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Ocupación</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE736F" w:rsidRPr="00091F6E" w:rsidRDefault="00DE736F" w:rsidP="00D86F68">
+          <w:p w14:paraId="2267AEEB" w14:textId="77777777" w:rsidR="00DE736F" w:rsidRPr="00091F6E" w:rsidRDefault="00DE736F" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00153467" w:rsidRPr="0053463A" w:rsidRDefault="0053463A" w:rsidP="00D86F68">
+          <w:p w14:paraId="7EAE2258" w14:textId="1C0ED3FF" w:rsidR="00153467" w:rsidRPr="0053463A" w:rsidRDefault="0053463A" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0053463A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Cod</w:t>
             </w:r>
-            <w:r w:rsidR="001001DC">
+            <w:r w:rsidR="00D12893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AE5873" w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00153467" w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>cup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00946DD2" w:rsidRPr="0053463A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="0020556A" w:rsidRPr="000D24CC">
+            <w:r w:rsidR="00D12893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Código</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE5873" w:rsidRPr="000D24CC">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D12893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00153467" w:rsidRPr="000D24CC">
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ocup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D12893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00946DD2" w:rsidRPr="0053463A">
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00153467" w:rsidRPr="0053463A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00153467" w:rsidRPr="0053463A">
+              <w:t>(CNO-SISPE)</w:t>
+            </w:r>
+            <w:r w:rsidR="0020556A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (CNO-SISPE)</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="00153467" w:rsidP="00D86F68">
+          <w:p w14:paraId="796873EA" w14:textId="77777777" w:rsidR="00153467" w:rsidRPr="00091F6E" w:rsidRDefault="00153467" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0C05" w:rsidRPr="00091F6E" w:rsidTr="008F412B">
+      <w:tr w:rsidR="007D0C05" w:rsidRPr="005D0B60" w14:paraId="0E09FE54" w14:textId="77777777" w:rsidTr="00D12893">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="778"/>
+          <w:trHeight w:hRule="exact" w:val="1024"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00C601CD">
+          <w:p w14:paraId="5A146BB5" w14:textId="556A33A6" w:rsidR="0020556A" w:rsidRDefault="0020556A" w:rsidP="00C601CD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">País que es proposa per a la selecció o contractació: / </w:t>
+              <w:t xml:space="preserve">País que es proposa per a la selecció o contractació / </w:t>
             </w:r>
             <w:r w:rsidR="007D0C05" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">País que se propone para la selección o contratación: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D0C05" w:rsidRPr="00091F6E" w:rsidRDefault="007D0C05" w:rsidP="00397E06">
+          <w:p w14:paraId="7634A379" w14:textId="74E8240C" w:rsidR="00D12893" w:rsidRPr="005D0B60" w:rsidRDefault="007D0C05" w:rsidP="00397E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Colòmbia / </w:t>
             </w:r>
-            <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Colo</w:t>
             </w:r>
-            <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
+            <w:r w:rsidR="008F412B" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>mbia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00C601CD" w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>|</w:t>
+            </w:r>
             <w:r w:rsidR="00C601CD" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">| </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Equador / </w:t>
             </w:r>
-            <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Ec</w:t>
             </w:r>
-            <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
+            <w:r w:rsidR="008F412B" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>uador</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C601CD" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C601CD" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>|</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
@@ -1860,183 +1954,247 @@
               </w:rPr>
               <w:t xml:space="preserve"> Marr</w:t>
             </w:r>
             <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>oc</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008F412B" w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Marr</w:t>
+            </w:r>
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>uecos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C601CD" w:rsidRPr="00397E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C601CD" w:rsidRPr="00D12893">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-              <w:t>uecos</w:t>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>|</w:t>
             </w:r>
             <w:r w:rsidR="00C601CD" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">| </w:t>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> República Dominicana, </w:t>
+              <w:t xml:space="preserve"> República Dominicana</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D12893" w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>|</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Mauritània / </w:t>
             </w:r>
-            <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Maurita</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>nia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00397E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D12893" w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>|</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12893">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2047,82 +2205,221 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Ucraïna</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="008F412B" w:rsidRPr="00397E06">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008F412B" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Ucra</w:t>
             </w:r>
-            <w:r w:rsidR="0020556A" w:rsidRPr="00397E06">
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="14"/>
-                <w:lang w:val="es-ES_tradnl"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>nia</w:t>
             </w:r>
-            <w:r w:rsidR="00E3094A" w:rsidRPr="00091F6E">
-[...4 lines deleted...]
-                <w:sz w:val="14"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="790081C2" w14:textId="5867D5CB" w:rsidR="00D12893" w:rsidRDefault="00D12893" w:rsidP="00397E06">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Hondures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Honduras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D12893">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>|</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00397E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidRPr="00397E06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Guatemala</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C74F5E3" w14:textId="1FEA425C" w:rsidR="007D0C05" w:rsidRPr="00091F6E" w:rsidRDefault="007D0C05" w:rsidP="00397E06">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020556A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2139,84 +2436,86 @@
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (indiqueu-lo)</w:t>
             </w:r>
             <w:r w:rsidR="0020556A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="0020556A" w:rsidRPr="000D24CC">
-[...5 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0020556A" w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Otro</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D24CC">
-[...5 lines deleted...]
-                <w:lang w:val="es-ES_tradnl"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D0B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (indicar): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="008F412B">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="1C82B5DA" w14:textId="77777777" w:rsidTr="008F412B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10801" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="0020556A">
+          <w:p w14:paraId="306E8F78" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="0020556A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Motiu de l'elecció del país (indiqueu-lo</w:t>
             </w:r>
             <w:r w:rsidRPr="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2247,332 +2546,296 @@
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>otivo de la elección del país (indíquese sólo en caso de ofertas genéricas)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+    <w:p w14:paraId="5D873C11" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="001953AC" w:rsidRDefault="0020556A" w:rsidP="0099349A">
+    <w:p w14:paraId="28184A25" w14:textId="77600936" w:rsidR="007E550D" w:rsidRPr="001953AC" w:rsidRDefault="0020556A" w:rsidP="0099349A">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001953AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>DADES DEL</w:t>
+        <w:t xml:space="preserve">DADES DEL SOL·LICITANT </w:t>
       </w:r>
-      <w:r w:rsidR="004A792C">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="0051659B">
+      <w:r w:rsidR="007E550D" w:rsidRPr="001953AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>LA</w:t>
+        <w:t>DATOS DEL SOLICITANTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="001953AC">
+      <w:r w:rsidR="00C601CD" w:rsidRPr="001953AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SOL·LICITANT </w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="46E12B7B" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10804" w:type="dxa"/>
         <w:tblInd w:w="65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="438"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="1792"/>
         <w:gridCol w:w="889"/>
         <w:gridCol w:w="1381"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="1443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00165003" w:rsidRPr="00233A93" w:rsidTr="00C601CD">
+      <w:tr w:rsidR="00165003" w:rsidRPr="005D0B60" w14:paraId="474451B6" w14:textId="77777777" w:rsidTr="00C601CD">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2747" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="00C601CD">
+          <w:p w14:paraId="474DF6CF" w14:textId="77777777" w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="00C601CD">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="00C601CD">
+          <w:p w14:paraId="150236F9" w14:textId="77777777" w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="00C601CD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="00C601CD">
+          <w:p w14:paraId="1103A4C9" w14:textId="77777777" w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="00C601CD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>C.C.C. Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE5873" w:rsidRPr="00091F6E" w:rsidRDefault="00AE5873" w:rsidP="00C601CD">
+          <w:p w14:paraId="53D55A95" w14:textId="77777777" w:rsidR="00AE5873" w:rsidRPr="00091F6E" w:rsidRDefault="00AE5873" w:rsidP="00C601CD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="0067060B">
+          <w:p w14:paraId="3B00DC5F" w14:textId="77777777" w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="0020556A" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tipus de sol·licitant /</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00165003" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Tipo de solicitante</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Tipo de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00165003" w:rsidRPr="00233A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>solicitante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008F412B" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F412B" w:rsidRDefault="00165003" w:rsidP="00946DD2">
+          <w:p w14:paraId="2B1304FA" w14:textId="77777777" w:rsidR="008F412B" w:rsidRDefault="00165003" w:rsidP="00946DD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
@@ -2602,193 +2865,210 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020556A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="0051659B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0020556A" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Empleador</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0051659B" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidR="0020556A" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="000D24CC">
+          <w:p w14:paraId="13B2A3D8" w14:textId="77777777" w:rsidR="00165003" w:rsidRPr="00091F6E" w:rsidRDefault="00165003" w:rsidP="000D24CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Organització o associació empresarial representant./ </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Organización</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008F412B" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00946DD2" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">sociación </w:t>
+              <w:t>sociación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00233A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A07599" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">empresarial </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>representante</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000D24CC" w:rsidRPr="00233A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="1A5DC91A" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5428" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="22FF8E75" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -2803,68 +3083,68 @@
               </w:rPr>
               <w:t xml:space="preserve">Denominación </w:t>
             </w:r>
             <w:r w:rsidR="00AE5873" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>ocial</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="00D86F68">
+          <w:p w14:paraId="4108E217" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="00D86F68">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5376" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="0CD6600E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Activitat de l’entitat</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
@@ -2886,73 +3166,73 @@
               </w:rPr>
               <w:t xml:space="preserve"> de la </w:t>
             </w:r>
             <w:r w:rsidR="00AE5873" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00165003" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>ntidad</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="00D86F68">
+          <w:p w14:paraId="172FA872" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="00D86F68">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="003E33A9" w:rsidRPr="00091F6E" w14:paraId="6EBA6C1B" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5428" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="1AF899F4" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili de la seu social</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
@@ -2980,68 +3260,68 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Domicilio </w:t>
             </w:r>
             <w:r w:rsidR="00BA6643" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>sede social</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="4E36DF43" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="2A1FDAF8" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
@@ -3059,614 +3339,660 @@
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="003E33A9" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
             <w:r w:rsidR="008F412B" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="23201677" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="210A99D1" w14:textId="7275A99C" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="008F412B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>od.</w:t>
+              <w:t>od</w:t>
+            </w:r>
+            <w:r w:rsidR="00544CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> posta</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+            <w:r w:rsidR="00544CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00544CF1" w:rsidRPr="00544CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Código</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00544CF1" w:rsidRPr="00544CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Postal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBB9E73" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="003E33A9" w:rsidRPr="00091F6E" w14:paraId="2080CF57" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2707" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="00D228D8" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="1975A2A4" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6654" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="50ED1B96" w14:textId="18782D2F" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Nom i cognoms del</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> representant legal</w:t>
+              <w:t>Nom i cognoms del representant legal</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="003E33A9" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Nombre y apellidos del</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000501BA">
+              <w:t>Nombre y apellidos del representante legal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="33481CB3" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="7081E108" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI/NIF/NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
+          <w:p w14:paraId="41A2E039" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="00946DD2" w:rsidRPr="00091F6E" w14:paraId="3AF948DD" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="089EEDE9" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. fix / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tel. fijo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
+          <w:p w14:paraId="5419CB0D" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="7C8F8F88" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel. Mòbil / </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tel. móvil</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
+          <w:p w14:paraId="2A823E22" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2270" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
+          <w:p w14:paraId="61965D37" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
+          <w:p w14:paraId="6082F007" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
+          <w:p w14:paraId="1A3F2FB6" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="00D86F68">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Correu electrònic</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00946DD2" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
+          <w:p w14:paraId="05161391" w14:textId="77777777" w:rsidR="00946DD2" w:rsidRPr="00091F6E" w:rsidRDefault="00946DD2" w:rsidP="00D86F68">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="0067060B">
+    <w:p w14:paraId="086D200E" w14:textId="77777777" w:rsidR="003E33A9" w:rsidRPr="00091F6E" w:rsidRDefault="003E33A9" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D24CC" w:rsidRPr="001953AC" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+    <w:p w14:paraId="5D735D6D" w14:textId="6F585206" w:rsidR="000D24CC" w:rsidRPr="001953AC" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001953AC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>RELACIÓ D’EMPRESES OFERENTS (només en cas de presentació per organització empresarial o de concatenació)</w:t>
+        <w:t>RELACIÓ D’EMPRESES OFERENTS (només en cas de presentació per organització empresarial o de concatenació</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00544CF1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1" w:rsidRPr="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cal que exposeu la informació per ordre alfabètic d’acord amb la denominació social  i per ordre d’activitat en cas de concatenació, per deixar clar quina és </w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1" w:rsidRPr="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>inicial. En cas necessari, es pot ampliar aquest quadre o aportar una relació addicional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001953AC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="000D24CC" w:rsidRDefault="002238C7" w:rsidP="000D24CC">
+    <w:p w14:paraId="7B53EFB8" w14:textId="1F0688DE" w:rsidR="00500530" w:rsidRPr="00544CF1" w:rsidRDefault="002238C7" w:rsidP="00544CF1">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D24CC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">RELACIÓN DE </w:t>
       </w:r>
       <w:r w:rsidR="00525693" w:rsidRPr="000D24CC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">EMPRESAS </w:t>
@@ -3721,336 +4047,192 @@
       </w:r>
       <w:r w:rsidR="00D42F6E" w:rsidRPr="000D24CC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r w:rsidRPr="000D24CC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00D42F6E" w:rsidRPr="000D24CC">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>concatenación</w:t>
       </w:r>
-      <w:r w:rsidR="007E550D" w:rsidRPr="000D24CC">
+      <w:r w:rsidR="00544CF1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>--</w:t>
       </w:r>
-      <w:r w:rsidR="000D24CC" w:rsidRPr="000D24CC">
+      <w:r w:rsidR="00544CF1" w:rsidRPr="00544CF1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">Disponer la información ordenada alfabéticamente por denominación social de empresa y por orden de actividad en caso de concatenación, para dejar claro cuál es </w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1" w:rsidRPr="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inicial. En caso necesario, ampliar este cuadro o aportar una relación adicional</w:t>
+      </w:r>
+      <w:r w:rsidR="007E550D" w:rsidRPr="000D24CC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00544CF1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D24CC" w:rsidRPr="000D24CC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D24CC" w:rsidRPr="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
-[...183 lines deleted...]
-    <w:p w:rsidR="00C601CD" w:rsidRPr="001953AC" w:rsidRDefault="00C601CD" w:rsidP="0067060B">
+    <w:p w14:paraId="5E206B4A" w14:textId="77777777" w:rsidR="00C601CD" w:rsidRPr="001953AC" w:rsidRDefault="00C601CD" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="5183"/>
         <w:gridCol w:w="1255"/>
         <w:gridCol w:w="1969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="343B4CE1" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="00500530" w:rsidP="0067060B">
+          <w:p w14:paraId="1CC0E30E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="00500530" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
             <w:r w:rsidR="00800DFD" w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/CIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+          <w:p w14:paraId="2ED35C84" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -4073,1261 +4255,1118 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
             <w:r w:rsidR="001474E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+          <w:p w14:paraId="7D90F1EA" w14:textId="77777777" w:rsidR="000D24CC" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Núm. de llocs /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="000D24CC" w:rsidRDefault="007E550D" w:rsidP="000D24CC">
+          <w:p w14:paraId="3C9DA687" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="000D24CC" w:rsidRDefault="007E550D" w:rsidP="000D24CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Nº de Puestos</w:t>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D24CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Puestos</w:t>
             </w:r>
             <w:r w:rsidR="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001474E5" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+          <w:p w14:paraId="070A6116" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Província / </w:t>
             </w:r>
             <w:r w:rsidR="007E550D" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001474E5" w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="39A64CC2" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="62011CF1" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5FC03525" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="6BC3C659" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="509D327A" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="4C4EAA36" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="3BDB9188" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="716AED30" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="2E1A4206" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="4063B61F" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="1ECE06EB" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="00E4C97D" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="64127B27" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="340B7098" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="35EB4BF7" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="00F21836" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="60EC2416" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5E313B1A" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="21B54FDB" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="43C53E41" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="20196738" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="629785DD" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="69F75C9B" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="51A88C23" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="4A14EEC9" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="1F1A7E39" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="09998CCA" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="62BAD2C2" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="34345137" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="561C84AB" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="23772072" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="56690BF9" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="16FD434D" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="0D0B8D69" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="0F3C9D9C" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="13715925" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="2C2486CA" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="1053B0E7" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="75B64643" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="6CB268F4" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="5A20A2C0" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="7E75A7B2" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="02AF4DE8" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="1A4C62AC" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="7F722C76" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00091F6E" w14:paraId="3F208A0E" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="31109191" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="63AD3E24" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="0835DC73" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="1556D470" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00091F6E" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="00426612" w:rsidRPr="00091F6E" w14:paraId="47D7F38A" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="5E5D0BDB" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="329CC96B" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="43E7E730" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="329CE3B2" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidTr="00D86F68">
+      <w:tr w:rsidR="00426612" w:rsidRPr="00091F6E" w14:paraId="70099EDF" w14:textId="77777777" w:rsidTr="00D86F68">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="42A6C0BC" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="123CD0B4" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
+          <w:p w14:paraId="421F4C27" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
-[...153 lines deleted...]
-          <w:p w:rsidR="00C52119" w:rsidRPr="00091F6E" w:rsidRDefault="00C52119" w:rsidP="0067060B">
+          <w:p w14:paraId="45B947F0" w14:textId="77777777" w:rsidR="00426612" w:rsidRPr="00091F6E" w:rsidRDefault="00426612" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E21880" w:rsidRPr="001953AC" w:rsidRDefault="00E21880" w:rsidP="0067060B">
+    <w:p w14:paraId="5888C792" w14:textId="77777777" w:rsidR="00E21880" w:rsidRPr="001953AC" w:rsidRDefault="00E21880" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001474E5" w:rsidRDefault="001474E5" w:rsidP="0067060B">
+    <w:p w14:paraId="630D99C9" w14:textId="2A4FAE5C" w:rsidR="001001DC" w:rsidRDefault="001474E5" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001953AC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
       <w:r w:rsidR="000D24CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5365,158 +5404,186 @@
       </w:r>
       <w:r w:rsidR="001001DC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001953AC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000D24CC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5390"/>
         <w:gridCol w:w="5382"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidTr="001001DC">
+      <w:tr w:rsidR="001001DC" w:rsidRPr="001001DC" w14:paraId="482CE3AB" w14:textId="77777777" w:rsidTr="001001DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+          <w:p w14:paraId="1BD1A7DC" w14:textId="6FCD7D1C" w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>El</w:t>
             </w:r>
             <w:r w:rsidR="0051659B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/La</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> representant legal signant de la present sol·licitud DECLARA que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>l’empresa contractant o les empreses contractants es compromet</w:t>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>empresa</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contractant</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> es compromet</w:t>
             </w:r>
             <w:r w:rsidR="004A792C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
@@ -5542,157 +5609,397 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> treballadors</w:t>
             </w:r>
             <w:r w:rsidR="0051659B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/es</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un allotjament adequat, així com </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">a </w:t>
+              <w:t xml:space="preserve"> un allotjament adequat</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’acord amb la regulació</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>organitzar els viatges d'arribada a Espanya i de retorn al país d'origen i assumir, com a mínim, el cost del primer de tals viatges i les despeses de trasllat d'anada i volta entre el lloc d'entrada a Espanya i el lloc de l'allotjament, conforme disposa l'art. 170.1 4t del Reglament de la Llei orgànica 4/2000, d'11 de gener, aprovat per Reial decret 557/2011 de 20 d'abril, modificat per Reial decret 629/2022, de 26 de juliol, i segons especifiqui la corresponent ordre reguladora de la gestió col·lectiva de contractacions en origen.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t>, així com organitzar el viatge d'arribada a Espanya i assumir</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> seu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cost </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i les despeses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>de trasllat entre el lloc d'entrada a Espanya i el lloc de l'allotjament, conforme disposa l'art. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1 del Reglament de la Llei orgànica 4/2000, d'11 de gener, aprovat per Reial decret </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59" w:rsidRPr="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>1155/2024, de 19 de novembre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i segons especifiqui la corresponent</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>ordre reguladora de la gestió col·lectiva de contractacions en origen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552175B7" w14:textId="3E32C5F3" w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Igualment DECLARA que </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>l’empresa o les empreses no es troben</w:t>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>empresa</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no es trob</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>a/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>en</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>incurses</w:t>
+              <w:t>incurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7F59">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>a/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en cap dels supòsits de denegació d'una sol·licitud d'autorització de residència i treball per compte d'altri continguts en l'art. 69.1.b), c) i g) del Reglament de la Llei orgànica 4/2000</w:t>
+              <w:t xml:space="preserve"> en cap dels supòsits de denegació d'una sol·licitud d'autorització de residència i treball per compte d'altri continguts en l'art. </w:t>
+            </w:r>
+            <w:r w:rsidR="00990592" w:rsidRPr="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">78.1.b), c) y f) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>del Reglament de la Llei orgànica 4/2000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d'11 de gener, i que garanteix el compliment de les obligacions assenyalades en l'article 3 d'aquesta ordre.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t xml:space="preserve"> d'11 de gener, i que garanteix el compliment de les obligacions assenyalades en l'article </w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d'aquesta ordre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FADE2AA" w14:textId="6937B9DD" w:rsidR="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Consent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
@@ -5718,392 +6025,512 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>vostres</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> dades d'identitat i domicili a través del Sistema de V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">erificació de Dades d'Identitat?   </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t>erificació de Dades d'Identitat?</w:t>
+            </w:r>
+            <w:r w:rsidR="00673DAD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDD9742" w14:textId="1E5AAD28" w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="00673DAD" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008F412B">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="008F412B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00091F6E">
+            <w:r w:rsidR="001001DC" w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="001001DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">   no </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008F412B">
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="008F412B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00091F6E">
+            <w:r w:rsidR="001001DC" w:rsidRPr="00091F6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="001001DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (en cas que no ho consentiu</w:t>
             </w:r>
-            <w:r w:rsidRPr="001953AC">
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="001001DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>haureu d’aportar una</w:t>
             </w:r>
-            <w:r w:rsidRPr="001953AC">
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> còpia autèntica del </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+            <w:r w:rsidR="001001DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>DNI o TIE).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C00906C" w14:textId="15B857CF" w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>De conformitat amb el que s'estableix en la Ll</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>De conformitat amb el que s'estableix en la Llei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> us </w:t>
+            </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>ei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, se</w:t>
+              <w:t xml:space="preserve">informa que les dades </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> us </w:t>
+              <w:t xml:space="preserve">subministrades </w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>per les persones interessades</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">informa que les dades </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">subministrades </w:t>
+              <w:t xml:space="preserve">en aquest formulari, necessàries </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>per a resoldre la seva petició, passaran a formar part del tractament els destinataris del qual seran els òrgans de l'Administració General de l'Estat amb competències en estrangeria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00556207">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Essent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsables del tractament d’aquestes dades</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la Direcció General de </w:t>
             </w:r>
             <w:r w:rsidR="00187AB1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>per les persones interessades</w:t>
+              <w:t xml:space="preserve">Gestió </w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Migra</w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>tòria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i les Delegacions o Subdelegacions del Govern. </w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interessad</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>enen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dret a accedir, modificar, sol·licitar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">en aquest formulari, necessàries </w:t>
+              <w:t xml:space="preserve">la </w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>per a resoldre la seva petició, passaran a formar part del tractament els destinataris del qual seran els òrgans de l'Administració General de l'Estat amb competències en estrangeria</w:t>
+              <w:t>portabilitat o suprimir les seves dades, així com a retirar el seu consentiment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>. Són responsables del tractament d’aquestes dades</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la Direcció General de </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Gestió </w:t>
+              <w:t xml:space="preserve"> en qualsevol moment. Així mateix, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>tenen</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>Migra</w:t>
-[...88 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> dret a presentar una reclamació davant l'Agència Espanyola de Protecció de Dades si el seu requeriment no és atès. El tractament de les dades es realitzarà sobre la base de l'exercici de poders públics autoritzat per la Disposició addicional cinquena de la Llei orgànica 4/2000, d'11 de gener, sobre drets i llibertats dels estrangers a Espanya i la seva integració social.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001001DC" w:rsidRPr="000D24CC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+          <w:p w14:paraId="6CB16A14" w14:textId="77777777" w:rsidR="001001DC" w:rsidRPr="000D24CC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">En expedients en els quals intervingui la Generalitat de Catalunya en qualitat d'Administració competent en matèria d'autoritzacions de treball, també és </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -6222,118 +6649,118 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">deu consultar </w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>informació addicional</w:t>
             </w:r>
             <w:r w:rsidRPr="000D24CC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> clicant a l'enllaç següent:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001001DC" w:rsidRPr="00C31AC2" w:rsidRDefault="00233A93" w:rsidP="001001DC">
+          <w:p w14:paraId="6D3F825D" w14:textId="77777777" w:rsidR="001001DC" w:rsidRPr="00C31AC2" w:rsidRDefault="005D0B60" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120" w:line="250" w:lineRule="auto"/>
               <w:ind w:right="215"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="001001DC" w:rsidRPr="00C31AC2">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001001DC" w:rsidRPr="00C31AC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+          <w:p w14:paraId="387928CA" w14:textId="77777777" w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C31AC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Amb la vostra signatura, autoritzeu explícitament la unitat responsable per al tractament de categories especials de dades amb les finalitats indicades.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+          <w:p w14:paraId="1B1EA2BB" w14:textId="0C034353" w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>El</w:t>
             </w:r>
             <w:r w:rsidR="0051659B">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -6361,785 +6788,1054 @@
             <w:r w:rsidRPr="001001DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> trabajadores</w:t>
             </w:r>
             <w:r w:rsidR="004A792C">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="001001DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un alojamiento adecuado, así como organizar los viajes de llegada a España y de regreso al país de origen y asumir, como mínimo, el coste del primero de tales viajes y los gastos de traslado de ida y vuelta entre el puesto de entrada a España y el lugar del alojamiento, conforme dispone el art. 170.1 4º del Reglamento de la Ley Orgánica 4/2000, de 11 de enero, aprobado por Real Decreto 557/2011 de 20 de abril, modificado por Real Decreto 629/2022, de 26 de julio, y según especifique la correspondiente orden reguladora de la gestión colectiva de contrataciones en origen.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="004A792C" w:rsidRDefault="004A792C" w:rsidP="001001DC">
+              <w:t xml:space="preserve"> un alojamiento adecuado</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de acuerdo con la regulación</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, así como organizar </w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> viaje de llegada a España y asumir</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> su</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> coste </w:t>
+            </w:r>
+            <w:r w:rsidR="00990592" w:rsidRPr="00990592">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">entre </w:t>
+            </w:r>
+            <w:r w:rsidR="00990592" w:rsidRPr="00990592">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>el puesto de entrada a España y el lugar del alojamiento, conforme dispone el art. 118.1 del Reglamento de la Ley Orgánica 4/2000, de 11 de enero, aprobado por Real Decreto 1155/2024, de 19 de noviembre, y según especifique la correspondiente orden reguladora de la gestión colectiva de contrataciones en origen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00990592">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01558F24" w14:textId="77777777" w:rsidR="004A792C" w:rsidRDefault="004A792C" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="004A792C">
+          <w:p w14:paraId="681252E3" w14:textId="77777777" w:rsidR="006E476A" w:rsidRDefault="001001DC" w:rsidP="006E476A">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Igualmente DECLARA que la/s empresa/s no se encuentra/n incursas en ninguno de los supuestos de denegación de una solicitud de autorización de residencia y trabajo por cuenta ajena contenidos en el art. 69.1.b), c) y g) del Reglamento de la Ley Orgánica 4/2000</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Igualmente DECLARA que la/s empresa/s no se encuentra/n incursas en ninguno de los supuestos de denegación de una solicitud de autorización de residencia y trabajo por cuenta ajena contenidos en el </w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A" w:rsidRPr="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>78.1.b), c) y f) del Reglamento de la</w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A" w:rsidRPr="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Ley Orgánica 4/2000 de 11 de enero, y que garantiza el</w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A" w:rsidRPr="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>cumplimiento de las obligaciones señaladas en el artículo 4 de</w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E476A" w:rsidRPr="006E476A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>esta orden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A833B8D" w14:textId="5956924F" w:rsidR="001001DC" w:rsidRPr="006E476A" w:rsidRDefault="00673DAD" w:rsidP="006E476A">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001953AC">
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de 11 de enero, y que garantiza el cumplimiento de las obligaciones señaladas en el artículo 3 de esta orden.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t>Consiente la comprobación de sus datos de identidad y domicilio a través del Sistema de Verificación de Datos de Identidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6790548E" w14:textId="70F266B2" w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="00673DAD" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001953AC">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consiente la comprobación de sus datos de identidad y domicilio a través del Sistema de Verificación de Datos de Identidad:   </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="008F412B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="00091F6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="008F412B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F06F"/>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="00091F6E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A471DF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no consentir, se deberá aportar copia auténtica del D.N.I. o T.I.E.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2708BE9A" w14:textId="63D56A39" w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
-[...14 lines deleted...]
-                <w:lang w:val="ca-ES"/>
+              <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">   no </w:t>
-[...20 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de </w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (e</w:t>
+              <w:t xml:space="preserve">Gestión </w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>n caso de no consentir</w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>Migra</w:t>
+            </w:r>
+            <w:r w:rsidR="00187AB1">
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>lo</w:t>
+              <w:t>toria</w:t>
             </w:r>
             <w:r w:rsidRPr="001953AC">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>, se deberá aportar copia auténtica del D.N.I. o T.I.E.).</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRPr="001953AC" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. </w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Las personas interesadas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiene</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos, así como a retirar su consentimiento en cualquier momento. Asimismo, tiene</w:t>
+            </w:r>
+            <w:r w:rsidR="00990592">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001953AC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24475B93" w14:textId="77777777" w:rsidR="00556207" w:rsidRDefault="001001DC" w:rsidP="00556207">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:bCs/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001953AC">
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">En expedientes en los que intervenga la Generalitat de Catalunya en calidad de Administración competente en materia de autorizaciones de trabajo, también es </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o las interesadas</w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>responsable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de </w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> del tratamiento de los datos personales la Dirección General de Relaciones Laborales, Trabajo Autónomo, Seguridad y Salud Laboral del Departamento de Empresa y Trabajo de la Generalitat de Catalunya. La </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestión </w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">finalidad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Migra</w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">es la tramitación y resolución de las solicitudes de gestión colectiva de contrataciones en origen y las correspondientes autorizaciones de trabajo a las personas extranjeras que ejerzan o deban ejercer su relación laboral en Catalunya. La </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>toria</w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>legitimación</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El interesado</w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> para el tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> o la </w:t>
+              <w:t>los mismos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la tramitación y resolución de los expedientes mencionados. En cuanto a otros</w:t>
             </w:r>
             <w:r w:rsidR="00572872">
               <w:rPr>
                 <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>interesada</w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>/as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tiene derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos, así como a retirar su consentimiento en cualquier momento. Asimismo, tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001001DC" w:rsidRPr="003F4716" w:rsidRDefault="001001DC" w:rsidP="001001DC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>destinatarios</w:t>
+            </w:r>
+            <w:r w:rsidR="00572872">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>/as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, se informa que se deben ceder los datos a administraciones públicas con competencia en la materia, a otros órganos de la administración pública, a fuerzas y cuerpos de seguridad y, en su caso, a órganos judiciales. Las personas interesadas pueden ejercer sus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>derechos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accediendo a sus datos, rectificarlos o suprimirlos, oponerse al tratamiento y solicitar su uso limitado, cuando sea procedente. Para ejercer tales derechos, deben dirigir un escrito a la Subdirección General de Personal, Organización y Prevención de Riesgos Laborales por correo postal (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>passeig de Gràcia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001001DC">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>, 105, 08008 Barcelona) o correo electrónico (dirigido a protecciodedades.empresa@gencat.cat y firmado electrónicamente con DNI electrónico o certificado digital reconocido). Pueden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4716">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> consultar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4716">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>información adicional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4716">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clicando en el enlace siguiente:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576D3D8F" w14:textId="77777777" w:rsidR="00556207" w:rsidRDefault="005D0B60" w:rsidP="00556207">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:bCs/>
-[...208 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="001001DC" w:rsidRPr="00ED7401">
+              <w:r w:rsidR="00556207" w:rsidRPr="001E5981">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="001001DC" w:rsidRPr="001953AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="00E25D80">
+          <w:p w14:paraId="2395E2DC" w14:textId="4D949036" w:rsidR="001001DC" w:rsidRPr="00556207" w:rsidRDefault="001001DC" w:rsidP="00556207">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
-              <w:spacing w:before="190"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C31AC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Con </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">su </w:t>
             </w:r>
             <w:r w:rsidRPr="00C31AC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">firma, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>usted autoriza explícitamente</w:t>
             </w:r>
             <w:r w:rsidRPr="00C31AC2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> la unidad responsable para el tratamiento de categorías especiales de datos con las finalidades indicadas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="0067060B">
+    <w:p w14:paraId="7D26F77A" w14:textId="77777777" w:rsidR="001001DC" w:rsidRPr="001001DC" w:rsidRDefault="001001DC" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001001DC" w:rsidRDefault="001474E5" w:rsidP="001001DC">
+    <w:p w14:paraId="5AF0F3C9" w14:textId="77777777" w:rsidR="001001DC" w:rsidRDefault="001474E5" w:rsidP="001001DC">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001001DC" w:rsidSect="001001DC">
+        <w:sectPr w:rsidR="001001DC" w:rsidSect="005D0B60">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:space="708"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001953AC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="68C55895" w14:textId="5CEDD06C" w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">.............................., a ................, de ......................................de </w:t>
       </w:r>
       <w:r w:rsidR="00EF0633">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00572872">
+      <w:r w:rsidR="00556207">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D24CC" w:rsidRPr="00C31AC2" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+    <w:p w14:paraId="75E441EA" w14:textId="642BFBC9" w:rsidR="000D24CC" w:rsidRPr="00C31AC2" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>El/la representant legal de l'empresa/organització empresarial</w:t>
+        <w:t xml:space="preserve">El/la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F000F2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>epresentant legal de l'empresa/organització empresarial</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B7155" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="50C19C87" w14:textId="78987204" w:rsidR="005B7155" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>El/la Representante Legal de la Empresa</w:t>
+        <w:t xml:space="preserve">El/la Representante Legal de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00556207">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>mpresa</w:t>
       </w:r>
       <w:r w:rsidR="005B7155" w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">/Organización Empresarial </w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00556207">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7155" w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rganización </w:t>
+      </w:r>
+      <w:r w:rsidR="00556207">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7155" w:rsidRPr="00C31AC2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpresarial </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00572872">
+    <w:p w14:paraId="2E9EBDE3" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00572872">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B7155" w:rsidRPr="00C31AC2" w:rsidRDefault="005B7155" w:rsidP="00E25D80">
+    <w:p w14:paraId="1AE774F3" w14:textId="77777777" w:rsidR="005B7155" w:rsidRPr="00C31AC2" w:rsidRDefault="005B7155" w:rsidP="00E25D80">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="3C7E4CB1" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="005B7155" w:rsidP="0067060B">
+    <w:p w14:paraId="545107E7" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="005B7155" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D24CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Signat</w:t>
       </w:r>
       <w:r w:rsidR="000D24CC" w:rsidRPr="000D24CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -7148,231 +7844,281 @@
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D24CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/ Firmado</w:t>
       </w:r>
       <w:r w:rsidR="007E550D" w:rsidRPr="00C31AC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:..........................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="43A90E72" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D24CC" w:rsidRPr="00C31AC2" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+    <w:p w14:paraId="14537931" w14:textId="77777777" w:rsidR="00673DAD" w:rsidRDefault="00673DAD" w:rsidP="000D24CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C31AC2">
+    </w:p>
+    <w:p w14:paraId="475C3B6A" w14:textId="77777777" w:rsidR="00673DAD" w:rsidRDefault="00673DAD" w:rsidP="000D24CC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E48307" w14:textId="77777777" w:rsidR="00673DAD" w:rsidRDefault="00673DAD" w:rsidP="000D24CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479C09F9" w14:textId="3BFF1C11" w:rsidR="000D24CC" w:rsidRPr="00E40B55" w:rsidRDefault="000D24CC" w:rsidP="000D24CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>IMPRÈS GRATUÏT. PROHIBIDA LA SEVA VENDA. EMPLENEU-LO A MÀQUINA O AMB LLETRA D'IMPREMTA I PRESENTEU-NE TRES EXEMPLARS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="48377823" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00E40B55" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:ind w:right="-1"/>
         <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C31AC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00E40B55">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">IMPRESO GRATUITO. PROHIBIDA SU VENTA. RELLÉNESE A MÁQUINA O </w:t>
       </w:r>
-      <w:r w:rsidR="0048612D" w:rsidRPr="00C31AC2">
-        <w:rPr>
+      <w:r w:rsidR="0048612D" w:rsidRPr="00E40B55">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>CON LETRA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C31AC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00E40B55">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE IMPRENTA Y PRESÉNTENSE TRES EJEMPLARES.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007E550D" w:rsidRPr="00C31AC2" w:rsidSect="008A3C01">
+    <w:sectPr w:rsidR="007E550D" w:rsidRPr="00E40B55" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
+    <w:p w14:paraId="14D01BBC" w14:textId="77777777" w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
+    <w:p w14:paraId="2E5726BA" w14:textId="77777777" w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
+    <w:p w14:paraId="61B738E4" w14:textId="77777777" w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
+    <w:p w14:paraId="3F0DCF5E" w14:textId="77777777" w:rsidR="000274E5" w:rsidRDefault="000274E5" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6355637E" w14:textId="77777777" w:rsidR="005D0B60" w:rsidRPr="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="ca-ES"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="38B9DE99" w14:textId="701607EB" w:rsidR="005D0B60" w:rsidRDefault="005D0B60" w:rsidP="005D0B60"/>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9309,136 +10055,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1173571097">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1826699899">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1472088708">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1833134849">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1209492145">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1749770665">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="944845920">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1494251488">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="545066783">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="214439878">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="399908710">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="440491248">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1364861514">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1934630078">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1685279481">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="238179538">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1047754457">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1431395573">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1305812889">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="445201767">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="000274E5"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="000501BA"/>
     <w:rsid w:val="0005069F"/>
@@ -9712,162 +10463,169 @@
     <w:rsid w:val="004A4CA4"/>
     <w:rsid w:val="004A792C"/>
     <w:rsid w:val="004B35D8"/>
     <w:rsid w:val="004B5EFD"/>
     <w:rsid w:val="004C1CA0"/>
     <w:rsid w:val="004D310F"/>
     <w:rsid w:val="004D3F12"/>
     <w:rsid w:val="004D417C"/>
     <w:rsid w:val="004D7987"/>
     <w:rsid w:val="004E0546"/>
     <w:rsid w:val="004E0C41"/>
     <w:rsid w:val="004E5D86"/>
     <w:rsid w:val="004F1DCA"/>
     <w:rsid w:val="004F550D"/>
     <w:rsid w:val="004F702F"/>
     <w:rsid w:val="004F7091"/>
     <w:rsid w:val="00500530"/>
     <w:rsid w:val="00502975"/>
     <w:rsid w:val="0050316C"/>
     <w:rsid w:val="005031D4"/>
     <w:rsid w:val="00503200"/>
     <w:rsid w:val="005060A3"/>
     <w:rsid w:val="00506FF4"/>
     <w:rsid w:val="00507E61"/>
     <w:rsid w:val="00512358"/>
+    <w:rsid w:val="005144BD"/>
     <w:rsid w:val="00515127"/>
     <w:rsid w:val="0051659B"/>
     <w:rsid w:val="0052079A"/>
     <w:rsid w:val="005217F4"/>
     <w:rsid w:val="00523C71"/>
     <w:rsid w:val="00524D7E"/>
     <w:rsid w:val="00525693"/>
     <w:rsid w:val="005263F6"/>
     <w:rsid w:val="00530B7B"/>
     <w:rsid w:val="005315FD"/>
     <w:rsid w:val="0053463A"/>
     <w:rsid w:val="00535230"/>
     <w:rsid w:val="00536917"/>
     <w:rsid w:val="00536DC7"/>
     <w:rsid w:val="00541D20"/>
     <w:rsid w:val="00542EEA"/>
     <w:rsid w:val="00543054"/>
+    <w:rsid w:val="00544CF1"/>
     <w:rsid w:val="005468ED"/>
     <w:rsid w:val="00551FCB"/>
     <w:rsid w:val="005523A2"/>
+    <w:rsid w:val="00556207"/>
     <w:rsid w:val="00556301"/>
     <w:rsid w:val="00557C95"/>
     <w:rsid w:val="00561F7E"/>
     <w:rsid w:val="00562AFB"/>
     <w:rsid w:val="00564AFA"/>
     <w:rsid w:val="00564E2F"/>
     <w:rsid w:val="00567073"/>
     <w:rsid w:val="00567989"/>
     <w:rsid w:val="00570991"/>
     <w:rsid w:val="005724B2"/>
     <w:rsid w:val="00572872"/>
     <w:rsid w:val="005777EE"/>
     <w:rsid w:val="00584D17"/>
     <w:rsid w:val="005877AF"/>
     <w:rsid w:val="00587FF8"/>
     <w:rsid w:val="00590044"/>
     <w:rsid w:val="00590FED"/>
     <w:rsid w:val="00592EE3"/>
     <w:rsid w:val="00594109"/>
     <w:rsid w:val="00596761"/>
     <w:rsid w:val="005A0DA2"/>
     <w:rsid w:val="005A1A59"/>
     <w:rsid w:val="005A7522"/>
     <w:rsid w:val="005B1391"/>
     <w:rsid w:val="005B13A4"/>
     <w:rsid w:val="005B4D24"/>
     <w:rsid w:val="005B6915"/>
     <w:rsid w:val="005B7155"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C397D"/>
     <w:rsid w:val="005C4F89"/>
     <w:rsid w:val="005C6614"/>
     <w:rsid w:val="005C736F"/>
     <w:rsid w:val="005D0870"/>
+    <w:rsid w:val="005D0B60"/>
     <w:rsid w:val="005D1DD4"/>
     <w:rsid w:val="005D335F"/>
     <w:rsid w:val="005D42C1"/>
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005E7944"/>
     <w:rsid w:val="005E7B21"/>
     <w:rsid w:val="005E7B80"/>
     <w:rsid w:val="005F6592"/>
     <w:rsid w:val="00601E4D"/>
     <w:rsid w:val="00604C8A"/>
     <w:rsid w:val="00605B66"/>
     <w:rsid w:val="00612451"/>
     <w:rsid w:val="006154E3"/>
     <w:rsid w:val="00615DB6"/>
     <w:rsid w:val="00615E43"/>
     <w:rsid w:val="006238D9"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="0062664D"/>
     <w:rsid w:val="00632629"/>
     <w:rsid w:val="00633EDE"/>
     <w:rsid w:val="00635545"/>
     <w:rsid w:val="00645CD4"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00647AD3"/>
     <w:rsid w:val="006577C0"/>
     <w:rsid w:val="00657D16"/>
     <w:rsid w:val="006656F7"/>
     <w:rsid w:val="006667F8"/>
     <w:rsid w:val="00667893"/>
     <w:rsid w:val="0067060B"/>
+    <w:rsid w:val="00670AE9"/>
     <w:rsid w:val="00672AB9"/>
+    <w:rsid w:val="00673DAD"/>
     <w:rsid w:val="00676EFA"/>
     <w:rsid w:val="00683287"/>
     <w:rsid w:val="00686EF8"/>
     <w:rsid w:val="00687516"/>
     <w:rsid w:val="00692495"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A0D3D"/>
     <w:rsid w:val="006A670C"/>
     <w:rsid w:val="006B080D"/>
     <w:rsid w:val="006B3D94"/>
     <w:rsid w:val="006B403A"/>
     <w:rsid w:val="006C54BD"/>
     <w:rsid w:val="006C7327"/>
     <w:rsid w:val="006D00FD"/>
     <w:rsid w:val="006D085B"/>
     <w:rsid w:val="006D0E4B"/>
     <w:rsid w:val="006D2538"/>
     <w:rsid w:val="006D32CE"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E12C6"/>
     <w:rsid w:val="006E1EE9"/>
     <w:rsid w:val="006E3C1F"/>
+    <w:rsid w:val="006E476A"/>
     <w:rsid w:val="006E4C86"/>
     <w:rsid w:val="006E5063"/>
     <w:rsid w:val="006E5CB0"/>
     <w:rsid w:val="006E617D"/>
     <w:rsid w:val="006E7521"/>
     <w:rsid w:val="006F2BF9"/>
     <w:rsid w:val="006F3325"/>
     <w:rsid w:val="006F355D"/>
     <w:rsid w:val="006F3A16"/>
     <w:rsid w:val="006F589E"/>
     <w:rsid w:val="0070002C"/>
     <w:rsid w:val="00705AD5"/>
     <w:rsid w:val="00710BBB"/>
     <w:rsid w:val="0071516D"/>
     <w:rsid w:val="00715F9B"/>
     <w:rsid w:val="00717039"/>
     <w:rsid w:val="0072023D"/>
     <w:rsid w:val="0072048C"/>
     <w:rsid w:val="0073374E"/>
     <w:rsid w:val="00733E73"/>
     <w:rsid w:val="0073453E"/>
     <w:rsid w:val="0073490B"/>
     <w:rsid w:val="007354D9"/>
     <w:rsid w:val="00736133"/>
     <w:rsid w:val="00743429"/>
@@ -9993,50 +10751,51 @@
     <w:rsid w:val="00935A15"/>
     <w:rsid w:val="00935D8F"/>
     <w:rsid w:val="009407E1"/>
     <w:rsid w:val="009411AD"/>
     <w:rsid w:val="00942DA2"/>
     <w:rsid w:val="00946868"/>
     <w:rsid w:val="00946DD2"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="0095487F"/>
     <w:rsid w:val="009552DD"/>
     <w:rsid w:val="0095660F"/>
     <w:rsid w:val="009619E3"/>
     <w:rsid w:val="00966E1C"/>
     <w:rsid w:val="00971B4D"/>
     <w:rsid w:val="00971B59"/>
     <w:rsid w:val="0097448B"/>
     <w:rsid w:val="00974601"/>
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="009778ED"/>
     <w:rsid w:val="0097791E"/>
     <w:rsid w:val="00980001"/>
     <w:rsid w:val="00980376"/>
     <w:rsid w:val="0098106F"/>
     <w:rsid w:val="009813EF"/>
     <w:rsid w:val="00983D76"/>
+    <w:rsid w:val="00990592"/>
     <w:rsid w:val="00991B87"/>
     <w:rsid w:val="009925FA"/>
     <w:rsid w:val="0099349A"/>
     <w:rsid w:val="009961AA"/>
     <w:rsid w:val="009A2B64"/>
     <w:rsid w:val="009A4ADC"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B13D7"/>
     <w:rsid w:val="009B21ED"/>
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B34C5"/>
     <w:rsid w:val="009B53FC"/>
     <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C2913"/>
     <w:rsid w:val="009C34B3"/>
     <w:rsid w:val="009C76A9"/>
     <w:rsid w:val="009D0228"/>
     <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="009D62D0"/>
     <w:rsid w:val="009D70B9"/>
     <w:rsid w:val="009E2153"/>
     <w:rsid w:val="009E626E"/>
     <w:rsid w:val="009E639B"/>
     <w:rsid w:val="009E7249"/>
     <w:rsid w:val="009F0959"/>
@@ -10218,164 +10977,168 @@
     <w:rsid w:val="00CA5391"/>
     <w:rsid w:val="00CB0C9C"/>
     <w:rsid w:val="00CC2DEF"/>
     <w:rsid w:val="00CC3AB3"/>
     <w:rsid w:val="00CC51F0"/>
     <w:rsid w:val="00CC59BE"/>
     <w:rsid w:val="00CC621E"/>
     <w:rsid w:val="00CD1836"/>
     <w:rsid w:val="00CD1B6C"/>
     <w:rsid w:val="00CD450D"/>
     <w:rsid w:val="00CD5117"/>
     <w:rsid w:val="00CD73B7"/>
     <w:rsid w:val="00CE273F"/>
     <w:rsid w:val="00CE465B"/>
     <w:rsid w:val="00CF1589"/>
     <w:rsid w:val="00CF29C4"/>
     <w:rsid w:val="00CF4CEB"/>
     <w:rsid w:val="00D0261A"/>
     <w:rsid w:val="00D026C9"/>
     <w:rsid w:val="00D02716"/>
     <w:rsid w:val="00D058E5"/>
     <w:rsid w:val="00D07991"/>
     <w:rsid w:val="00D10864"/>
     <w:rsid w:val="00D113CA"/>
     <w:rsid w:val="00D11EFE"/>
+    <w:rsid w:val="00D12893"/>
     <w:rsid w:val="00D136F2"/>
     <w:rsid w:val="00D14BD9"/>
     <w:rsid w:val="00D17E1F"/>
     <w:rsid w:val="00D21AB4"/>
     <w:rsid w:val="00D24505"/>
     <w:rsid w:val="00D24777"/>
     <w:rsid w:val="00D2568B"/>
     <w:rsid w:val="00D2617D"/>
     <w:rsid w:val="00D26F67"/>
     <w:rsid w:val="00D30784"/>
     <w:rsid w:val="00D35356"/>
     <w:rsid w:val="00D40372"/>
     <w:rsid w:val="00D4218F"/>
     <w:rsid w:val="00D42683"/>
     <w:rsid w:val="00D42F6E"/>
     <w:rsid w:val="00D43E19"/>
     <w:rsid w:val="00D51C12"/>
     <w:rsid w:val="00D53158"/>
     <w:rsid w:val="00D57850"/>
     <w:rsid w:val="00D57E2F"/>
     <w:rsid w:val="00D62A3F"/>
     <w:rsid w:val="00D64E0C"/>
     <w:rsid w:val="00D6632F"/>
     <w:rsid w:val="00D67332"/>
     <w:rsid w:val="00D67DC5"/>
     <w:rsid w:val="00D72116"/>
     <w:rsid w:val="00D73A92"/>
     <w:rsid w:val="00D74906"/>
     <w:rsid w:val="00D861CF"/>
     <w:rsid w:val="00D8639A"/>
     <w:rsid w:val="00D86F68"/>
     <w:rsid w:val="00D873BE"/>
     <w:rsid w:val="00D91787"/>
     <w:rsid w:val="00D92F12"/>
     <w:rsid w:val="00D936BB"/>
     <w:rsid w:val="00D947BF"/>
     <w:rsid w:val="00D94BA8"/>
     <w:rsid w:val="00D954E8"/>
     <w:rsid w:val="00DA2240"/>
     <w:rsid w:val="00DA2CE3"/>
     <w:rsid w:val="00DA43FD"/>
     <w:rsid w:val="00DB47EF"/>
     <w:rsid w:val="00DB5A75"/>
     <w:rsid w:val="00DB7F10"/>
     <w:rsid w:val="00DD5EF4"/>
     <w:rsid w:val="00DE1C17"/>
     <w:rsid w:val="00DE3A54"/>
     <w:rsid w:val="00DE736F"/>
+    <w:rsid w:val="00DE7F59"/>
     <w:rsid w:val="00DF71C2"/>
     <w:rsid w:val="00DF795B"/>
     <w:rsid w:val="00E00272"/>
     <w:rsid w:val="00E03F82"/>
     <w:rsid w:val="00E10F14"/>
     <w:rsid w:val="00E13E28"/>
     <w:rsid w:val="00E140F8"/>
     <w:rsid w:val="00E16D16"/>
     <w:rsid w:val="00E20580"/>
     <w:rsid w:val="00E21880"/>
     <w:rsid w:val="00E241FB"/>
     <w:rsid w:val="00E25D80"/>
     <w:rsid w:val="00E3094A"/>
     <w:rsid w:val="00E30990"/>
     <w:rsid w:val="00E31727"/>
     <w:rsid w:val="00E31CBB"/>
     <w:rsid w:val="00E31F42"/>
     <w:rsid w:val="00E3281C"/>
     <w:rsid w:val="00E35A14"/>
+    <w:rsid w:val="00E40B55"/>
     <w:rsid w:val="00E45771"/>
     <w:rsid w:val="00E47EB9"/>
     <w:rsid w:val="00E53D20"/>
     <w:rsid w:val="00E552AB"/>
     <w:rsid w:val="00E55FBD"/>
     <w:rsid w:val="00E56CD1"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E60464"/>
     <w:rsid w:val="00E61A7C"/>
     <w:rsid w:val="00E622F0"/>
     <w:rsid w:val="00E62720"/>
     <w:rsid w:val="00E65F96"/>
     <w:rsid w:val="00E67FB2"/>
     <w:rsid w:val="00E72CB4"/>
     <w:rsid w:val="00E74CD2"/>
     <w:rsid w:val="00E75725"/>
     <w:rsid w:val="00E757BF"/>
     <w:rsid w:val="00E76567"/>
     <w:rsid w:val="00E77BC9"/>
     <w:rsid w:val="00E86B99"/>
     <w:rsid w:val="00E928EA"/>
     <w:rsid w:val="00E92C32"/>
     <w:rsid w:val="00E955C1"/>
     <w:rsid w:val="00E977CD"/>
     <w:rsid w:val="00E979E4"/>
     <w:rsid w:val="00EA5882"/>
     <w:rsid w:val="00EA7A9E"/>
     <w:rsid w:val="00EB4D29"/>
     <w:rsid w:val="00EB6B80"/>
     <w:rsid w:val="00EB797C"/>
     <w:rsid w:val="00EC0D94"/>
     <w:rsid w:val="00EC133D"/>
     <w:rsid w:val="00EC2EEC"/>
     <w:rsid w:val="00ED094F"/>
     <w:rsid w:val="00ED4954"/>
     <w:rsid w:val="00ED716F"/>
     <w:rsid w:val="00EE0726"/>
     <w:rsid w:val="00EE2852"/>
     <w:rsid w:val="00EE28FB"/>
     <w:rsid w:val="00EE33E7"/>
     <w:rsid w:val="00EE41BC"/>
     <w:rsid w:val="00EE7273"/>
     <w:rsid w:val="00EF0633"/>
     <w:rsid w:val="00EF20E3"/>
     <w:rsid w:val="00EF360F"/>
     <w:rsid w:val="00EF4549"/>
     <w:rsid w:val="00EF7087"/>
+    <w:rsid w:val="00F000F2"/>
     <w:rsid w:val="00F00654"/>
     <w:rsid w:val="00F0637D"/>
     <w:rsid w:val="00F068CD"/>
     <w:rsid w:val="00F1248D"/>
     <w:rsid w:val="00F16E23"/>
     <w:rsid w:val="00F22331"/>
     <w:rsid w:val="00F223F4"/>
     <w:rsid w:val="00F22A42"/>
     <w:rsid w:val="00F23BB2"/>
     <w:rsid w:val="00F307ED"/>
     <w:rsid w:val="00F36404"/>
     <w:rsid w:val="00F366B6"/>
     <w:rsid w:val="00F36E91"/>
     <w:rsid w:val="00F40590"/>
     <w:rsid w:val="00F45E4A"/>
     <w:rsid w:val="00F46936"/>
     <w:rsid w:val="00F5321F"/>
     <w:rsid w:val="00F54A24"/>
     <w:rsid w:val="00F57AF0"/>
     <w:rsid w:val="00F6785C"/>
     <w:rsid w:val="00F7113C"/>
     <w:rsid w:val="00F72131"/>
     <w:rsid w:val="00F72DF9"/>
     <w:rsid w:val="00F73EC3"/>
     <w:rsid w:val="00F75CF7"/>
@@ -10407,75 +11170,75 @@
     <w:rsid w:val="00FD6C43"/>
     <w:rsid w:val="00FD7065"/>
     <w:rsid w:val="00FD7C62"/>
     <w:rsid w:val="00FE0C17"/>
     <w:rsid w:val="00FF3F32"/>
     <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF69BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1177"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="54C1554D"/>
+  <w14:docId w14:val="54D7FC71"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33AECE5E-9744-4D32-8FAC-720C50C6BC29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10714,50 +11477,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -10856,51 +11624,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -11223,102 +11991,114 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F22E1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
     <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencisenseresoldre">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00556207"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1488012549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554074734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11559,82 +12339,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF1150AE-23D5-4C89-9349-2D0F377354A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1839</Words>
-  <Characters>11056</Characters>
+  <Words>1801</Words>
+  <Characters>10918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
+  <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12870</CharactersWithSpaces>
+  <CharactersWithSpaces>12694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>