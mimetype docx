--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,1260 +1,1275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007E550D" w:rsidRPr="006D085B" w:rsidRDefault="004B7A15" w:rsidP="0067060B">
+    <w:p w14:paraId="50E98D60" w14:textId="77777777" w:rsidR="00653F48" w:rsidRPr="00091F6E" w:rsidRDefault="00653F48" w:rsidP="00653F48">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222924583"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="7093" w:tblpY="22"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00653F48" w14:paraId="2500B7B7" w14:textId="77777777" w:rsidTr="004B3FB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AE173B1" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk222924235"/>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Espai reservat per al segell de registre d'entrada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262022A5" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39DDE983" w14:textId="77777777" w:rsidR="00653F48" w:rsidRPr="009B1F8A" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Espacio reservado para el sello de registro de entrada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11540AB4" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="602B5323" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="792144F2" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C5EF2F3" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="319B11A5" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="2794B9FA" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="00653F48">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000"/>
-          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E7C5E55" wp14:editId="443BAE7B">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...89 lines deleted...]
-        </w:pict>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="14"/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40A18916" wp14:editId="1014FA1F">
+            <wp:extent cx="1878037" cy="487293"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+            <wp:docPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1878037" cy="487293"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...116 lines deleted...]
-        </w:object>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0FAF8523" w14:textId="77777777" w:rsidR="00653F48" w:rsidRDefault="00653F48" w:rsidP="00653F48">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B21ED">
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18624BCC" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ANEXO II</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B7A15">
+      </w:pPr>
+      <w:r w:rsidRPr="009B21ED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>ANEXO II</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7A15">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="006D085B" w:rsidRPr="00B765F9" w:rsidRDefault="006D085B" w:rsidP="0067060B">
+    <w:p w14:paraId="0E0297EC" w14:textId="77777777" w:rsidR="006D085B" w:rsidRPr="00B765F9" w:rsidRDefault="006D085B" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00B87B15" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="148ADECD" w14:textId="11B304CA" w:rsidR="007E550D" w:rsidRPr="00B87B15" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B87B15">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D67332" w:rsidRDefault="00D67332" w:rsidP="0067060B">
+    <w:p w14:paraId="2E921C71" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D67332" w:rsidRDefault="00D67332" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67332">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ocumento de designación de representante</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D67332" w:rsidRDefault="00D67332" w:rsidP="0067060B">
+    <w:p w14:paraId="3659D6D8" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00D67332" w:rsidRDefault="00D67332" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67332">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>para solicitud de visados</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00C40E11" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="2F93F45C" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00C40E11" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00D2617D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
-[...23 lines deleted...]
-    <w:p w:rsidR="009407E1" w:rsidRPr="00782988" w:rsidRDefault="009407E1" w:rsidP="0067060B">
+    <w:p w14:paraId="3DDB9DDF" w14:textId="77777777" w:rsidR="009407E1" w:rsidRPr="00782988" w:rsidRDefault="009407E1" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5390"/>
         <w:gridCol w:w="5411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E550D" w:rsidTr="007C0CCF">
+      <w:tr w:rsidR="007E550D" w14:paraId="7455C1F1" w14:textId="77777777" w:rsidTr="007C0CCF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="2D444E9A" w14:textId="2EB3DF5E" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>OFERTA Nº</w:t>
+              <w:t xml:space="preserve">OFERTA </w:t>
+            </w:r>
+            <w:r w:rsidR="009D3F2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Núm. / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Nº</w:t>
+            </w:r>
+            <w:r w:rsidR="009D3F2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008E4E82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B00C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5489" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="30883493" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Nº DE TRABAJADORES</w:t>
             </w:r>
             <w:r w:rsidR="00B667AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/AS</w:t>
             </w:r>
             <w:r w:rsidR="008E4E82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001B00C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="18FE32E3" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00B87B15" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="6AF2FD83" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00B87B15" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>A. DATOS DE</w:t>
       </w:r>
       <w:r w:rsidR="00525693">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA </w:t>
       </w:r>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>EMPRESA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="06F47CA2" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="610"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C34A20" w:rsidRPr="00934B62" w:rsidTr="00FB7909">
+      <w:tr w:rsidR="00C34A20" w:rsidRPr="00934B62" w14:paraId="3AF98403" w14:textId="77777777" w:rsidTr="00FB7909">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C34A20" w:rsidRPr="00F72DF9" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
+          <w:p w14:paraId="6C5E1802" w14:textId="77777777" w:rsidR="00C34A20" w:rsidRPr="00F72DF9" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C34A20" w:rsidRPr="004A4CA4" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
+          <w:p w14:paraId="70CBF7AA" w14:textId="77777777" w:rsidR="00C34A20" w:rsidRPr="004A4CA4" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8101" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C34A20" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
+          <w:p w14:paraId="5BE9272C" w14:textId="77777777" w:rsidR="00C34A20" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C.C.C. Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C34A20" w:rsidRPr="00934B62" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
+          <w:p w14:paraId="1A90AAEA" w14:textId="77777777" w:rsidR="00C34A20" w:rsidRPr="00934B62" w:rsidRDefault="00C34A20" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00782988">
+      <w:tr w:rsidR="007E550D" w14:paraId="4439E5E4" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00F72DF9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="114A38FD" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00F72DF9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="004A4CA4" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="677909D7" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="004A4CA4" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5401" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00CC3FE9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="297B6555" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00CC3FE9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Actividad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="7DEB3AC0" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00782988">
+      <w:tr w:rsidR="007E550D" w14:paraId="5ECB9446" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00F72DF9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="7C352554" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00F72DF9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F1499" w:rsidRPr="004A4CA4" w:rsidRDefault="002F1499" w:rsidP="0067060B">
+          <w:p w14:paraId="1DE60EFD" w14:textId="77777777" w:rsidR="002F1499" w:rsidRPr="004A4CA4" w:rsidRDefault="002F1499" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3605" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="1DD9C2F9" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
+          <w:p w14:paraId="461993BD" w14:textId="77777777" w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5E4585DC" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
+          <w:p w14:paraId="2C2D3EB6" w14:textId="77777777" w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C570F" w:rsidTr="00782988">
+      <w:tr w:rsidR="002C570F" w14:paraId="6804BEFF" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="43041832" w14:textId="77777777" w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>rovincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="0F211D0B" w14:textId="77777777" w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="0463F189" w14:textId="77777777" w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tfno.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C570F" w:rsidRPr="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="0935D3A3" w14:textId="77777777" w:rsidR="002C570F" w:rsidRPr="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="7104D6E6" w14:textId="77777777" w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C570F" w:rsidRPr="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="61B528B8" w14:textId="77777777" w:rsidR="002C570F" w:rsidRPr="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3146" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="7DE7FBB9" w14:textId="77777777" w:rsidR="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C570F">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C570F" w:rsidRPr="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
+          <w:p w14:paraId="47B0E317" w14:textId="77777777" w:rsidR="002C570F" w:rsidRPr="002C570F" w:rsidRDefault="002C570F" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E550D" w:rsidTr="00782988">
+      <w:tr w:rsidR="007E550D" w14:paraId="30BAD68A" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00F72DF9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="19202E15" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00F72DF9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos del</w:t>
             </w:r>
             <w:r w:rsidR="001C551B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B667AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante legal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F1499" w:rsidRPr="004A4CA4" w:rsidRDefault="002F1499" w:rsidP="0067060B">
+          <w:p w14:paraId="02948F42" w14:textId="77777777" w:rsidR="002F1499" w:rsidRPr="004A4CA4" w:rsidRDefault="002F1499" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="18489039" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIF/NIE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
+          <w:p w14:paraId="32D1ABDC" w14:textId="77777777" w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0AC527C8" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00B87B15" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="4893C73F" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00B87B15" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>B. DATOS DEL</w:t>
       </w:r>
       <w:r w:rsidR="001C551B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00B667AD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>LA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B87B15">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> REPRESENTANTE DESIGNADO</w:t>
       </w:r>
       <w:r w:rsidR="00B667AD">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001308F8" w:rsidRPr="006E7521" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+    <w:p w14:paraId="684FA070" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="006E7521" w:rsidRDefault="001308F8" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="610"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1796"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001308F8" w:rsidTr="00782988">
+      <w:tr w:rsidR="001308F8" w14:paraId="508C69B1" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4CA4" w:rsidRDefault="004A4CA4" w:rsidP="0067060B">
+          <w:p w14:paraId="51CADFBF" w14:textId="77777777" w:rsidR="004A4CA4" w:rsidRDefault="004A4CA4" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos del</w:t>
             </w:r>
             <w:r w:rsidR="001C551B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -1266,378 +1281,385 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> representante designado</w:t>
             </w:r>
             <w:r w:rsidR="00B667AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="6EF69446" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A4CA4" w:rsidRPr="004A4CA4" w:rsidRDefault="004A4CA4" w:rsidP="0067060B">
+          <w:p w14:paraId="04A3453C" w14:textId="77777777" w:rsidR="004A4CA4" w:rsidRPr="004A4CA4" w:rsidRDefault="004A4CA4" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A4CA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DNI/NIE/PASAPORTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="06A3AF65" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001308F8" w:rsidTr="00782988">
+      <w:tr w:rsidR="001308F8" w14:paraId="4FD6CD65" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRPr="00F72DF9" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="35BF8763" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="00F72DF9" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F72DF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRPr="004A4CA4" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="0FB9C3E0" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="004A4CA4" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3605" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="649C12DC" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRPr="002F1499" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="528C5B63" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="002F1499" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1796" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="6D9ABA28" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRPr="002F1499" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="63E47E86" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="002F1499" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001308F8" w:rsidTr="00782988">
+      <w:tr w:rsidR="001308F8" w14:paraId="63BC5F9B" w14:textId="77777777" w:rsidTr="00782988">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="7E92790C" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC3FE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>rovincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="543ACE00" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="6EFDAD97" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Tfno.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRPr="002C570F" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="14F960A9" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="002C570F" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="3DFDEEF7" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRPr="002C570F" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="51C53CB7" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="002C570F" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3146" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="16B72128" w14:textId="77777777" w:rsidR="001308F8" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C570F">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Correo electrónico</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001308F8" w:rsidRPr="002C570F" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+          <w:p w14:paraId="0A7FCBDC" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="002C570F" w:rsidRDefault="001308F8" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001308F8" w:rsidRPr="008A3C01" w:rsidRDefault="001308F8" w:rsidP="0067060B">
+    <w:p w14:paraId="4CACAF59" w14:textId="77777777" w:rsidR="001308F8" w:rsidRPr="008A3C01" w:rsidRDefault="001308F8" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="18"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="17CFD4B5" w14:textId="2F06919F" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="00653F48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10772"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
+      <w:r w:rsidR="00310A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o l</w:t>
+      </w:r>
       <w:r w:rsidR="00B667AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/La</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> representante legal firmante del presente documento, de conformidad con lo dispuesto en el </w:t>
       </w:r>
       <w:r w:rsidRPr="00C00139">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">artículo </w:t>
       </w:r>
       <w:r w:rsidR="00C43986">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -1730,747 +1752,781 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(indicar o tachar según proceda), </w:t>
       </w:r>
       <w:r w:rsidRPr="00795610">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">por la que se regula la gestión colectiva de contrataciones en origen para </w:t>
       </w:r>
       <w:r w:rsidR="000C1894">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
+      <w:r w:rsidR="00310A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E38E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a los efectos de los artículos 5 y 66 de la Ley 39/2015, de 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00139">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DESIGNA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la persona cuyos datos constan en el apartado B de este documento, como representante para que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>formule en nombre de</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/la</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleador</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
       <w:r w:rsidR="00B667AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1A71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>empresa/organización empresarial cuya representación legal ostenta, la solicitud agrupada de visados de residencia y tr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>a los efectos de los artículos 5 y 66 de la Ley 39/2015, de 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> DESIGNA</w:t>
+        <w:t>abajo de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os trabajadores </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trabajadoras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a la persona cuyos datos constan en el apartado B de este documento, como representante para que </w:t>
+        <w:t xml:space="preserve"> inclui</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>formule en nombre de</w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el Anexo IV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00310A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00991B87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>mencionada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, seleccionad</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>os/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B667AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>s en el proceso autorizado por la Dirección General de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B667AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Migra</w:t>
+      </w:r>
+      <w:r w:rsidR="00B667AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>toria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como consecuencia de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ferta de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpleo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>arriba indicada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, ante la Embajada u Oficina Consular de España en (localidad y país) …………………</w:t>
       </w:r>
       <w:r w:rsidR="000A1A71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>l empleador</w:t>
-[...17 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>empresa/organización empresarial cuya representación legal ostenta, la solicitud agrupada de visados de residencia y tr</w:t>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>abajo de l</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> inclui</w:t>
+        <w:t xml:space="preserve"> ……………..</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...262 lines deleted...]
-        <w:t xml:space="preserve"> solicitante.</w:t>
+        <w:t>……………………………………….., y le autoriza a presentar y firmar cuantos documentos sean reglamentariamente exigibles así como a intervenir en cuantos trámites y diligencias requiera el procedimiento de concesión de visados, salvo aquéllas en que sea necesaria la comparecencia personal del solicitante.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="00B765F9" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="1B1FE266" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00B765F9" w:rsidRDefault="007E550D" w:rsidP="00653F48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10772"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313D10D6" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="008D49BB" w:rsidRDefault="00782988" w:rsidP="00653F48">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o las interesadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General</w:t>
+      </w:r>
+      <w:r w:rsidR="00B631CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Migra</w:t>
+      </w:r>
+      <w:r w:rsidR="00B631CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>toria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El interesado</w:t>
+      </w:r>
+      <w:r w:rsidR="00280B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o la interesada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiene derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D058E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como a retirar su consentimiento en cualquier momento. Asimismo, tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta de la Ley Orgánica 4</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2000, de 11 de enero, sobre derechos y libertades de los extranjeros en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> España y su integración social</w:t>
+      </w:r>
+      <w:r w:rsidR="007E550D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBBBAE9" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+      <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="008D49BB" w:rsidRDefault="00782988" w:rsidP="0067060B">
-[...160 lines deleted...]
-    <w:p w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="52FE35F7" w14:textId="5BF14A44" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">En.............................. a ........... de ......................................de </w:t>
       </w:r>
       <w:r w:rsidR="000C1894">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00280B92">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00310A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="7D691CD8" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">El/la Representante Legal de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Empresa/</w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Organización Empresaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>l.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="44847BAF" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="00280B92">
+    <w:p w14:paraId="2989D419" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="00280B92">
       <w:pPr>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="279A8FA9" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="6F86124B" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="001A7B9A" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:ind w:right="-28"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fdo</w:t>
       </w:r>
       <w:r w:rsidR="001C551B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -2483,211 +2539,133 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="001C551B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.......................................................................................... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0578C787" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="72"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidTr="00B326B9">
+      <w:tr w:rsidR="007E550D" w:rsidRPr="00843895" w14:paraId="5F5C8C68" w14:textId="77777777" w:rsidTr="00B326B9">
         <w:trPr>
           <w:trHeight w:val="1780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="058B3853" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="48FC770F" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diligencia para hacer constar que se otorga ante mí esta designación de representación</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="004B7A15" w:rsidP="0067060B">
+          <w:p w14:paraId="1870490D" w14:textId="411D4FFD" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...77 lines deleted...]
-            <w:r w:rsidR="007E550D" w:rsidRPr="00843895">
+            <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                             </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="26AF3FF5" w14:textId="6750CAD5" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:pStyle w:val="Ttol3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>En …………...……………</w:t>
             </w:r>
             <w:r w:rsidR="001C551B" w:rsidRPr="00843895">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
@@ -2733,275 +2711,332 @@
             </w:r>
             <w:r w:rsidR="001C551B" w:rsidRPr="00843895">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. de </w:t>
             </w:r>
             <w:r w:rsidR="000C1894">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="003747A7">
+            <w:r w:rsidR="00310A79">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="2C355161" w14:textId="5C5CA2FF" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                               El/la funcionario/a               </w:t>
+              <w:t xml:space="preserve">                                                                               El/</w:t>
+            </w:r>
+            <w:r w:rsidR="009D3F2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843895">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a funcionario/a               </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="147FB2A2" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="01F4B3C4" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="23A1218C" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="7790CC4E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="08FAB204" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fdo.: …………………</w:t>
             </w:r>
             <w:r w:rsidR="001C551B" w:rsidRPr="00843895">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00843895">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>……………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="148C09AA" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+          <w:p w14:paraId="5B5B79CD" w14:textId="3BFE32B1" w:rsidR="007E550D" w:rsidRPr="00843895" w:rsidRDefault="00653F48" w:rsidP="00653F48">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00843895">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Puesto de trabajo: ………………………….………………………………….</w:t>
+              <w:t>Sello de la Unidad</w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00843895">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                           </w:t>
+            </w:r>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00843895">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Puesto de trabajo: ……………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00843895">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="007E550D" w:rsidRPr="00843895">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="7C8350F0" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="54C4FB40" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="23E7AE07" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0A0C0BFA" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="0B342999" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="6B2C99C3" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="2913BD1C" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="754AAAF8" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="4C8DD717" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="788175E1" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="1994217E" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="62D58FDA" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="35FC7710" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="317064A0" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="3FD1105D" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="526D8924" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="006E7521" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
+    <w:p w14:paraId="4F32FD3F" w14:textId="77777777" w:rsidR="002F1499" w:rsidRPr="002F1499" w:rsidRDefault="002F1499" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Este anexo se presentará junto con la solicitud de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>visado</w:t>
@@ -3057,188 +3092,181 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>tercera persona distinta del empleador o su</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organización Empresarial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> representante.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="722A4B8D" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
+    <w:p w14:paraId="5BA14F1D" w14:textId="77777777" w:rsidR="007E550D" w:rsidRDefault="007E550D" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">IMPRESO GRATUITO. PROHIBIDA SU VENTA. RELLÉNESE A MÁQUINA O CON LETRA DE IMPRENTA Y PRESÉNTENSE </w:t>
       </w:r>
       <w:r w:rsidRPr="00114153">
         <w:t>DOS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> EJEMPLARES.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007E550D" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
+    <w:p w14:paraId="7B96DD0B" w14:textId="77777777" w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
+    <w:p w14:paraId="67D2BE47" w14:textId="77777777" w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
+    <w:p w14:paraId="5DDD8C86" w14:textId="77777777" w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
+    <w:p w14:paraId="101C091B" w14:textId="77777777" w:rsidR="00F86128" w:rsidRDefault="00F86128" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5175,154 +5203,138 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="802121330">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1454396594">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1348560264">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1125544997">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2106218985">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="221213985">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="153882952">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1670400638">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="264656336">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="258489449">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="503056189">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="91556925">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="585115692">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="59183405">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1180778245">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="56361326">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="26567531">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="444662953">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="522863654">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2092382492">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="50"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotBreakWrappedTables/>
-[...20 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
@@ -5466,50 +5478,51 @@
     <w:rsid w:val="002941CE"/>
     <w:rsid w:val="00296047"/>
     <w:rsid w:val="002A1B1B"/>
     <w:rsid w:val="002A71BD"/>
     <w:rsid w:val="002B320F"/>
     <w:rsid w:val="002B3220"/>
     <w:rsid w:val="002B3832"/>
     <w:rsid w:val="002B68DB"/>
     <w:rsid w:val="002C003E"/>
     <w:rsid w:val="002C4764"/>
     <w:rsid w:val="002C570F"/>
     <w:rsid w:val="002C7B3F"/>
     <w:rsid w:val="002D2480"/>
     <w:rsid w:val="002D6188"/>
     <w:rsid w:val="002E258F"/>
     <w:rsid w:val="002F0F44"/>
     <w:rsid w:val="002F1499"/>
     <w:rsid w:val="002F24D7"/>
     <w:rsid w:val="002F70B6"/>
     <w:rsid w:val="003029B2"/>
     <w:rsid w:val="00302B67"/>
     <w:rsid w:val="003033E5"/>
     <w:rsid w:val="00305C70"/>
     <w:rsid w:val="00307B39"/>
     <w:rsid w:val="00307FDA"/>
+    <w:rsid w:val="00310A79"/>
     <w:rsid w:val="00311AA2"/>
     <w:rsid w:val="0031541C"/>
     <w:rsid w:val="0031542E"/>
     <w:rsid w:val="003170C2"/>
     <w:rsid w:val="0031742D"/>
     <w:rsid w:val="0031768C"/>
     <w:rsid w:val="00321C04"/>
     <w:rsid w:val="00326CDD"/>
     <w:rsid w:val="00326F68"/>
     <w:rsid w:val="00331211"/>
     <w:rsid w:val="00335FF4"/>
     <w:rsid w:val="003429BB"/>
     <w:rsid w:val="00351A95"/>
     <w:rsid w:val="00352029"/>
     <w:rsid w:val="0035420E"/>
     <w:rsid w:val="0035602E"/>
     <w:rsid w:val="003560CD"/>
     <w:rsid w:val="00360026"/>
     <w:rsid w:val="00362D5A"/>
     <w:rsid w:val="00372411"/>
     <w:rsid w:val="003728F8"/>
     <w:rsid w:val="00372CF0"/>
     <w:rsid w:val="003747A7"/>
     <w:rsid w:val="00387729"/>
     <w:rsid w:val="00397BDE"/>
@@ -5662,50 +5675,51 @@
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005E7944"/>
     <w:rsid w:val="005E7B21"/>
     <w:rsid w:val="005E7B80"/>
     <w:rsid w:val="005F6592"/>
     <w:rsid w:val="00601E4D"/>
     <w:rsid w:val="00604C8A"/>
     <w:rsid w:val="00605B66"/>
     <w:rsid w:val="00612451"/>
     <w:rsid w:val="006154E3"/>
     <w:rsid w:val="00615DB6"/>
     <w:rsid w:val="00615E43"/>
     <w:rsid w:val="006238D9"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="0062664D"/>
     <w:rsid w:val="00632629"/>
     <w:rsid w:val="00633EDE"/>
     <w:rsid w:val="00635545"/>
     <w:rsid w:val="00645CD4"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00647AD3"/>
+    <w:rsid w:val="00653F48"/>
     <w:rsid w:val="006577C0"/>
     <w:rsid w:val="00657D16"/>
     <w:rsid w:val="006656F7"/>
     <w:rsid w:val="006667F8"/>
     <w:rsid w:val="00667893"/>
     <w:rsid w:val="0067060B"/>
     <w:rsid w:val="00672AB9"/>
     <w:rsid w:val="00676EFA"/>
     <w:rsid w:val="00683287"/>
     <w:rsid w:val="00686EF8"/>
     <w:rsid w:val="00687516"/>
     <w:rsid w:val="00692495"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A0D3D"/>
     <w:rsid w:val="006A670C"/>
     <w:rsid w:val="006B080D"/>
     <w:rsid w:val="006B3D94"/>
     <w:rsid w:val="006B403A"/>
     <w:rsid w:val="006C54BD"/>
     <w:rsid w:val="006C7327"/>
     <w:rsid w:val="006D00FD"/>
     <w:rsid w:val="006D085B"/>
     <w:rsid w:val="006D0E4B"/>
     <w:rsid w:val="006D2538"/>
     <w:rsid w:val="006D32CE"/>
@@ -5870,50 +5884,51 @@
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="009778ED"/>
     <w:rsid w:val="0097791E"/>
     <w:rsid w:val="00980001"/>
     <w:rsid w:val="00980376"/>
     <w:rsid w:val="0098106F"/>
     <w:rsid w:val="009813EF"/>
     <w:rsid w:val="00983D76"/>
     <w:rsid w:val="00991B87"/>
     <w:rsid w:val="009925FA"/>
     <w:rsid w:val="0099349A"/>
     <w:rsid w:val="009961AA"/>
     <w:rsid w:val="009A2B64"/>
     <w:rsid w:val="009A4ADC"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B13D7"/>
     <w:rsid w:val="009B21ED"/>
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B34C5"/>
     <w:rsid w:val="009B53FC"/>
     <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C2913"/>
     <w:rsid w:val="009C34B3"/>
     <w:rsid w:val="009C76A9"/>
     <w:rsid w:val="009D0228"/>
+    <w:rsid w:val="009D3F2D"/>
     <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="009D62D0"/>
     <w:rsid w:val="009D70B9"/>
     <w:rsid w:val="009E2153"/>
     <w:rsid w:val="009E626E"/>
     <w:rsid w:val="009E639B"/>
     <w:rsid w:val="009E7249"/>
     <w:rsid w:val="009F0959"/>
     <w:rsid w:val="009F3C25"/>
     <w:rsid w:val="009F5315"/>
     <w:rsid w:val="009F5763"/>
     <w:rsid w:val="009F5908"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F75CE"/>
     <w:rsid w:val="00A03852"/>
     <w:rsid w:val="00A038A1"/>
     <w:rsid w:val="00A07471"/>
     <w:rsid w:val="00A07599"/>
     <w:rsid w:val="00A11EAA"/>
     <w:rsid w:val="00A136BC"/>
     <w:rsid w:val="00A16BB3"/>
     <w:rsid w:val="00A24333"/>
     <w:rsid w:val="00A25DA7"/>
     <w:rsid w:val="00A25E17"/>
     <w:rsid w:val="00A26E08"/>
@@ -6265,68 +6280,68 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1170"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43615C8D"/>
+  <w14:docId w14:val="4F4AE435"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4BCEC54-DE6D-43D2-BE11-4A13A81A3D1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6565,50 +6580,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -6707,51 +6727,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7078,98 +7098,98 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
     <w:name w:val="Mención sin resolver"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F22E1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1098133270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1488012549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1554074734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7410,77 +7430,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B75499E5-88FC-4BCF-84FB-59A2536696AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>628</Words>
-  <Characters>3580</Characters>
+  <Words>563</Words>
+  <Characters>3776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4200</CharactersWithSpaces>
+  <CharactersWithSpaces>4331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ANEXO II (A)</dc:title>
   <dc:subject/>
   <dc:creator>MGENPB</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>