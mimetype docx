--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -1,1111 +1,912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="009E63D6" w:rsidRPr="00091F6E" w:rsidRDefault="008F18A0" w:rsidP="009E63D6">
+    <w:p w14:paraId="559F1AE6" w14:textId="39A69C16" w:rsidR="009E63D6" w:rsidRPr="00091F6E" w:rsidRDefault="009E63D6" w:rsidP="009E63D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00091F6E">
-[...332 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222924583"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk222924670"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009E63D6" w:rsidRPr="0020556A" w:rsidRDefault="007A5E62" w:rsidP="009E63D6">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Taulaambquadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="7093" w:tblpY="22"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B59C3" w14:paraId="06A54D67" w14:textId="77777777" w:rsidTr="004B3FB4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A4C7431" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk222924235"/>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Espai reservat per al segell de registre d'entrada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22125425" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3432C8D6" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRPr="009B1F8A" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B1F8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Espacio reservado para el sello de registro de entrada.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4F98D4" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A6C3BF" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33B06236" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10B473B5" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75C7A22B" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="004B3FB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="0E970C9D" w14:textId="74D7A262" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="008B59C3">
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-            <wp:docPr id="2" name="Imatge 2" descr="https://identitatcorporativa.gencat.cat/web/.content/Documentacio/descarregues/identificacio/BN/idbh_cat_bn.png"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F5082A" wp14:editId="714714A9">
+            <wp:extent cx="1812290" cy="745490"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="https://identitatcorporativa.gencat.cat/web/.content/Documentacio/descarregues/identificacio/BN/idbh_cat_bn.png"/>
+                    <pic:cNvPr id="511079461" name="Imatge 1" descr="Logotip del Ministeri d'Inclusió, Seguretat Social i Migracions.&#10;Logotipo del Ministerio de Inclusión, Seguridad Social y Migraciones."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1812290" cy="745490"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53CB8C3F" wp14:editId="30A26FB6">
+            <wp:extent cx="1878037" cy="487293"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
+            <wp:docPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Imatge 2" descr="Logotip de la Generalitat de Catalunya.&#10;Logotipo de la Generalitat de Catalunya.">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1878037" cy="487293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="009E63D6" w:rsidRPr="0020556A">
+      <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:i/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Espai reservat per al segell de registre d'entrada </w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t>Espacio reservado para el sello de registro de entrada</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E63D6" w:rsidRDefault="009E63D6" w:rsidP="009E63D6">
-[...6 lines deleted...]
-    <w:p w:rsidR="009E63D6" w:rsidRDefault="009E63D6" w:rsidP="009E63D6">
+    <w:p w14:paraId="17BAEE26" w14:textId="77777777" w:rsidR="009E63D6" w:rsidRDefault="009E63D6" w:rsidP="009E63D6">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:sectPr w:rsidR="009E63D6" w:rsidSect="00601AD5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F46E30" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="008B59C3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3AE1A842" w14:textId="77777777" w:rsidR="008B59C3" w:rsidRPr="008B59C3" w:rsidRDefault="008B59C3" w:rsidP="008B59C3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008B59C3" w:rsidRPr="008B59C3" w:rsidSect="00601AD5">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="0030033C" w:rsidP="009014E6">
+    <w:p w14:paraId="7E00C284" w14:textId="77777777" w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="0030033C" w:rsidP="009014E6">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ANNEX I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="009014E6">
+    <w:p w14:paraId="7E333A49" w14:textId="77777777" w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="009014E6">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="008E1B71">
+    <w:p w14:paraId="0E4FF7EF" w14:textId="0A249476" w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="008E1B71">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestió col·lectiva </w:t>
       </w:r>
       <w:r w:rsidR="00D85B63">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de contractacions en origen 202</w:t>
       </w:r>
-      <w:r w:rsidR="00545859">
+      <w:r w:rsidR="0061476D">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRDefault="0030033C" w:rsidP="008E1B71">
+    <w:p w14:paraId="2CE75794" w14:textId="4FAD00A8" w:rsidR="009014E6" w:rsidRDefault="0030033C" w:rsidP="008E1B71">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Declaració de representació a favor d’organització empresarial per a la tramitació</w:t>
+        <w:t xml:space="preserve">Declaració de representació a favor d’organització empresarial </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA138B" w:rsidRDefault="00BA138B" w:rsidP="008E1B71">
+    <w:p w14:paraId="421794BE" w14:textId="77777777" w:rsidR="00BA138B" w:rsidRDefault="00BA138B" w:rsidP="008E1B71">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="0030033C" w:rsidP="003830E0">
+    <w:p w14:paraId="1DB21DE8" w14:textId="77777777" w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="0030033C" w:rsidP="003830E0">
       <w:pPr>
         <w:pStyle w:val="Ttol1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ANEXO I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="009014E6">
+    <w:p w14:paraId="553221CD" w14:textId="77777777" w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="009014E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="008E1B71">
+    <w:p w14:paraId="7F478B1D" w14:textId="5C8EE56C" w:rsidR="009014E6" w:rsidRPr="008F412B" w:rsidRDefault="009014E6" w:rsidP="008E1B71">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F412B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Gestión colectiva de contrataciones en origen 202</w:t>
       </w:r>
-      <w:r w:rsidR="00545859">
+      <w:r w:rsidR="0061476D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E63D6" w:rsidRDefault="009014E6" w:rsidP="008E1B71">
+    <w:p w14:paraId="76B0C8F9" w14:textId="19F46400" w:rsidR="009E63D6" w:rsidRDefault="009014E6" w:rsidP="008E1B71">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009014E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Declaración de representación a favor de organización empresarial para tramitación</w:t>
+        <w:t xml:space="preserve">Declaración de representación a favor de organización empresarial </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F195F" w:rsidRDefault="003F195F" w:rsidP="0030033C">
+    <w:p w14:paraId="771AF8F5" w14:textId="77777777" w:rsidR="003F195F" w:rsidRDefault="003F195F" w:rsidP="0030033C">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC00BC" w:rsidRDefault="00FC00BC" w:rsidP="0067060B">
+    <w:p w14:paraId="60CDBC9F" w14:textId="77777777" w:rsidR="00FC00BC" w:rsidRDefault="00FC00BC" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FC00BC" w:rsidSect="003830E0">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3178"/>
         <w:gridCol w:w="7496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E1B71" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="008E1B71" w14:paraId="075478AA" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="0067060B">
+          <w:p w14:paraId="4FCA1613" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>SOL·LICITUD DE GESTIÓ NÚM.:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="0067060B">
+          <w:p w14:paraId="16BDA97A" w14:textId="31B7D513" w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLICITUD DE GESTIÓN Nº: </w:t>
+              <w:t>SOLICITUD DE GESTIÓN N</w:t>
+            </w:r>
+            <w:r w:rsidR="002C59F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">º: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="0067060B">
+          <w:p w14:paraId="051B673E" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="0067060B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A72002" w:rsidRPr="009813EF" w:rsidRDefault="00A72002" w:rsidP="0067060B">
+    <w:p w14:paraId="4EA5BBA4" w14:textId="77777777" w:rsidR="00A72002" w:rsidRPr="009813EF" w:rsidRDefault="00A72002" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A72002" w:rsidRPr="00DD5795" w:rsidRDefault="00A72002" w:rsidP="0067060B">
+    <w:p w14:paraId="471C7106" w14:textId="63CD951A" w:rsidR="00A72002" w:rsidRPr="00DD5795" w:rsidRDefault="00A72002" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidR="00A27F99" w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A27F99" w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">DADES DE L'ORGANITZACIÓ EMPRESARIAL </w:t>
-[...15 lines deleted...]
-        <w:t>REPRESENTANT</w:t>
+        <w:t>DADES DE L'ORGANITZACIÓ EMPRESARIAL REPRESENTANT</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A27F99" w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">DATOS DE LA </w:t>
       </w:r>
       <w:r w:rsidR="009A4ADC" w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ORGANIZACIÓN EMPRESARIAL</w:t>
       </w:r>
       <w:r w:rsidR="00DD5795" w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (O.E.)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A4ADC" w:rsidRPr="00DD5795">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> REPRESENTANTE</w:t>
+        <w:t>REPRESENTANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A72002" w:rsidRPr="009813EF" w:rsidRDefault="00A72002" w:rsidP="0067060B">
+    <w:p w14:paraId="2928C2FB" w14:textId="77777777" w:rsidR="00A72002" w:rsidRPr="009813EF" w:rsidRDefault="00A72002" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3178"/>
         <w:gridCol w:w="7496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007354D9" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="007354D9" w14:paraId="2790692C" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007354D9" w:rsidRDefault="00AD4B60" w:rsidP="008E1B71">
+          <w:p w14:paraId="1BCCDBD2" w14:textId="77777777" w:rsidR="007354D9" w:rsidRDefault="00AD4B60" w:rsidP="008E1B71">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007354D9" w:rsidRDefault="007354D9" w:rsidP="008E1B71">
+          <w:p w14:paraId="1D19C974" w14:textId="77777777" w:rsidR="007354D9" w:rsidRDefault="007354D9" w:rsidP="008E1B71">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009A4ADC" w:rsidRDefault="00A27F99" w:rsidP="008E1B71">
+          <w:p w14:paraId="01522988" w14:textId="77777777" w:rsidR="009A4ADC" w:rsidRDefault="00A27F99" w:rsidP="008E1B71">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00A27F99">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="009A4ADC">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007354D9" w:rsidRDefault="007354D9" w:rsidP="008E1B71">
+          <w:p w14:paraId="480FF756" w14:textId="77777777" w:rsidR="007354D9" w:rsidRDefault="007354D9" w:rsidP="008E1B71">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A72002" w:rsidRPr="009813EF" w:rsidRDefault="00A72002" w:rsidP="0067060B">
+    <w:p w14:paraId="6A1F9480" w14:textId="77777777" w:rsidR="00A72002" w:rsidRPr="009813EF" w:rsidRDefault="00A72002" w:rsidP="0067060B">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:right="198"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D2620" w:rsidRDefault="00A72002" w:rsidP="0067060B">
+    <w:p w14:paraId="5890D255" w14:textId="77777777" w:rsidR="001D2620" w:rsidRDefault="00A72002" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FBB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="000703E1" w:rsidRPr="001E1FBB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FBB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -1126,78 +927,78 @@
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="009A4ADC" w:rsidRPr="001E1FBB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">RELACIÓN DE </w:t>
       </w:r>
       <w:r w:rsidR="00475D82">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">EMPRESAS </w:t>
       </w:r>
       <w:r w:rsidR="009A4ADC" w:rsidRPr="001E1FBB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>REPRESENTADAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71"/>
+    <w:p w14:paraId="46E1ECEE" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5385"/>
         <w:gridCol w:w="5387"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E1B71" w:rsidTr="008E1B71">
+      <w:tr w:rsidR="008E1B71" w14:paraId="6BACB919" w14:textId="77777777" w:rsidTr="008E1B71">
         <w:trPr>
           <w:trHeight w:val="1185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E1B71" w:rsidRDefault="00545859" w:rsidP="008E1B71">
+          <w:p w14:paraId="644B4F6F" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRDefault="00545859" w:rsidP="008E1B71">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Els/Les </w:t>
             </w:r>
             <w:r w:rsidR="008E1B71" w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ocupadors</w:t>
@@ -1214,88 +1015,88 @@
             <w:r w:rsidR="008E1B71" w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o empreses que signen a continuació atorguen la representació als efectes de tramitació de la sol·licitud de gestió col·lectiva de contractacions en origen que s’esmenta més amunt a l'organització empresarial indicada a l'apartat A</w:t>
             </w:r>
             <w:r w:rsidR="008E1B71" w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008E1B71" w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E1B71" w:rsidRPr="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71">
+          <w:p w14:paraId="38334185" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRPr="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Cal</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> que exposeu la informació per ordre alfabètic d’acord amb la denominació social de les empreses oferents. En cas que sigui necessari, es poden afegir més quadre a aquesta relació</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71">
+          <w:p w14:paraId="2165703F" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00545859">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>os/Las</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
@@ -1329,3699 +1130,3849 @@
               </w:rPr>
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> o empresas a continuación firmantes otorgan la representación a los efectos de tramitación de la solicitud más arriba referida, de gestión colectiva de contrataciones en origen, a la Organización Empresarial indicada en el apartado A</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E1B71" w:rsidRPr="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71">
+          <w:p w14:paraId="4B8FEE10" w14:textId="77777777" w:rsidR="008E1B71" w:rsidRPr="008E1B71" w:rsidRDefault="008E1B71" w:rsidP="008E1B71">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E1B71">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Disponer la información ordenada alfabéticamente por orden de ofertantes. En caso necesario, añadir más cuadros a esta relación</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A4ADC" w:rsidRDefault="009A4ADC" w:rsidP="008E1B71">
+    <w:p w14:paraId="5C45D364" w14:textId="77777777" w:rsidR="009A4ADC" w:rsidRDefault="009A4ADC" w:rsidP="008E1B71">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2388"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1355"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E3FF8" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="000E3FF8" w14:paraId="1485C846" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="7DCB7EF6" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="02D2A931" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00AE39A6" w:rsidP="00DD5795">
+          <w:p w14:paraId="66B18029" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00AE39A6" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE39A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="428E8A0D" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00AE39A6" w:rsidP="00DD5795">
+          <w:p w14:paraId="7152E771" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00AE39A6" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Signatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3FF8" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="000E3FF8" w:rsidRPr="00635545" w14:paraId="77D050B9" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4453" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="6B60E065" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRPr="00877955" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="7E8D8104" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRPr="00877955" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="159B8040" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="0993CC3A" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="060E90A9" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E3FF8" w:rsidRPr="000E3FF8" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="000E3FF8" w:rsidRPr="000E3FF8" w14:paraId="7AE870B4" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="0DB5C54B" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Codi postal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRPr="00865C9E" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="115E79EF" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRPr="00865C9E" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="70787553" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8" w:rsidRPr="00865C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRPr="00865C9E" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="5839F77F" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRPr="00865C9E" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B4794A" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="42D8B733" w14:textId="77777777" w:rsidR="00B4794A" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">C.C.C. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRPr="00877955" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="0EF9073B" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRPr="00877955" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="029724E6" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="000E3FF8">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Teléfono</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E3FF8" w:rsidRPr="00877955" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="7B6F4373" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRPr="00877955" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000E3FF8" w:rsidRPr="00CC3FE9" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
+          <w:p w14:paraId="767B7FF2" w14:textId="77777777" w:rsidR="000E3FF8" w:rsidRPr="00CC3FE9" w:rsidRDefault="000E3FF8" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B17B4C" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00B17B4C" w:rsidRPr="00635545" w14:paraId="544AA838" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B17B4C" w:rsidRPr="000A3DED" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="4238AB17" w14:textId="77777777" w:rsidR="00B17B4C" w:rsidRPr="000A3DED" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4794A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DADES DE LA PERSONA QUE ATORGA LA REPRESENTACIÓ A L'O.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="00B17B4C" w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DATOS DE LA PERSONA QUE OTORGA LA REPRESENTACION A LA O.E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B4794A" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
+          <w:p w14:paraId="13087B62" w14:textId="77777777" w:rsidR="00B4794A" w:rsidRDefault="00B4794A" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00877955" w:rsidRPr="000A3DED" w:rsidRDefault="00877955" w:rsidP="00DD5795">
+          <w:p w14:paraId="477212E7" w14:textId="77777777" w:rsidR="00877955" w:rsidRPr="000A3DED" w:rsidRDefault="00877955" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6221" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00B17B4C" w:rsidRDefault="00D32174" w:rsidP="00DD5795">
+          <w:p w14:paraId="7E4BF983" w14:textId="77777777" w:rsidR="00B17B4C" w:rsidRDefault="00D32174" w:rsidP="00DD5795">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00B17B4C" w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00877955" w:rsidRPr="00877955" w:rsidRDefault="00877955" w:rsidP="00DD5795">
+          <w:p w14:paraId="43B00F60" w14:textId="77777777" w:rsidR="00877955" w:rsidRPr="00877955" w:rsidRDefault="00877955" w:rsidP="00DD5795">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A4ADC" w:rsidRPr="001E45A5" w:rsidRDefault="009A4ADC" w:rsidP="0067060B">
+    <w:p w14:paraId="4F245E16" w14:textId="77777777" w:rsidR="009A4ADC" w:rsidRPr="001E45A5" w:rsidRDefault="009A4ADC" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2388"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1355"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD5795" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w14:paraId="16F0EE00" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="413A417E" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="72EF4DE5" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="618C4333" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE39A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/ Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5CFAE2DA" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="1FDDB18B" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Signatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w14:paraId="3CD4B806" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4453" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="33E73AEF" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="48CCC0DC" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="720F902F" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5A1B5A3A" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="66614659" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD5795" w:rsidRPr="000E3FF8" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w:rsidRPr="000E3FF8" w14:paraId="4731286F" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="47A4830A" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Codi postal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0D43EDB4" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0202C86B" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00865C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="3FCF62EC" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="1212DE77" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">C.C.C. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="78ED46D4" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="41C33DC8" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Teléfono</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="7A260AC7" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00CC3FE9" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="20786E6E" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00CC3FE9" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w14:paraId="7C78B682" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="43E90630" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4794A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DADES DE LA PERSONA QUE ATORGA LA REPRESENTACIÓ A L'O.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DATOS DE LA PERSONA QUE OTORGA LA REPRESENTACION A LA O.E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5D9F2D70" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="3E9EFEE6" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6221" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="74A595E4" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0F7451F4" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B17B4C" w:rsidRPr="001E45A5" w:rsidRDefault="00B17B4C" w:rsidP="0067060B">
+    <w:p w14:paraId="3DFE9442" w14:textId="77777777" w:rsidR="00B17B4C" w:rsidRPr="001E45A5" w:rsidRDefault="00B17B4C" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C1522" w:rsidRPr="009813EF" w:rsidRDefault="000C1522" w:rsidP="0067060B">
+    <w:p w14:paraId="6A8A8BB4" w14:textId="77777777" w:rsidR="000C1522" w:rsidRPr="009813EF" w:rsidRDefault="000C1522" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:right="198"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2388"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1355"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD5795" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w14:paraId="111B9A32" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="601E6F86" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0AA9608B" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="1EE96773" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE39A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/ Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="7B326E08" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="58B41F24" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Signatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w14:paraId="3DB82A71" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4453" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6AF73C24" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="29CB11F6" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6E7CDEF5" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="47825FFA" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6FA8E723" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD5795" w:rsidRPr="000E3FF8" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w:rsidRPr="000E3FF8" w14:paraId="3E36359F" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5D410D49" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Codi postal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="23A79A5D" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6FD9AA63" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00865C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0C6A988C" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00865C9E" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="706ADAA5" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">C.C.C. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="4E52D717" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5B125D9A" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Teléfono</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6A9DCB63" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00CC3FE9" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="42908B20" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00CC3FE9" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="00DD5795" w:rsidRPr="00635545" w14:paraId="1C202B3D" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="40B3FD49" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4794A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DADES DE LA PERSONA QUE ATORGA LA REPRESENTACIÓ A L'O.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DATOS DE LA PERSONA QUE OTORGA LA REPRESENTACION A LA O.E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1355" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5408C245" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6F11A85B" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="000A3DED" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6221" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="13749C5A" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
+          <w:p w14:paraId="7B9EF4BF" w14:textId="77777777" w:rsidR="00DD5795" w:rsidRPr="00877955" w:rsidRDefault="00DD5795" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
+    <w:p w14:paraId="192793B6" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
+    <w:p w14:paraId="1E5A6AB6" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B2300" w:rsidRDefault="007048F7" w:rsidP="0067060B">
+    <w:p w14:paraId="0DBC876F" w14:textId="77777777" w:rsidR="008B2300" w:rsidRDefault="007048F7" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2388"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004301B5" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w14:paraId="746D327E" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="14A47376" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="03EE29F2" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="62CBE59B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE39A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/ Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="43344A18" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="480B4BF1" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Signatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w14:paraId="491FB704" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4595" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="1C36F2BA" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="030A933B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="47BEE0C0" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="00C106F0" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0833DFDC" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="000E3FF8" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="000E3FF8" w14:paraId="4C472E41" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="60BCED5B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Codi postal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="4AEA9692" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="249F4911" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00865C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0DC2C57B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="041EAAEC" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">C.C.C. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="278FCBCB" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5289FD17" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Teléfono</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="12BF4D1A" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00CC3FE9" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="4FFD8795" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00CC3FE9" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w14:paraId="7551C260" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="61C64642" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4794A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DADES DE LA PERSONA QUE ATORGA LA REPRESENTACIÓ A L'O.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DATOS DE LA PERSONA QUE OTORGA LA REPRESENTACION A LA O.E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="0E82393B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="34DA4B73" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="358D4B67" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="089272FB" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
+    <w:p w14:paraId="5C9AC9BF" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="68" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2388"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="1889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004301B5" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w14:paraId="13737A55" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="393A7B61" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF/CIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="139C0DA9" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="64C4C291" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Denominació social</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE39A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/ Denominación Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="6B691B07" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="3A3EBA07" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Signatura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w14:paraId="06EEEDD6" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4595" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5028D5E9" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Domicili /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Domicilio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="49A32CFA" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4190" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="14014ACA" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Localitat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Localidad</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="109EE44E" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="3AA92B4D" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="000E3FF8" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="000E3FF8" w14:paraId="1CEF372B" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2388" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="1726DB73" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Codi postal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Código postal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="48BD80CD" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="290310E4" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Província</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00865C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Provincia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="75ABBB30" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00865C9E" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="583921C3" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">C.C.C. </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Seg. Social</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="22D12376" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1781" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="4C4A35BE" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Teléfono</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="55FC85A0" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00CC3FE9" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="539F2F87" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00CC3FE9" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w:rsidTr="00A0716D">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="00635545" w14:paraId="3488ACD3" w14:textId="77777777" w:rsidTr="00A0716D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="20244065" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4794A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DADES DE LA PERSONA QUE ATORGA LA REPRESENTACIÓ A L'O.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DATOS DE LA PERSONA QUE OTORGA LA REPRESENTACION A LA O.E.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="29C71904" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>NIF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="56177C61" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="000A3DED" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="5E0B6B7B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:pStyle w:val="Ttol5"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5795">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom i cognoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3DED">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Nombre y apellidos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
+          <w:p w14:paraId="77272A24" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00877955" w:rsidRDefault="004301B5" w:rsidP="00E62AFF">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
+    <w:p w14:paraId="7A5AFD54" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5290"/>
         <w:gridCol w:w="5482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidTr="003E7BEB">
+      <w:tr w:rsidR="004301B5" w:rsidRPr="004301B5" w14:paraId="7DBFF0D3" w14:textId="77777777" w:rsidTr="003E7BEB">
         <w:trPr>
           <w:trHeight w:val="7057"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+          <w:p w14:paraId="72AB7022" w14:textId="77777777" w:rsidR="00895941" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004301B5">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>El</w:t>
             </w:r>
             <w:r w:rsidR="00545859">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>/La</w:t>
             </w:r>
             <w:r w:rsidRPr="004301B5">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> representant legal signant del present document consent la comprovació de les vostres dades d'identitat i domicili a través del Sistema de Verificació de Dades d’Identitat:   </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB58830" w14:textId="7C9B7383" w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="00895941" w:rsidP="003E7BEB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t> (</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n cas </w:t>
+            </w:r>
+            <w:r w:rsidR="003E7BEB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>que no ho consentiu</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="003E7BEB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>heu d’aportar</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> còpia autèntica del DNI o TIE).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423658E7" w14:textId="57A07D01" w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">sí </w:t>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>De conformitat amb el que s'estableix en la Llei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, se us informa que les dades subministrades pels</w:t>
+            </w:r>
+            <w:r w:rsidR="00545859">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/per les</w:t>
             </w:r>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">   no </w:t>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interessats</w:t>
+            </w:r>
+            <w:r w:rsidR="00545859">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/des</w:t>
             </w:r>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
-                <w:b/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en aquest formulari, necessàries per a resoldre la seva petició, passaran a formar part del tractament els destinataris del qual seran els òrgans de l'Administració General de l'Estat amb competències en estrangeria. Són responsables del tractament d’aquestes dades la Direcció General de</w:t>
+            </w:r>
+            <w:r w:rsidR="00B03F86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gestió</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Migra</w:t>
+            </w:r>
+            <w:r w:rsidR="00B03F86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>tòria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i les Delegacions o Subdelegacions del Govern. L'</w:t>
+            </w:r>
+            <w:r w:rsidR="00745E1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/La </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>interessat</w:t>
+            </w:r>
+            <w:r w:rsidR="00745E1A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/da</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> té dret a accedir, modificar, sol·licitar la portabilitat o suprimir les seves dades, així com a retirar el seu consentiment, en qualsevol moment. Així mateix, les persones interessades tenen dret a presentar una reclamació davant l'Agència Espanyola de Protecció de Dades si el seu requeriment no és atès. El tractament de les dades es realitzarà sobre la base de l'exercici de poders públics autoritzat per la Disposició addicional cinquena</w:t>
+            </w:r>
+            <w:r w:rsidR="00676FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la Llei orgànica 4/2000, d'11 de gener, sobre drets i llibertats dels estrangers a Espanya i la seva integració social.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FD69FD" w14:textId="71D80585" w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En expedients en els quals intervingui la Generalitat de Catalunya en qualitat d'Administració competent en matèria d'autoritzacions de treball, també és </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>responsable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del tractament de les dades personals la Direcció General de Relacions Laborals, Treball Autònom, Seguretat i Salut Laboral del Departament d'Empresa i Treball de la Generalitat de Catalunya. La </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>finalitat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> és la tramitació i resolució de les sol·licituds de gestió col·lectiva de contractacions en origen i les corresponents autoritzacions de treball a les persones estrangeres que exerceixin o hagin d'exercir la seva relació laboral a Catalunya. La </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>legitimació</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per al tractament d'aquestes dades és el compliment de l'obligació legal que concerneix el responsable de</w:t>
+            </w:r>
+            <w:r w:rsidR="0061476D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="0061476D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="004301B5">
-[...48 lines deleted...]
-              <w:spacing w:before="40"/>
+            <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>s mateix</w:t>
+            </w:r>
+            <w:r w:rsidR="0061476D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>De conformitat amb el que s'estableix en la Llei orgànica 3/2018 de 6 de desembre, de protecció de dades personals i garantia dels drets digitals, se us informa que les dades subministrades pels</w:t>
+              <w:t xml:space="preserve">s per a la tramitació i resolució dels expedients esmentats. Quant a altres </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>destinataris</w:t>
             </w:r>
             <w:r w:rsidR="00545859">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="14"/>
-[...2 lines deleted...]
-              <w:t>/per les</w:t>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>/àries</w:t>
             </w:r>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> interessats</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00545859">
+              <w:t xml:space="preserve">, s'informa que les dades s'han de cedir a administracions públiques amb competència en la matèria, a altres òrgans de l'administració pública, a forces i cossos de seguretat i, en el seu cas, a òrgans judicials. Les persones interessades poden exercir els seus drets accedint a les seves dades, rectificar-los o suprimir-los, oposar-se al seu tractament i sol·licitar-ne l’ús limitat, quan sigui procedent. Per a exercir aquests </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="14"/>
-[...2 lines deleted...]
-              <w:t>/des</w:t>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>drets</w:t>
             </w:r>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en aquest formulari, necessàries per a resoldre la seva petició, passaran a formar part del tractament els destinataris del qual seran els òrgans de l'Administració General de l'Estat amb competències en estrangeria. Són responsables del tractament d’aquestes dades la Direcció General de</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B03F86">
+              <w:t xml:space="preserve">, han de dirigir un escrit a la Subdirecció General de Personal, Organització i Prevenció de Riscos Laborals per correu postal (passeig de Gràcia, 105, 08008 Barcelona) o correu electrònic (dirigit a protecciodedades.empresa@gencat.cat i signat electrònicament amb DNI electrònic o certificat digital reconegut). Podeu consultar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
-                <w:szCs w:val="14"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> Gestió</w:t>
+                <w:b/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>informació addicional</w:t>
             </w:r>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Migra</w:t>
-[...176 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> clicant a l'enllaç següent:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="007A5E62" w:rsidP="003E7BEB">
+          <w:p w14:paraId="49D7E11B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="003F7999" w:rsidP="003E7BEB">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="40" w:line="250" w:lineRule="auto"/>
               <w:ind w:right="215"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b w:val="0"/>
                   <w:szCs w:val="14"/>
                   <w:lang w:val="ca-ES"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+          <w:p w14:paraId="79E3AC9C" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
             <w:pPr>
               <w:pStyle w:val="Textindependent"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Amb la vostra signatura, autoritzeu explícitament la unitat responsable per al tractament de categories especials de dades amb les finalitats indicades.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+          <w:p w14:paraId="2E61DAC7" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+          <w:p w14:paraId="0F1A3CCE" w14:textId="77777777" w:rsidR="00895941" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>El</w:t>
+            </w:r>
+            <w:r w:rsidR="00545859">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>/La</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> representante legal firmante del presente documento consiente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007048F7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la comprobación de sus datos de identidad y domicilio a través del Sistema de Verificación de Datos de Identidad:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B12D2BD" w14:textId="33AD015E" w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="00895941" w:rsidP="003E7BEB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007048F7">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">í </w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="004301B5" w:rsidRPr="004301B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t> (En caso de no consentir, deberá aportar copia auténtica del D.N.I. o T.I.E.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2BA3AF" w14:textId="42E873C4" w:rsidR="004301B5" w:rsidRPr="007611C6" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De conformidad con lo establecido en la Ley Orgánica 3/2018 de 6 de diciembre, de protección de datos personales y garantía de los derechos digitales, se le informa de que los datos que suministren los interesados en este formulario, necesarios para resolver su petición, pasarán a formar parte del tratamiento cuyos destinatarios serán los órganos de la Administración General del Estado con competencias en extranjería, siendo responsables del mismo la Dirección General de </w:t>
+            </w:r>
+            <w:r w:rsidR="00B03F86" w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestión </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Migra</w:t>
+            </w:r>
+            <w:r w:rsidR="00B03F86" w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>toria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y las Delegaciones o Subdelegaciones del Gobierno. El</w:t>
+            </w:r>
+            <w:r w:rsidR="00B03F86" w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/La</w:t>
             </w:r>
-            <w:r w:rsidRPr="007048F7">
-[...16 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interesado</w:t>
+            </w:r>
+            <w:r w:rsidR="00B03F86" w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>/a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiene derecho a acceder, modificar, solicitar portabilidad o suprimir sus datos, así como a retirar su consentimiento en cualquier momento. Asimismo, tiene derecho a presentar una reclamación ante la Agencia Española de Protección de Datos si su requerimiento no es atendido. El tratamiento de los datos se realizará sobre la base del ejercicio de poderes públicos autorizado por la Disposición adicional quinta</w:t>
+            </w:r>
+            <w:r w:rsidR="00676FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la Ley Orgánica 4/2000, de 11 de enero, sobre derechos y libertades de los extranjeros en España y su integración social.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51333056" w14:textId="77777777" w:rsidR="00B03F86" w:rsidRPr="007611C6" w:rsidRDefault="00B03F86" w:rsidP="003E7BEB">
+            <w:pPr>
+              <w:pStyle w:val="Textindependent2"/>
+              <w:spacing w:before="40"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">sí </w:t>
-[...104 lines deleted...]
-          <w:p w:rsidR="004301B5" w:rsidRPr="007611C6" w:rsidRDefault="004301B5" w:rsidP="00FE54E9">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33D24330" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="007611C6" w:rsidRDefault="004301B5" w:rsidP="00FE54E9">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En expedientes en los que intervenga la Generalitat de Catalunya en calidad de Administración competente en materia de autorizaciones de trabajo, también es </w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>responsable</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
@@ -5037,51 +4988,67 @@
                 <w:b/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>finalidad</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> es la tramitación y resolución de las solicitudes de gestión colectiva de contrataciones en origen y las correspondientes autorizaciones de trabajo a las personas extranjeras que ejerzan o deban ejercer su relación laboral en Catalunya. La l</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>egitimación</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> para el tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de los mismos para la tramitación y resolución de los expedientes mencionados. En cuanto a otros</w:t>
+              <w:t xml:space="preserve"> para el tratamiento de estos datos es el cumplimiento de la obligación legal que concierne al responsable de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>los mismos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007611C6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para la tramitación y resolución de los expedientes mencionados. En cuanto a otros</w:t>
             </w:r>
             <w:r w:rsidR="00B03F86" w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>destinatarios</w:t>
             </w:r>
             <w:r w:rsidR="00B03F86" w:rsidRPr="007611C6">
               <w:rPr>
@@ -5092,559 +5059,577 @@
               <w:t>/as</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, se informa que se deben ceder los datos a administraciones públicas con competencia en la materia, a otros órganos de la administración pública, a fuerzas y cuerpos de seguridad y, en su caso, a órganos judiciales. Las personas interesadas pueden ejercer sus derechos accediendo a sus datos, rectificarlos o suprimirlos, oponerse al tratamiento y solicitar su uso limitado, cuando sea procedente. Para ejercer tales derechos, deben dirigir un escrito a la Subdirección General de Personal, Organización y Prevención de Riesgos Laborales por correo postal (</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>passeig de Gràcia</w:t>
             </w:r>
             <w:r w:rsidRPr="007611C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, 105, 08008 Barcelona) o correo electrónico (dirigido a protecciodedades.empresa@gencat.cat y firmado electrónicamente con DNI electrónico o certificado digital reconocido). Pueden consultar información adicional clicando en el enlace siguiente:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="007A5E62" w:rsidP="00FE54E9">
+          <w:p w14:paraId="24684A27" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="007048F7" w:rsidRDefault="003F7999" w:rsidP="00FE54E9">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
                 <w:rPr>
                   <w:rStyle w:val="Enlla"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004301B5" w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+          <w:p w14:paraId="4FF1791B" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
             <w:pPr>
               <w:pStyle w:val="Textindependent2"/>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007048F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Con su firma, usted autoriza explícitamente la unidad responsable para el tratamiento de categorías especiales de datos con las finalidades indicadas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004301B5" w:rsidRPr="003E7BEB" w:rsidRDefault="004301B5" w:rsidP="0067060B">
+    <w:p w14:paraId="4786BDB2" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="003E7BEB" w:rsidRDefault="004301B5" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
+    <w:p w14:paraId="17283700" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C1522" w:rsidRDefault="000C1522" w:rsidP="0067060B">
+    <w:p w14:paraId="7CD2AC99" w14:textId="3E8FB88D" w:rsidR="000C1522" w:rsidRDefault="000C1522" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>.............................., a ................, de .............</w:t>
       </w:r>
       <w:r w:rsidR="00095DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
       <w:r w:rsidR="00EC2EEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>de 20</w:t>
       </w:r>
       <w:r w:rsidR="00B03833">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00745E1A">
+      <w:r w:rsidR="0061476D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D32174" w:rsidRPr="004301B5" w:rsidRDefault="00D32174" w:rsidP="00D32174">
+    <w:p w14:paraId="3934733A" w14:textId="77777777" w:rsidR="00D32174" w:rsidRPr="004301B5" w:rsidRDefault="00D32174" w:rsidP="00D32174">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004301B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>El/la representant legal de l'empresa/organització empresarial</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A72002" w:rsidRDefault="00D32174" w:rsidP="00D32174">
+    <w:p w14:paraId="2C354579" w14:textId="77777777" w:rsidR="00A72002" w:rsidRDefault="00D32174" w:rsidP="00D32174">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32174">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>El/la Representante Legal de la Empresa/Organización Empresarial</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B4D24" w:rsidRDefault="005B4D24" w:rsidP="00FE54E9">
+    <w:p w14:paraId="115937F8" w14:textId="77777777" w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="00895941">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004301B5" w:rsidRDefault="004301B5" w:rsidP="0067060B">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="092E0F85" w14:textId="77777777" w:rsidR="00895941" w:rsidRDefault="00895941" w:rsidP="00895941">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00536917" w:rsidRPr="004301B5" w:rsidRDefault="00536917" w:rsidP="0067060B">
+    <w:p w14:paraId="26C4DB7E" w14:textId="77777777" w:rsidR="00536917" w:rsidRPr="004301B5" w:rsidRDefault="00536917" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D947BF" w:rsidRDefault="00D32174" w:rsidP="0067060B">
+    <w:p w14:paraId="692545AA" w14:textId="4A05B293" w:rsidR="00D947BF" w:rsidRDefault="00D32174" w:rsidP="0067060B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004301B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Signat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Firmado</w:t>
       </w:r>
+      <w:r w:rsidR="00676FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidR="00A72002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>.:.....................................</w:t>
+        <w:t>......................................</w:t>
       </w:r>
       <w:r w:rsidR="000C1522">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00A72002">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90004" w:rsidRDefault="00F90004" w:rsidP="003E7BEB">
+    <w:p w14:paraId="55EE833E" w14:textId="77777777" w:rsidR="00F90004" w:rsidRDefault="00F90004" w:rsidP="003E7BEB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004301B5" w:rsidRPr="00D32174" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+    <w:p w14:paraId="3A2DBE5C" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00D32174" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32174">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Aquest annex es presentarà juntament amb la sol·licitud de gestió de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32174">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>autorització de residència temporal i treball, NOMÉS en el cas de sol·licituds de gestió formulades per una Organització Empresarial.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086415E" w:rsidRPr="009813EF" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
+    <w:p w14:paraId="07ECAB4A" w14:textId="77777777" w:rsidR="0086415E" w:rsidRPr="009813EF" w:rsidRDefault="004301B5" w:rsidP="003E7BEB">
       <w:pPr>
         <w:pStyle w:val="Textindependent2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:right="198"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086415E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Este anexo se presentará junto con la solicitud de gestión de la autorización de residencia temporal y trabajo, SÓLO en el caso de solicitudes de gestión formuladas por una Organización Empresaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6BF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004301B5" w:rsidRPr="004301B5" w:rsidRDefault="004301B5" w:rsidP="00D32174">
+    <w:p w14:paraId="1D73DD86" w14:textId="77777777" w:rsidR="004301B5" w:rsidRPr="00895941" w:rsidRDefault="004301B5" w:rsidP="00D32174">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01061488" w14:textId="77777777" w:rsidR="00D32174" w:rsidRPr="00895941" w:rsidRDefault="00D32174" w:rsidP="00D32174">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:szCs w:val="8"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00895941">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-[...8 lines deleted...]
-          <w:sz w:val="14"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>IMPRÈS GRATUÏT. PROHIBIDA LA SEVA VENDA. EMPLENEU-LO A MÀQUINA O AMB LLETRA D'IMPREMTA I PRESENTEU-NE TRES EXEMPLARS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E550D" w:rsidRDefault="00A72002" w:rsidP="0067060B">
+    <w:p w14:paraId="614E5762" w14:textId="77777777" w:rsidR="007E550D" w:rsidRPr="00895941" w:rsidRDefault="00A72002" w:rsidP="0067060B">
       <w:pPr>
         <w:pStyle w:val="Ttol3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007A5E62">
         <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895941">
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">IMPRESO GRATUITO. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00895941">
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
         <w:t>PROHIBIDA SU VENTA. RELLÉNESE A MÁQUINA O CON LETRA DE IMPRENTA Y PRESÉNTENSE TRES EJEMPLARES</w:t>
       </w:r>
-      <w:r w:rsidR="00AD4B60">
+      <w:r w:rsidR="00AD4B60" w:rsidRPr="00895941">
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470AA3" w:rsidRDefault="00470AA3" w:rsidP="00B90A63">
+    <w:p w14:paraId="157B2A5D" w14:textId="77777777" w:rsidR="00470AA3" w:rsidRDefault="00470AA3" w:rsidP="00B90A63">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00470AA3" w:rsidSect="008A3C01">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="284" w:header="0" w:footer="0" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
+    <w:p w14:paraId="04567C9D" w14:textId="77777777" w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
+    <w:p w14:paraId="1E2D97B2" w14:textId="77777777" w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
+    <w:p w14:paraId="0DAFB02C" w14:textId="77777777" w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
+    <w:p w14:paraId="12912AA1" w14:textId="77777777" w:rsidR="002E0999" w:rsidRDefault="002E0999" w:rsidP="00DF795B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0062666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDF26D4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7581,136 +7566,138 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="86968068">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1298216607">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="792789186">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="518933443">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1847741510">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="985626141">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="452945835">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1709255782">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2126343912">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1530728405">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="409501292">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1001200091">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="213321192">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="817772433">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="224068249">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="37704325">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1240746045">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1739206536">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2076051121">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="261033325">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B37C27"/>
     <w:rsid w:val="0000331F"/>
     <w:rsid w:val="0000466A"/>
     <w:rsid w:val="000076B2"/>
     <w:rsid w:val="000107D3"/>
     <w:rsid w:val="00010B1C"/>
     <w:rsid w:val="00011F28"/>
     <w:rsid w:val="00013014"/>
     <w:rsid w:val="0001454B"/>
     <w:rsid w:val="00017986"/>
     <w:rsid w:val="000204AB"/>
     <w:rsid w:val="00025F1F"/>
     <w:rsid w:val="00026254"/>
     <w:rsid w:val="00035FDE"/>
     <w:rsid w:val="00040EFB"/>
     <w:rsid w:val="00044D90"/>
     <w:rsid w:val="00045F10"/>
     <w:rsid w:val="00046DB9"/>
     <w:rsid w:val="00046E8B"/>
     <w:rsid w:val="00047B16"/>
     <w:rsid w:val="0005069F"/>
     <w:rsid w:val="00052A67"/>
     <w:rsid w:val="00055DE9"/>
@@ -7836,50 +7823,51 @@
     <w:rsid w:val="00244888"/>
     <w:rsid w:val="00244F60"/>
     <w:rsid w:val="002475ED"/>
     <w:rsid w:val="00253E1C"/>
     <w:rsid w:val="00263789"/>
     <w:rsid w:val="00263900"/>
     <w:rsid w:val="00263AAC"/>
     <w:rsid w:val="002641B7"/>
     <w:rsid w:val="00265D36"/>
     <w:rsid w:val="0026633E"/>
     <w:rsid w:val="0026784A"/>
     <w:rsid w:val="00270092"/>
     <w:rsid w:val="00275267"/>
     <w:rsid w:val="00275DDB"/>
     <w:rsid w:val="002925DB"/>
     <w:rsid w:val="002941CE"/>
     <w:rsid w:val="00296047"/>
     <w:rsid w:val="002A1B1B"/>
     <w:rsid w:val="002B320F"/>
     <w:rsid w:val="002B3220"/>
     <w:rsid w:val="002B3832"/>
     <w:rsid w:val="002B68DB"/>
     <w:rsid w:val="002C003E"/>
     <w:rsid w:val="002C4764"/>
     <w:rsid w:val="002C570F"/>
+    <w:rsid w:val="002C59F7"/>
     <w:rsid w:val="002C7B3F"/>
     <w:rsid w:val="002D2480"/>
     <w:rsid w:val="002D6188"/>
     <w:rsid w:val="002E0999"/>
     <w:rsid w:val="002E258F"/>
     <w:rsid w:val="002F0F44"/>
     <w:rsid w:val="002F1499"/>
     <w:rsid w:val="002F24D7"/>
     <w:rsid w:val="002F70B6"/>
     <w:rsid w:val="0030033C"/>
     <w:rsid w:val="003029B2"/>
     <w:rsid w:val="00302B67"/>
     <w:rsid w:val="003033E5"/>
     <w:rsid w:val="00305C70"/>
     <w:rsid w:val="00307B39"/>
     <w:rsid w:val="00307FDA"/>
     <w:rsid w:val="00311AA2"/>
     <w:rsid w:val="0031541C"/>
     <w:rsid w:val="0031542E"/>
     <w:rsid w:val="003170C2"/>
     <w:rsid w:val="0031742D"/>
     <w:rsid w:val="0031768C"/>
     <w:rsid w:val="00321C04"/>
     <w:rsid w:val="00326CDD"/>
     <w:rsid w:val="00326F68"/>
@@ -7908,94 +7896,96 @@
     <w:rsid w:val="003A7299"/>
     <w:rsid w:val="003A7B7D"/>
     <w:rsid w:val="003B2A61"/>
     <w:rsid w:val="003B6C60"/>
     <w:rsid w:val="003C08B5"/>
     <w:rsid w:val="003C230B"/>
     <w:rsid w:val="003C5C65"/>
     <w:rsid w:val="003C6CA4"/>
     <w:rsid w:val="003D41A9"/>
     <w:rsid w:val="003D5878"/>
     <w:rsid w:val="003D6883"/>
     <w:rsid w:val="003D7388"/>
     <w:rsid w:val="003D7BF0"/>
     <w:rsid w:val="003E2EB6"/>
     <w:rsid w:val="003E33A9"/>
     <w:rsid w:val="003E7BEB"/>
     <w:rsid w:val="003F0435"/>
     <w:rsid w:val="003F195F"/>
     <w:rsid w:val="003F22E1"/>
     <w:rsid w:val="003F2C93"/>
     <w:rsid w:val="003F54C3"/>
     <w:rsid w:val="003F56AD"/>
     <w:rsid w:val="003F5D86"/>
     <w:rsid w:val="003F5F89"/>
     <w:rsid w:val="003F60D7"/>
+    <w:rsid w:val="003F7999"/>
     <w:rsid w:val="00401961"/>
     <w:rsid w:val="00404BFE"/>
     <w:rsid w:val="00406003"/>
     <w:rsid w:val="004062EA"/>
     <w:rsid w:val="00410063"/>
     <w:rsid w:val="0041507D"/>
     <w:rsid w:val="00417F8C"/>
     <w:rsid w:val="00420797"/>
     <w:rsid w:val="00421DCC"/>
     <w:rsid w:val="00426612"/>
     <w:rsid w:val="004301B5"/>
     <w:rsid w:val="00430C9D"/>
     <w:rsid w:val="00435693"/>
     <w:rsid w:val="0043589C"/>
     <w:rsid w:val="00441547"/>
     <w:rsid w:val="00446ADB"/>
     <w:rsid w:val="00451309"/>
     <w:rsid w:val="004602AF"/>
     <w:rsid w:val="00460C78"/>
     <w:rsid w:val="00461988"/>
     <w:rsid w:val="0046740E"/>
     <w:rsid w:val="00470AA3"/>
     <w:rsid w:val="004729CD"/>
     <w:rsid w:val="00474E43"/>
     <w:rsid w:val="00475D82"/>
     <w:rsid w:val="00475FC1"/>
     <w:rsid w:val="00476FBC"/>
     <w:rsid w:val="00480352"/>
     <w:rsid w:val="00480FF4"/>
     <w:rsid w:val="004813D8"/>
     <w:rsid w:val="0048196F"/>
     <w:rsid w:val="0048415C"/>
     <w:rsid w:val="00484999"/>
     <w:rsid w:val="004856E7"/>
     <w:rsid w:val="0048612D"/>
     <w:rsid w:val="00487119"/>
     <w:rsid w:val="00490BB1"/>
     <w:rsid w:val="00493B0B"/>
     <w:rsid w:val="004A16B3"/>
     <w:rsid w:val="004A437D"/>
     <w:rsid w:val="004A4CA4"/>
     <w:rsid w:val="004B35D8"/>
     <w:rsid w:val="004B3D87"/>
     <w:rsid w:val="004B5EFD"/>
+    <w:rsid w:val="004C008D"/>
     <w:rsid w:val="004C1CA0"/>
     <w:rsid w:val="004D310F"/>
     <w:rsid w:val="004D3F12"/>
     <w:rsid w:val="004D417C"/>
     <w:rsid w:val="004D7987"/>
     <w:rsid w:val="004E0546"/>
     <w:rsid w:val="004E0C41"/>
     <w:rsid w:val="004E5D86"/>
     <w:rsid w:val="004F1DCA"/>
     <w:rsid w:val="004F550D"/>
     <w:rsid w:val="004F702F"/>
     <w:rsid w:val="004F7091"/>
     <w:rsid w:val="00500530"/>
     <w:rsid w:val="00502975"/>
     <w:rsid w:val="005031D4"/>
     <w:rsid w:val="00503200"/>
     <w:rsid w:val="005060A3"/>
     <w:rsid w:val="00506FF4"/>
     <w:rsid w:val="00507E61"/>
     <w:rsid w:val="00512358"/>
     <w:rsid w:val="00515127"/>
     <w:rsid w:val="0052079A"/>
     <w:rsid w:val="005217F4"/>
     <w:rsid w:val="00523C71"/>
     <w:rsid w:val="00524D7E"/>
@@ -8040,88 +8030,91 @@
     <w:rsid w:val="005B6915"/>
     <w:rsid w:val="005B7FCC"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C397D"/>
     <w:rsid w:val="005C4F89"/>
     <w:rsid w:val="005C6614"/>
     <w:rsid w:val="005C736F"/>
     <w:rsid w:val="005D0870"/>
     <w:rsid w:val="005D1DD4"/>
     <w:rsid w:val="005D335F"/>
     <w:rsid w:val="005D42C1"/>
     <w:rsid w:val="005D4EE0"/>
     <w:rsid w:val="005D5640"/>
     <w:rsid w:val="005E3188"/>
     <w:rsid w:val="005E56B9"/>
     <w:rsid w:val="005E6678"/>
     <w:rsid w:val="005E7944"/>
     <w:rsid w:val="005E7B21"/>
     <w:rsid w:val="005E7B80"/>
     <w:rsid w:val="005F6592"/>
     <w:rsid w:val="00601AD5"/>
     <w:rsid w:val="00601E4D"/>
     <w:rsid w:val="00604C8A"/>
     <w:rsid w:val="00605B66"/>
     <w:rsid w:val="00612451"/>
+    <w:rsid w:val="0061476D"/>
     <w:rsid w:val="006154E3"/>
     <w:rsid w:val="00615DB6"/>
     <w:rsid w:val="00615E43"/>
     <w:rsid w:val="006238D9"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="0062664D"/>
     <w:rsid w:val="00632629"/>
     <w:rsid w:val="00633EDE"/>
     <w:rsid w:val="00635545"/>
     <w:rsid w:val="00645CD4"/>
     <w:rsid w:val="006466DA"/>
     <w:rsid w:val="00647AD3"/>
     <w:rsid w:val="006577C0"/>
     <w:rsid w:val="00657D16"/>
     <w:rsid w:val="006656F7"/>
     <w:rsid w:val="006667F8"/>
     <w:rsid w:val="00667893"/>
     <w:rsid w:val="0067060B"/>
     <w:rsid w:val="00672AB9"/>
     <w:rsid w:val="00676EFA"/>
+    <w:rsid w:val="00676FB2"/>
     <w:rsid w:val="00683287"/>
     <w:rsid w:val="00683B0D"/>
     <w:rsid w:val="00686EF8"/>
     <w:rsid w:val="00687516"/>
     <w:rsid w:val="00692495"/>
     <w:rsid w:val="00697A7D"/>
     <w:rsid w:val="006A0D3D"/>
     <w:rsid w:val="006A670C"/>
     <w:rsid w:val="006B080D"/>
     <w:rsid w:val="006B3D94"/>
     <w:rsid w:val="006B403A"/>
     <w:rsid w:val="006C54BD"/>
     <w:rsid w:val="006C7327"/>
     <w:rsid w:val="006D00FD"/>
     <w:rsid w:val="006D085B"/>
     <w:rsid w:val="006D0E4B"/>
     <w:rsid w:val="006D2538"/>
     <w:rsid w:val="006D32CE"/>
+    <w:rsid w:val="006D6925"/>
     <w:rsid w:val="006D7E78"/>
     <w:rsid w:val="006E12C6"/>
     <w:rsid w:val="006E1EE9"/>
     <w:rsid w:val="006E3C1F"/>
     <w:rsid w:val="006E4C86"/>
     <w:rsid w:val="006E5063"/>
     <w:rsid w:val="006E5CB0"/>
     <w:rsid w:val="006E617D"/>
     <w:rsid w:val="006E7521"/>
     <w:rsid w:val="006F2BF9"/>
     <w:rsid w:val="006F3325"/>
     <w:rsid w:val="006F355D"/>
     <w:rsid w:val="006F3A16"/>
     <w:rsid w:val="006F589E"/>
     <w:rsid w:val="0070002C"/>
     <w:rsid w:val="007048F7"/>
     <w:rsid w:val="00705AD5"/>
     <w:rsid w:val="00710BBB"/>
     <w:rsid w:val="0071516D"/>
     <w:rsid w:val="00715F9B"/>
     <w:rsid w:val="00717039"/>
     <w:rsid w:val="0072023D"/>
     <w:rsid w:val="0072048C"/>
     <w:rsid w:val="0073374E"/>
     <w:rsid w:val="00733E73"/>
@@ -8188,54 +8181,56 @@
     <w:rsid w:val="008344F6"/>
     <w:rsid w:val="00837B34"/>
     <w:rsid w:val="00840B7F"/>
     <w:rsid w:val="008424EE"/>
     <w:rsid w:val="00843085"/>
     <w:rsid w:val="0084332F"/>
     <w:rsid w:val="00843DDE"/>
     <w:rsid w:val="0084613D"/>
     <w:rsid w:val="008468E5"/>
     <w:rsid w:val="0086301D"/>
     <w:rsid w:val="00863E19"/>
     <w:rsid w:val="0086415E"/>
     <w:rsid w:val="00864A52"/>
     <w:rsid w:val="008650C5"/>
     <w:rsid w:val="00865C9E"/>
     <w:rsid w:val="00865D15"/>
     <w:rsid w:val="008727A9"/>
     <w:rsid w:val="0087526B"/>
     <w:rsid w:val="00877955"/>
     <w:rsid w:val="00877A5C"/>
     <w:rsid w:val="00882159"/>
     <w:rsid w:val="008855CB"/>
     <w:rsid w:val="00887F0D"/>
     <w:rsid w:val="00891AAC"/>
     <w:rsid w:val="00891F42"/>
+    <w:rsid w:val="00895941"/>
     <w:rsid w:val="008976F2"/>
     <w:rsid w:val="008A392E"/>
     <w:rsid w:val="008A3C01"/>
     <w:rsid w:val="008B2300"/>
+    <w:rsid w:val="008B59C3"/>
     <w:rsid w:val="008B677B"/>
     <w:rsid w:val="008C5414"/>
     <w:rsid w:val="008C7258"/>
     <w:rsid w:val="008C79EE"/>
     <w:rsid w:val="008C7E17"/>
     <w:rsid w:val="008D0B02"/>
     <w:rsid w:val="008D2842"/>
     <w:rsid w:val="008D383D"/>
     <w:rsid w:val="008D39A9"/>
     <w:rsid w:val="008D6BF6"/>
     <w:rsid w:val="008E05E2"/>
     <w:rsid w:val="008E1B71"/>
     <w:rsid w:val="008E3BA9"/>
     <w:rsid w:val="008E3E5F"/>
     <w:rsid w:val="008E4E82"/>
     <w:rsid w:val="008E626A"/>
     <w:rsid w:val="008E7070"/>
     <w:rsid w:val="008E7137"/>
     <w:rsid w:val="008E7593"/>
     <w:rsid w:val="008F10D1"/>
     <w:rsid w:val="008F18A0"/>
     <w:rsid w:val="008F1F1A"/>
     <w:rsid w:val="008F60A7"/>
     <w:rsid w:val="008F65C9"/>
     <w:rsid w:val="008F68CB"/>
@@ -8260,50 +8255,51 @@
     <w:rsid w:val="0095487F"/>
     <w:rsid w:val="009552DD"/>
     <w:rsid w:val="0095660F"/>
     <w:rsid w:val="009619E3"/>
     <w:rsid w:val="00966E1C"/>
     <w:rsid w:val="00971B4D"/>
     <w:rsid w:val="00971B59"/>
     <w:rsid w:val="0097448B"/>
     <w:rsid w:val="00974601"/>
     <w:rsid w:val="0097551B"/>
     <w:rsid w:val="009778ED"/>
     <w:rsid w:val="0097791E"/>
     <w:rsid w:val="00980001"/>
     <w:rsid w:val="00980376"/>
     <w:rsid w:val="0098106F"/>
     <w:rsid w:val="009813EF"/>
     <w:rsid w:val="00983D76"/>
     <w:rsid w:val="00991B87"/>
     <w:rsid w:val="009925FA"/>
     <w:rsid w:val="0099349A"/>
     <w:rsid w:val="009961AA"/>
     <w:rsid w:val="009A2B64"/>
     <w:rsid w:val="009A4ADC"/>
     <w:rsid w:val="009B087D"/>
     <w:rsid w:val="009B13D7"/>
+    <w:rsid w:val="009B1F8A"/>
     <w:rsid w:val="009B21ED"/>
     <w:rsid w:val="009B2AF2"/>
     <w:rsid w:val="009B34C5"/>
     <w:rsid w:val="009B53FC"/>
     <w:rsid w:val="009B5E7F"/>
     <w:rsid w:val="009C2913"/>
     <w:rsid w:val="009C34B3"/>
     <w:rsid w:val="009C76A9"/>
     <w:rsid w:val="009D0228"/>
     <w:rsid w:val="009D4F7F"/>
     <w:rsid w:val="009D62D0"/>
     <w:rsid w:val="009D70B9"/>
     <w:rsid w:val="009E2153"/>
     <w:rsid w:val="009E626E"/>
     <w:rsid w:val="009E639B"/>
     <w:rsid w:val="009E63D6"/>
     <w:rsid w:val="009E7249"/>
     <w:rsid w:val="009F0959"/>
     <w:rsid w:val="009F3C25"/>
     <w:rsid w:val="009F5763"/>
     <w:rsid w:val="009F5908"/>
     <w:rsid w:val="009F63B6"/>
     <w:rsid w:val="009F75CE"/>
     <w:rsid w:val="00A03852"/>
     <w:rsid w:val="00A038A1"/>
@@ -8399,50 +8395,51 @@
     <w:rsid w:val="00B670DB"/>
     <w:rsid w:val="00B6796A"/>
     <w:rsid w:val="00B702C4"/>
     <w:rsid w:val="00B74EBC"/>
     <w:rsid w:val="00B765F9"/>
     <w:rsid w:val="00B810F1"/>
     <w:rsid w:val="00B8498A"/>
     <w:rsid w:val="00B87AB9"/>
     <w:rsid w:val="00B87B15"/>
     <w:rsid w:val="00B90A63"/>
     <w:rsid w:val="00B91DDD"/>
     <w:rsid w:val="00B93C2A"/>
     <w:rsid w:val="00BA138B"/>
     <w:rsid w:val="00BA1737"/>
     <w:rsid w:val="00BA5204"/>
     <w:rsid w:val="00BA5326"/>
     <w:rsid w:val="00BA6643"/>
     <w:rsid w:val="00BA6BC2"/>
     <w:rsid w:val="00BA7955"/>
     <w:rsid w:val="00BB3F73"/>
     <w:rsid w:val="00BB4EE1"/>
     <w:rsid w:val="00BB6E2E"/>
     <w:rsid w:val="00BC1058"/>
     <w:rsid w:val="00BC2EE6"/>
     <w:rsid w:val="00BD1FB6"/>
+    <w:rsid w:val="00BD383C"/>
     <w:rsid w:val="00BD4AD7"/>
     <w:rsid w:val="00BD52C5"/>
     <w:rsid w:val="00BD6BF0"/>
     <w:rsid w:val="00BD72C6"/>
     <w:rsid w:val="00BD7C60"/>
     <w:rsid w:val="00BE046D"/>
     <w:rsid w:val="00BE0CB9"/>
     <w:rsid w:val="00BE1B41"/>
     <w:rsid w:val="00BE1D66"/>
     <w:rsid w:val="00BE422F"/>
     <w:rsid w:val="00BE69A8"/>
     <w:rsid w:val="00BE6FC7"/>
     <w:rsid w:val="00BE73DC"/>
     <w:rsid w:val="00BF3A53"/>
     <w:rsid w:val="00BF3F78"/>
     <w:rsid w:val="00BF4513"/>
     <w:rsid w:val="00BF54C8"/>
     <w:rsid w:val="00BF649F"/>
     <w:rsid w:val="00BF7B9A"/>
     <w:rsid w:val="00C0241C"/>
     <w:rsid w:val="00C06206"/>
     <w:rsid w:val="00C0731B"/>
     <w:rsid w:val="00C239C3"/>
     <w:rsid w:val="00C24B67"/>
     <w:rsid w:val="00C24D28"/>
@@ -8667,74 +8664,75 @@
     <w:rsid w:val="00FD6C43"/>
     <w:rsid w:val="00FD7065"/>
     <w:rsid w:val="00FE0C17"/>
     <w:rsid w:val="00FE54E9"/>
     <w:rsid w:val="00FF3F32"/>
     <w:rsid w:val="00FF4CAD"/>
     <w:rsid w:val="00FF69BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1171"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1EBB7200"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CAAD79DB-5FAC-4E82-9191-74053607F4DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8973,50 +8971,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005777EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -9116,51 +9119,51 @@
       <w:keepNext/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipusdelletraperdefectedelpargraf">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -9526,51 +9529,51 @@
     <w:rsid w:val="007048F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textindependent2Car">
     <w:name w:val="Text independent 2 Car"/>
     <w:link w:val="Textindependent2"/>
     <w:rsid w:val="007048F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="632099734">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="935553026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9612,51 +9615,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1685665906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9897,82 +9900,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F793960B-75F5-4841-B21C-A57ABA47F146}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1578</Words>
-  <Characters>9739</Characters>
+  <Words>1571</Words>
+  <Characters>9719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
       <vt:lpstr>ANEXO II (A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MTAS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11295</CharactersWithSpaces>
+  <CharactersWithSpaces>11268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://treball.gencat.cat/ca/informacio/proteccio-dades/tractaments/llistat-unitats/relacions-laborals/estrangeres/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720925</vt:i4>
       </vt:variant>
       <vt:variant>